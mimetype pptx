--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -105,50 +105,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +206,60 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +414,63 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அக்காலத்திலே சேனைகளின் கர்த்தர் தமது ஜனத்தில் மீதியானவர்களுக்கு மகிமையான கிரீடமாகவும், அலங்காரமான முடியாகவும்,]]></a:t>
+              <a:t><![CDATA[4. செழிப்பான பள்ளத்தாக்குடைய கொடுமுடியின்மேலுள்ள அலங்கார ஜோடிப்பாகிய வாடிய புஷ்பம், பருவகாலத்துக்குமுன் பழுத்ததும் காண்கிறவன் பார்த்து, அது தன் கையில் இருக்கும்போதே விழுங்குகிறதுமான முதல் கனியைப்போல இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நியாயம் விசாரிக்க உட்காருகிறவனுக்கு நியாயத்தின் ஆவியாகவும், யுத்தத்தை அதின் வாசல்மட்டும் திருப்புகிறவர்களின் பராக்கிரமமாகவும் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[5. அக்காலத்திலே சேனைகளின் கர்த்தர் தமது ஜனத்தில் மீதியானவர்களுக்கு மகிமையான கிரீடமாகவும், அலங்காரமான முடியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதுவே நீங்கள் இளைத்தவனை இளைப்பாறப்பண்ணத்தக்க இளைப்பாறுதல்; இதுவே ஆறுதல் என்று அவர்களோடே அவர் சொன்னாலும் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பரியாச உதடுகளினாலும் அந்நியபாஷையினாலும் இந்த ஜனத்தோடே பேசுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் அவர்கள் போய் பின்னிட்டு விழுந்து, நொறுங்கும்படிக்கும், சிக்குண்டு பிடிபடும்படிக்கும் கர்த்தருடைய வார்த்தை அவர்களுக்குக் கற்பனையின்மேல் கற்பனையும் கற்பனையின்மேல் கற்பனையும் பிரமாணத்தின்மேல் பிரமாணமும் பிரமாணத்தின்மேல் பிரமாணமும் இங்கே கொஞ்சமும் அங்கே கொஞ்சமுமாக இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. இதுவே நீங்கள் இளைத்தவனை இளைப்பாறப்பண்ணத்தக்க இளைப்பாறுதல்; இதுவே ஆறுதல் என்று அவர்களோடே அவர் சொன்னாலும் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் எருசலேமிலுள்ள இந்த ஜனத்தை ஆளுகிற நிந்தனைக்காரரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் அவர்கள் போய் பின்னிட்டு விழுந்து, நொறுங்கும்படிக்கும், சிக்குண்டு பிடிபடும்படிக்கும் கர்த்தருடைய வார்த்தை அவர்களுக்குக் கற்பனையின்மேல் கற்பனையும் கற்பனையின்மேல் கற்பனையும் பிரமாணத்தின்மேல் பிரமாணமும் பிரமாணத்தின்மேல் பிரமாணமும் இங்கே கொஞ்சமும் அங்கே கொஞ்சமுமாக இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள்: மரணத்தோடே உடன்படிக்கையும் பாதாளத்தோடே ஒப்பந்தமும் பண்ணினோம்; வாதை பெருவெள்ளமாய்ப் புரண்டுவந்தாலும் எங்களை அணுகாது; நாங்கள் பொய்யை எங்களுக்கு அடைக்கலமாக்கி, மாயையின் மறைவிலே வந்து அடைந்தோமென்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால் கர்த்தராகிய ஆண்டவர் உரைக்கிறதாவது: இதோ, அஸ்திபாரமாக ஒரு கல்லை நான் சீயோனிலே வைக்கிறேன்; அது பரீட்சிக்கப்பட்டதும், விலையேறப்பெற்றதும், திட அஸ்திபாரமுள்ளதுமான மூலைக்கல்லாயிருக்கும் விசுவாசிக்கிறவன் பதறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் மரணத்தோடு செய்த உடன்படிக்கை விருதாவாகி, நீங்கள் பாதாளத்தோடு செய்த ஒப்பந்தம் நிற்காதேபோம்; வாதை புரண்டுவரும்போது அதின்கீழ் மிதிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. நான் நியாயத்தை நூலும், நீதியைத் தூக்குநூலுமாக வைப்பேன்; பொய் என்னும் அடைக்கலத்தைக் கல்மழை அழித்துவிடும்; மறைவிடத்தை ஜலப்பிரவாகம் அடித்துக்கொண்டுபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது புரண்டுவந்தமாத்திரத்தில் உங்களை அடித்துக்கொண்டுபோம்; அது நாள்தோறும் இரவும்பகலும் புரண்டுவரும்; அதைப்பற்றிப் பிறக்குஞ்செய்தியைக் கேட்பதும் சஞ்சலத்தை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் மரணத்தோடு செய்த உடன்படிக்கை விருதாவாகி, நீங்கள் பாதாளத்தோடு செய்த ஒப்பந்தம் நிற்காதேபோம்; வாதை புரண்டுவரும்போது அதின்கீழ் மிதிக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, திராணியும் வல்லமையுமுடைய ஒருவன் ஆண்டவரிடத்தில் இருக்கிறான்; அவன் கல்மழைப்போலவும், சங்காரப் புசல்போலவும், புரண்டுவருகிற பெருவெள்ளம்போலவும் வந்து, கையினாலே அதைத் தரையில் தள்ளிவிடுவான்.]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீமுடைய வெறியரின் பெருமையான கிரீடத்துக்கு ஐயோ, மதுபானத்தால் மயக்கமடைந்தவர்களின் செழிப்பான பள்ளத்தாக்குடைய கொடுமுடியின்மேலுள்ள அலங்கார ஜோடிப்பு வாடிப்போகும் புஷ்பமே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கால் நீட்டப் படுக்கையின் நீளம் போதாது; மூடிக்கொள்ளப் போர்வையின் அகலமும் போதாது.]]></a:t>
+              <a:t><![CDATA[19. அது புரண்டுவந்தமாத்திரத்தில் உங்களை அடித்துக்கொண்டுபோம்; அது நாள்தோறும் இரவும்பகலும் புரண்டுவரும்; அதைப்பற்றிப் பிறக்குஞ்செய்தியைக் கேட்பதும் சஞ்சலத்தை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கால் நீட்டப் படுக்கையின் நீளம் போதாது; மூடிக்கொள்ளப் போர்வையின் அகலமும் போதாது.]]></a:t>
+              <a:t><![CDATA[19. அது புரண்டுவந்தமாத்திரத்தில் உங்களை அடித்துக்கொண்டுபோம்; அது நாள்தோறும் இரவும்பகலும் புரண்டுவரும்; அதைப்பற்றிப் பிறக்குஞ்செய்தியைக் கேட்பதும் சஞ்சலத்தை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தமது கிரியையாகிய அபூர்வமான கிரியையைச் செய்யவும், தமது வேலையாகிய அபூர்வமான வேலையை நிறைவேற்றவும், அவர் பெராத்சீம் மலையிலே எழும்பினதுபோதுபோல எழும்பி, கிபியோனின் பள்ளத்தாக்கில் கோபங்கொண்டதுபோல கோபங்கொள்வார்.]]></a:t>
+              <a:t><![CDATA[20. கால் நீட்டப் படுக்கையின் நீளம் போதாது; மூடிக்கொள்ளப் போர்வையின் அகலமும் போதாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தமது கிரியையாகிய அபூர்வமான கிரியையைச் செய்யவும், தமது வேலையாகிய அபூர்வமான வேலையை நிறைவேற்றவும், அவர் பெராத்சீம் மலையிலே எழும்பினதுபோதுபோல எழும்பி, கிபியோனின் பள்ளத்தாக்கில் கோபங்கொண்டதுபோல கோபங்கொள்வார்.]]></a:t>
+              <a:t><![CDATA[20. கால் நீட்டப் படுக்கையின் நீளம் போதாது; மூடிக்கொள்ளப் போர்வையின் அகலமும் போதாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. கால் நீட்டப் படுக்கையின் நீளம் போதாது; மூடிக்கொள்ளப் போர்வையின் அகலமும் போதாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் தமது கிரியையாகிய அபூர்வமான கிரியையைச் செய்யவும், தமது வேலையாகிய அபூர்வமான வேலையை நிறைவேற்றவும், அவர் பெராத்சீம் மலையிலே எழும்பினதுபோதுபோல எழும்பி, கிபியோனின் பள்ளத்தாக்கில் கோபங்கொண்டதுபோல கோபங்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செவிகொடுத்து என் சத்தத்தைக் கேளுங்கள்; நான் சொல்வதைக் கவனித்துக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் தமது கிரியையாகிய அபூர்வமான கிரியையைச் செய்யவும், தமது வேலையாகிய அபூர்வமான வேலையை நிறைவேற்றவும், அவர் பெராத்சீம் மலையிலே எழும்பினதுபோதுபோல எழும்பி, கிபியோனின் பள்ளத்தாக்கில் கோபங்கொண்டதுபோல கோபங்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உழுகிறவன் விதைக்கிறதற்காக நாள்தோறும் உழுகிறதுண்டோ? தன் நிலத்தைக் கொத்தி நாள்தோறும் பரம்படிக்கிறது உண்டோ?]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் தமது கிரியையாகிய அபூர்வமான கிரியையைச் செய்யவும், தமது வேலையாகிய அபூர்வமான வேலையை நிறைவேற்றவும், அவர் பெராத்சீம் மலையிலே எழும்பினதுபோதுபோல எழும்பி, கிபியோனின் பள்ளத்தாக்கில் கோபங்கொண்டதுபோல கோபங்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் அதை மேலாக நிரவினபின்பு, அததற்கேற்ற இடத்தில் உளுந்தைத் தெளித்து, சீரகத்தைத் தூவி, முதல்தரமான கோதுமையையும் தெரிந்துகொண்ட வாற்கோதுமையையும் கம்பையும் விதைக்கிறான் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் அதை மேலாக நிரவினபின்பு, அததற்கேற்ற இடத்தில் உளுந்தைத் தெளித்து, சீரகத்தைத் தூவி, முதல்தரமான கோதுமையையும் தெரிந்துகொண்ட வாற்கோதுமையையும் கம்பையும் விதைக்கிறான் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனுடைய தேவன் அவனை நன்றாய்ப் போதித்து, அவனை உணர்த்துகிறார்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உளுந்து தூலத்தாலே போரடிக்கப்படுகிறதில்லை; சீரகத்தின்மேல் வண்டிலின் உருளைச் சுற்ற விடப்படுகிறதுமில்லை; உளுந்து கோலினாலும் சீரகம் மிலாற்றினாலும் அடிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் உங்கள் கட்டுகள் பலத்துப்போகாதபடிக்குப் பரியாசம்பண்ணாதிருங்கள்; தேசம் அனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட சங்காரத்தின் செய்தியைச் சேனைகளின் கர்த்தராகிய ஆண்டவராலே கேள்விப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உளுந்து தூலத்தாலே போரடிக்கப்படுகிறதில்லை; சீரகத்தின்மேல் வண்டிலின் உருளைச் சுற்ற விடப்படுகிறதுமில்லை; உளுந்து கோலினாலும் சீரகம் மிலாற்றினாலும் அடிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[23. செவிகொடுத்து என் சத்தத்தைக் கேளுங்கள்; நான் சொல்வதைக் கவனித்துக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பத்துக்குத் தானியம் இடிக்கப்படும்; இடைவிடாமல் அவன் அதைப் போரடிக்கிறதில்லை; அவன் தன் வண்டிலின் உருளையால் அதை நசுக்குகிறதுமில்லை, தன் குதிரைகளால் அதை நொறுக்குகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[24. உழுகிறவன் விதைக்கிறதற்காக நாள்தோறும் உழுகிறதுண்டோ? தன் நிலத்தைக் கொத்தி நாள்தோறும் பரம்படிக்கிறது உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பத்துக்குத் தானியம் இடிக்கப்படும்; இடைவிடாமல் அவன் அதைப் போரடிக்கிறதில்லை; அவன் தன் வண்டிலின் உருளையால் அதை நசுக்குகிறதுமில்லை, தன் குதிரைகளால் அதை நொறுக்குகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[25. அவன் அதை மேலாக நிரவினபின்பு, அததற்கேற்ற இடத்தில் உளுந்தைத் தெளித்து, சீரகத்தைத் தூவி, முதல்தரமான கோதுமையையும் தெரிந்துகொண்ட வாற்கோதுமையையும் கம்பையும் விதைக்கிறான் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இதுவும் சேனைகளின் கர்த்தராலே உண்டாகிறது; அவர் ஆலோசனையில் ஆச்சரியமானவர், செயலில் மகத்துவமானவர்.]]></a:t>
+              <a:t><![CDATA[25. அவன் அதை மேலாக நிரவினபின்பு, அததற்கேற்ற இடத்தில் உளுந்தைத் தெளித்து, சீரகத்தைத் தூவி, முதல்தரமான கோதுமையையும் தெரிந்துகொண்ட வாற்கோதுமையையும் கம்பையும் விதைக்கிறான் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6089,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இதுவும் சேனைகளின் கர்த்தராலே உண்டாகிறது; அவர் ஆலோசனையில் ஆச்சரியமானவர், செயலில் மகத்துவமானவர்.]]></a:t>
+              <a:t><![CDATA[25. அவன் அதை மேலாக நிரவினபின்பு, அததற்கேற்ற இடத்தில் உளுந்தைத் தெளித்து, சீரகத்தைத் தூவி, முதல்தரமான கோதுமையையும் தெரிந்துகொண்ட வாற்கோதுமையையும் கம்பையும் விதைக்கிறான் அல்லவோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவனுடைய தேவன் அவனை நன்றாய்ப் போதித்து, அவனை உணர்த்துகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவனுடைய தேவன் அவனை நன்றாய்ப் போதித்து, அவனை உணர்த்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6416,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்பிராயீமுடைய வெறியான கிரீடம் காலால் மிதித்துப்போடப்படும்.]]></a:t>
+              <a:t><![CDATA[2. இதோ, திராணியும் வல்லமையுமுடைய ஒருவன் ஆண்டவரிடத்தில் இருக்கிறான்; அவன் கல்மழைப்போலவும், சங்காரப் புசல்போலவும், புரண்டுவருகிற பெருவெள்ளம்போலவும் வந்து, கையினாலே அதைத் தரையில் தள்ளிவிடுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உளுந்து தூலத்தாலே போரடிக்கப்படுகிறதில்லை; சீரகத்தின்மேல் வண்டிலின் உருளைச் சுற்ற விடப்படுகிறதுமில்லை; உளுந்து கோலினாலும் சீரகம் மிலாற்றினாலும் அடிக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உளுந்து தூலத்தாலே போரடிக்கப்படுகிறதில்லை; சீரகத்தின்மேல் வண்டிலின் உருளைச் சுற்ற விடப்படுகிறதுமில்லை; உளுந்து கோலினாலும் சீரகம் மிலாற்றினாலும் அடிக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உளுந்து தூலத்தாலே போரடிக்கப்படுகிறதில்லை; சீரகத்தின்மேல் வண்டிலின் உருளைச் சுற்ற விடப்படுகிறதுமில்லை; உளுந்து கோலினாலும் சீரகம் மிலாற்றினாலும் அடிக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்பத்துக்குத் தானியம் இடிக்கப்படும்; இடைவிடாமல் அவன் அதைப் போரடிக்கிறதில்லை; அவன் தன் வண்டிலின் உருளையால் அதை நசுக்குகிறதுமில்லை, தன் குதிரைகளால் அதை நொறுக்குகிறதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்பத்துக்குத் தானியம் இடிக்கப்படும்; இடைவிடாமல் அவன் அதைப் போரடிக்கிறதில்லை; அவன் தன் வண்டிலின் உருளையால் அதை நசுக்குகிறதுமில்லை, தன் குதிரைகளால் அதை நொறுக்குகிறதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்பத்துக்குத் தானியம் இடிக்கப்படும்; இடைவிடாமல் அவன் அதைப் போரடிக்கிறதில்லை; அவன் தன் வண்டிலின் உருளையால் அதை நசுக்குகிறதுமில்லை, தன் குதிரைகளால் அதை நொறுக்குகிறதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இதுவும் சேனைகளின் கர்த்தராலே உண்டாகிறது; அவர் ஆலோசனையில் ஆச்சரியமானவர், செயலில் மகத்துவமானவர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இதுவும் சேனைகளின் கர்த்தராலே உண்டாகிறது; அவர் ஆலோசனையில் ஆச்சரியமானவர், செயலில் மகத்துவமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செழிப்பான பள்ளத்தாக்குடைய கொடுமுடியின்மேலுள்ள அலங்கார ஜோடிப்பாகிய வாடிய புஷ்பம், பருவகாலத்துக்குமுன் பழுத்ததும் காண்கிறவன் பார்த்து, அது தன் கையில் இருக்கும்போதே விழுங்குகிறதுமான முதல் கனியைப்போல இருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. இதோ, திராணியும் வல்லமையுமுடைய ஒருவன் ஆண்டவரிடத்தில் இருக்கிறான்; அவன் கல்மழைப்போலவும், சங்காரப் புசல்போலவும், புரண்டுவருகிற பெருவெள்ளம்போலவும் வந்து, கையினாலே அதைத் தரையில் தள்ளிவிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செழிப்பான பள்ளத்தாக்குடைய கொடுமுடியின்மேலுள்ள அலங்கார ஜோடிப்பாகிய வாடிய புஷ்பம், பருவகாலத்துக்குமுன் பழுத்ததும் காண்கிறவன் பார்த்து, அது தன் கையில் இருக்கும்போதே விழுங்குகிறதுமான முதல் கனியைப்போல இருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. எப்பிராயீமுடைய வெறியான கிரீடம் காலால் மிதித்துப்போடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6564,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102453" r:id="rId1"/>
+    <p:sldLayoutId id="2474602405" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8154,134 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. In that day shall the LORD of hosts be for a crown of glory, and for a diadem of beauty, unto the]]></a:t>
+              <a:t><![CDATA[গাছের মতো| সেই শহর হবে গরমের প্রথম ডুমুর ফলের মতো, যাকে লোকে একপলক দেখেই দ্রুত তুলে নিয়ে খেয়ে নেয|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[residue of his people,]]></a:t>
+              <a:t><![CDATA[5. সেই সময় সর্বশক্তিমান প্রভু ই হবেন “সুন্দর মুকুট|” তাঁর অবশিষ্ট লোকদের জন্য, তিনি হবেন “ফুলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And for a spirit of judgment to him that sits in judgment, and for strength to them that turn the]]></a:t>
+              <a:t><![CDATA[আশ্চর্য় মুকুট|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[battle to the gate.]]></a:t>
+              <a:t><![CDATA[6. তখন প্রভু তাঁর লোকদের বিচারকগণকে প্রজ্ঞা দান করবেন| নগরদ্বারে তিনি শক্তি য়োগাবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But they also have erred through wine, and through strong drink are out of the way; the priest]]></a:t>
+              <a:t><![CDATA[7. কিন্তু এখন সেই সব নেতারা পান করে ভুল করেন| যাজক ও ভাব্বাদীরাও ভুলভ্রান্তি করেন কারণ তাঁরা অনুগ্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the prophet have erred through strong drink, they are swallowed up of wine, they are out of the]]></a:t>
+              <a:t><![CDATA[সুরা ও দ্রাক্ষারস পান করেন| তাঁরা হোঁচট খেতে খেতে পড়ে যাচ্ছেন| এমনকি দর্শনের সময়েও ভাব্বাদীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[way through strong drink; they go astray in vision, they stumble in judgment.]]></a:t>
+              <a:t><![CDATA[ভুলভ্রান্তি হয়| বিচারকরাও ভুল করেন কারণ তারা সিদ্ধান্ত নেওয়ার সময় পান করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For all tables are full of vomit and filthiness, so that there is no place clean.]]></a:t>
+              <a:t><![CDATA[8. প্রতিটি টেবিল বমিতে আচ্ছন্ন| কোথাও এতটুকু পরিষ্কার স্থান নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Whom shall he teach knowledge? and whom shall he make to understand doctrine? them that are]]></a:t>
+              <a:t><![CDATA[9. প্রভু লোকদের একটি শিক্ষা দেবার চেষ্টা করছেন| প্রভু লোকদের তাঁর শিক্ষামালা বোঝানোর চেষ্টা করছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weaned from the milk, and drawn from the breasts.]]></a:t>
+              <a:t><![CDATA[লোকেরা যেন ছোট্ট শিশুর মত, সবেমাত্র মায়ের দুধপান করা ছেড়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to the crown of pride, to the drunkards of Ephraim, whose glorious beauty is a fading flower,]]></a:t>
+              <a:t><![CDATA[1. শমরিয়ার দিকে তাকাও! ইফ্রযিমের মাতাল মানুষ সেই শহরের জন্য গর্বিত, যে শহর উর্বর উপত্যকা বেষ্টিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For precept must be upon precept, precept upon precept; line upon line, line upon line; here a]]></a:t>
+              <a:t><![CDATA[10. তাই প্রভু তাদের সঙ্গে এমন ভাবে কথা বলেন যেন তারা শিশু:জাব্ লজাব্, জাব্ লজাব্,কাব্ লকাব্, কাব্]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[little, and there a little:]]></a:t>
+              <a:t><![CDATA[লকাব্,জি’ এর শাম্, জি’ এর শাম্|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For with stammering lips and another tongue will he speak to this people.]]></a:t>
+              <a:t><![CDATA[11. প্রভু আশ্চর্য়্য় এই ভাষা ব্যবহার করবেন এবং এই সব লোকদের সঙ্গে কথা বলার জন্য তিনি অন্যান্য ভাষাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. To whom he said, This is the rest wherewith all of you may cause the weary to rest; and this is]]></a:t>
+              <a:t><![CDATA[ব্যবহার করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the refreshing: yet they would not hear.]]></a:t>
+              <a:t><![CDATA[12. অতীতে ঈশ্বর সেই সব লোকদের বলেছিলেন, “এখানে একটি বিশ্রামস্থল আছে| এটা শান্তিপূর্ণ জায়গা| ক্লান্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But the word of the LORD was unto them precept upon precept, precept upon precept; line upon]]></a:t>
+              <a:t><![CDATA[মানুষদের এসে বিশ্রাম নিতে দাও| এটি একটি শান্তির নিকেতন|”কিন্তু লোকরা ঈশ্বরের কথায় কর্ণপাত করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[line, line upon line; here a little, and there a little; that they might go, and fall backward, and]]></a:t>
+              <a:t><![CDATA[13. তাই ঈশ্বর তাদের সঙ্গে এমন ভাবে কথা বলেন যেন তারা শিশু:জাব্ লজাব্, জাব্ লজাব্,কাব্ লকাব্, কাব্]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be broken, and snared, and taken.]]></a:t>
+              <a:t><![CDATA[লকাব্,জি’ এর শাম্, জি’ এর শাম্|”যাতে তারা চারপাশে হেঁটে বেড়ায এবং হোঁচট খেয়ে আঘাত পাবে এবং তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore hear the word of the LORD, all of you scornful men, that rule this people which is in]]></a:t>
+              <a:t><![CDATA[ফাঁদে পড়ে বন্দী হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[14. জেরুশালেমের নেতারা, তোমাদের প্রভুর বার্তা শোনা উচিত্‌| কিন্তু এখন তোমরা তাঁর কথায় কান দিচ্ছ না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which are on the head of the fat valleys of them that are overcome with wine!]]></a:t>
+              <a:t><![CDATA[পাহাড়ের ওপর অবস্থিত| শমরিয়ার লোকরা মনে করে তাদের শহর ফুলের সুন্দর মুকুটের মত| কিন্তু তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Because all of you have said, We have made a covenant with death, and with hell are we at]]></a:t>
+              <a:t><![CDATA[15. তোমরা বলছ, “মৃত্যুর সঙ্গে আমাদের চুক্তি হয়েছে| পাতালের সঙ্গে আমাদের চুক্তি হয়েছে| সুতরাং আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[agreement; when the overflowing scourge shall pass through, it shall not come unto us: for we have]]></a:t>
+              <a:t><![CDATA[শাস্তি পাব না| শাস্তি আমাদের আঘাত না করেই চলে যাবে| আমরা আমাদের কৌশল ও মিথ্যার পেছনে লুকিয়ে থাকব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made lies our refuge, and under falsehood have we hid ourselves:]]></a:t>
+              <a:t><![CDATA[16. এই সব কারণেই প্রভু, আমার মনিব বলেন, “সিয়োনের মাটিতে আমি একটি পাথর, একটি ভিত্তি প্রস্তর স্থাপন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore thus says the Lord GOD, Behold, I lay in Zion for a foundation a stone, a tried stone,]]></a:t>
+              <a:t><![CDATA[করব| এটি একটি মূল্যবান পাথর| সেই গুরুত্বপূর্ণ পাথরের ওপর সমস্ত কিছু গড়ে উঠবে| সেই পাথরটির কাছে এসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a precious corner stone, a sure foundation: he that believes shall not make haste.]]></a:t>
+              <a:t><![CDATA[বিশ্বস্ত লোকরা কখনো ভয় পাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Judgment also will I apply to the line, and righteousness to the plummet: and the hail shall]]></a:t>
+              <a:t><![CDATA[17. “দেওয়াল সরল কিনা তা জানার জন্য মানুষ এক ওলন দড়ি ব্যবহার করে| ঠিক একই ভাবে কোনটা ঠিক তা দেখানোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sweep away the refuge of lies, and the waters shall overflow the hiding place.]]></a:t>
+              <a:t><![CDATA[জন্য আমি বিচার এবং ধার্ম্মিকতাকে ব্যবহার করব|“তোমরা শযতান মানুষরা যারা মিথ্যা এবং কৌশলের পিছনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And your covenant with death shall be disannulled, and your agreement with hell shall not stand;]]></a:t>
+              <a:t><![CDATA[লুকোতে চাও তারা শাস্তি পাবে| কোন ঝড় অথবা বন্যা আসছে তোমাদের লুকিয়ে থাকার স্থান ধ্বংস করতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when the overflowing scourge shall pass through, then all of you shall be trodden down by it.]]></a:t>
+              <a:t><![CDATA[18. মৃত্যুর সঙ্গে তোমাদের চুক্তি মুছে যাবে| মৃত্যুর স্থানের সঙ্গে তোমাদের চুক্তি কোন কাজেই আসবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. From the time that it goes forth it shall take you: for morning by morning shall it pass over,]]></a:t>
+              <a:t><![CDATA[না|“যখন সেই ভয়ঙ্কর শাস্তি আসবে তখন তোমরা তার দ্বারা পদদলিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Behold, the Lord has a mighty and strong one, which as a tempest of hail and a destroying storm,]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষারস পান করে মাতাল হয়ে রয়েছে| এবং এই “সুন্দর মুকুট” আসলে একটি মৃতপ্রায গাছের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by day and by night: and it shall be a vexation only to understand the report.]]></a:t>
+              <a:t><![CDATA[19. যত বার তোমাদের শাস্তি আসবে, তত বারই সে তোমাদের নিয়ে যাবে| তোমাদের শাস্তি হবে ভয়ঙ্কর| তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For the bed is shorter than that a man can stretch himself on it: and the covering narrower than]]></a:t>
+              <a:t><![CDATA[শাস্তি খুব ভোরবেলা আসবে এবং চলতে থাকবে গভীর রাত পর্য়ন্ত| বার্তাটি শুধুমাত্র বোঝার পরই তা তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he can wrap himself in it.]]></a:t>
+              <a:t><![CDATA[ভয়ে কাঁপিয়ে তুলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For the LORD shall rise up as in mount Perazim, he shall be angry as in the valley of Gibeon,]]></a:t>
+              <a:t><![CDATA[20. “তখন তোমরা এই গল্পটি বুঝবে: একটি মানুষ তার পক্ষে খুবই ছোট একটি বিছানায ঘুমোবার চেষ্টা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he may do his work, his strange work; and bring to pass his act, his strange act.]]></a:t>
+              <a:t><![CDATA[এবং তার একটি কম্বল ছিল যা তাকে আচ্ছাদিত করার পক্ষে যথেষ্ট ছিল না| বিছানা এবং কম্বল দুটিই ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now therefore be all of you not mockers, lest your bands be made strong: for I have heard from]]></a:t>
+              <a:t><![CDATA[ব্যবহারের অয়োগ্য| তোমাদের চুক্তিগুলিও ঠিক সেরকম|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord GOD of hosts a consumption, even determined upon the whole earth.]]></a:t>
+              <a:t><![CDATA[21. পরাসীম পর্বতে প্রভু যেমন যুদ্ধ করেছিলেন ঠিক তেমন ভাবেই যুদ্ধ করবেন| গিবিয়োনের উপত্যকায় প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Give all of you ear, and hear my voice; hearken, and hear my speech.]]></a:t>
+              <a:t><![CDATA[যেমন রুদ্ধ হয়েছিলেন ঠিক তেমনি তিনি রুদ্ধ হবেন| প্রভুর যা কিছু করবার আছে তা তিনি করবেন| তিনি কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Does the plowman plow all day to sow? does he open and break the clods of his ground?]]></a:t>
+              <a:t><![CDATA[আশ্চর্য়্য় কাজ করবেন| তবে তিনি তাঁর কাজ শেষ করবেন| তাঁর কাজ হবে একজন অপরিচিতের কাজ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. When he has made plain the face thereof, does he not cast abroad the fitches, and scatter the]]></a:t>
+              <a:t><![CDATA[22. এখন তোমরা সেই সব জিনিসের বিরুদ্ধে লড়াই করবে না| যদি তোমরা লড়াই কর তাহলে তোমাদের ঘিরে রাখা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as a flood of mighty waters overflowing, shall cast down to the earth with the hand.]]></a:t>
+              <a:t><![CDATA[2. দেখ, আমার প্রভুর একটি লোক আছে যে শক্তিশালী ও সাহসী| সেই লোকটি শিলাবৃষ্টির ঝড়ের মত দেশের ভেতরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cummin, and cast in the principal wheat and the appointed barley and the spelt in their place?]]></a:t>
+              <a:t><![CDATA[দড়িগুলির বাঁধন আরো শক্ত হয়ে উঠবে|যা আমি শুনেছি তা থাকবে অপরিবর্তিত| যে সব কথা আমি শুনেছি তা প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For his God does instruct him to discretion, and does teach him.]]></a:t>
+              <a:t><![CDATA[সর্বশক্তিমান, পৃথিবীর শাসনকর্তার মুখ নিঃসৃত| তাই সে সব কথার কোন পরিবর্তন হবে না| তাঁর কথিত সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For the fitches are not threshed with a threshing instrument, neither is a cart wheel turned]]></a:t>
+              <a:t><![CDATA[ব্যাপারই ঘটবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about upon the cummin; but the fitches are beaten out with a staff, and the cummin with a rod.]]></a:t>
+              <a:t><![CDATA[23. যে বাণী আমি তোমাদের শোনাচ্ছি তা মন দিয়ে শোন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Bread corn is bruised; because he will not ever be threshing it, nor break it with the wheel of]]></a:t>
+              <a:t><![CDATA[24. এক জন কৃষক কি সব সময় তার ক্ষেতে লাঙ্গল চালায? না| সে কি সব সময় মাটি তৈরী করে? না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his cart, nor bruise it with his horsemen.]]></a:t>
+              <a:t><![CDATA[25. কৃষক মাটি তৈরী করে| তারপর বীজ বপন করে| বিভিন্ন পদ্ধতিতে সে বিভিন্ন বীজ বপন করে| কৃষক শুলফার বীজ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. This also comes forth from the LORD of hosts, which is wonderful in counsel, and excellent in]]></a:t>
+              <a:t><![CDATA[ছড়ায, তারপর সে জীরের বীজ মাটিতে ছড়ায| সে গমের বীজ বোনে সারিবদ্ধ ভাবে| এক জন কৃষক বার্লিগাছ বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15142,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[working.]]></a:t>
+              <a:t><![CDATA[স্থানে বপন করে| এক বিশেষ ধরণের বীজ সে রোপণ করে শস্য ক্ষেতের ধারে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. আমাদের ঈশ্বর তোমাদের শিক্ষা দেবার জন্য এই পদ্ধতি ব্যবহার করছেন| এই উদাহরণ দেখায় যে মানুষকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শাস্তি দেবার সময় ঈশ্বর সঠিক উপায়েই শাস্তি দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15538,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The crown of pride, the drunkards of Ephraim, shall be trodden under feet:]]></a:t>
+              <a:t><![CDATA[আসবে| তিনি ঝড়ের মতো এদেশে আসবেন| তিনি হবেন বানভাসি দেশে জলে ভরা খরস্রোতা নদীর মতো| তিনি সেই মুকুটকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. শুলফার বীজ মাড়বার জন্য কৃষক কি ধারালো দাঁতওযালা পাটাতন ব্যবহার করে? না! জীরা বীজ মাড়বার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কি কৃষক কোন চতুশ্চএ শকট ব্যবহার করে? না! এই শস্যগুলির বীজ থেকে খোসা ছাড়ানোর জন্য এক জন কৃষক একটি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ছোট লাঠি ব্যবহার করে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. যখন কেউ রুটি তৈরী করবার জন্য শস্যকে তৈরী করে সে তখন গমকে আটায চূর্ণ করে| কিন্তু সে এটা চির কাল]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ধরে করে না| সে হয়তো এর ওপর দিয়ে তার ঘোড়া এবং মালবাহী গাড়ি চালিযে নিয়ে যেতে পারে কিন্তু এটা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সম্পূর্ণ চূর্ণ হবে না| প্রভু তাঁর লোকদের একই ভাবে শাস্তি দিয়ে থাকেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. প্রভু সর্বশক্তিমানের কাছ থেকে এই শিক্ষা আসে| প্রভু আশ্চর্য়্য় সব উপদেশ দেন| ঈশ্বর সত্যই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রজ্ঞাবান|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the glorious beauty, which is on the head of the fat valley, shall be a fading flower, and as]]></a:t>
+              <a:t><![CDATA[মাটিতে ছুঁড়ে ফেলে দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hasty fruit before the summer; which when he that looks upon it sees, while it is yet in his]]></a:t>
+              <a:t><![CDATA[3. ইফ্রযিমের মাতাল মানুষরা তাদের “সুন্দর মুকুটের” জন্য গর্বিত| কিন্তু তাদের শহর পদদলিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand he eats it up.]]></a:t>
+              <a:t><![CDATA[4. সেই শহর উর্বর উপত্যকা বেষ্টিত পাহাড়ের ওপর অবস্থিত| এবং সেই “ফুলের সুন্দর মুকুট” হবে ঠিক মৃতপ্রায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>