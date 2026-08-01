--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -81,50 +81,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +152,51 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +339,54 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1314,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களுக்கு நன்மையுண்டாகும் என்று நீதிமான்களுக்குச் சொல்லுங்கள்; அவர்கள் தங்கள் கிரியைகளின் பலனை அநுபவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் முகப்பார்வை அவர்களுக்கு விரோதமாய்ச் சாட்சியிடும்; அவர்கள் தங்கள் பாவத்தை மறைக்காமல், சோதோம் ஊராரைப்போல வெளிப்படுத்துகிறார்கள்; அவர்கள் ஆத்துமாவுக்கு ஐயோ! தங்களுக்கே தீமையை வருவித்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிள்ளைகள் என் ஜனங்களை ஒடுக்குகிறவர்களாயிருக்கிறார்கள்; ஸ்திரீகள் அவர்களை ஆளுகிறார்கள். என் ஜனமே, உன்னை நடத்துகிறவர்கள் உன்னை மோசம்போக்கி நீ நடக்கவேண்டிய வழியை அழித்துப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. துன்மார்க்கனுக்கு ஐயோ! அவனுக்குக் கேடு உண்டாகும்; அவன் கைகளின் பலன் அவனுக்குக் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் வழக்காட எழுந்திருந்து, ஜனங்களை நியாயந்தீர்க்க நிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. பிள்ளைகள் என் ஜனங்களை ஒடுக்குகிறவர்களாயிருக்கிறார்கள்; ஸ்திரீகள் அவர்களை ஆளுகிறார்கள். என் ஜனமே, உன்னை நடத்துகிறவர்கள் உன்னை மோசம்போக்கி நீ நடக்கவேண்டிய வழியை அழித்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தமது ஜனத்தின் மூப்பரையும், அதின் பிரபுக்களையும் நியாயம் விசாரிப்பார். நீங்களே இந்தத் திராட்சத்தோட்டத்தைப் பட்சித்துப்போட்டீர்கள்; சிறுமையானவனிடத்தில் கொள்ளையிட்ட பொருள் உங்கள் வீடுகளில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் வழக்காட எழுந்திருந்து, ஜனங்களை நியாயந்தீர்க்க நிற்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் என் ஜனத்தை நொறுக்கிச் சிறுமையானவர்களின் முகத்தை நெரிக்கிறது என்னவென்று சேனைகளின் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தமது ஜனத்தின் மூப்பரையும், அதின் பிரபுக்களையும் நியாயம் விசாரிப்பார். நீங்களே இந்தத் திராட்சத்தோட்டத்தைப் பட்சித்துப்போட்டீர்கள்; சிறுமையானவனிடத்தில் கொள்ளையிட்ட பொருள் உங்கள் வீடுகளில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் என் ஜனத்தை நொறுக்கிச் சிறுமையானவர்களின் முகத்தை நெரிக்கிறது என்னவென்று சேனைகளின் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தமது ஜனத்தின் மூப்பரையும், அதின் பிரபுக்களையும் நியாயம் விசாரிப்பார். நீங்களே இந்தத் திராட்சத்தோட்டத்தைப் பட்சித்துப்போட்டீர்கள்; சிறுமையானவனிடத்தில் கொள்ளையிட்ட பொருள் உங்கள் வீடுகளில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் கர்த்தர் சொல்லுகிறதாவது: சீயோன் குமாரத்திகள் அகந்தையாயிருந்து, கழுத்தை நெறித்து நடந்து, கண்களால் மருட்டிப்பார்த்து, ஒய்யாரமாய் நடந்து, தங்கள் கால்களில் சிலம்பு ஒலிக்கத் திரிகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் என் ஜனத்தை நொறுக்கிச் சிறுமையானவர்களின் முகத்தை நெரிக்கிறது என்னவென்று சேனைகளின் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் கர்த்தர் சொல்லுகிறதாவது: சீயோன் குமாரத்திகள் அகந்தையாயிருந்து, கழுத்தை நெறித்து நடந்து, கண்களால் மருட்டிப்பார்த்து, ஒய்யாரமாய் நடந்து, தங்கள் கால்களில் சிலம்பு ஒலிக்கத் திரிகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் என் ஜனத்தை நொறுக்கிச் சிறுமையானவர்களின் முகத்தை நெரிக்கிறது என்னவென்று சேனைகளின் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் ஆண்டவர் சீயோன் குமாரத்திகளின் உச்சந்தலையை மொட்டையாக்குவார்; கர்த்தர் அவர்கள் மானத்தைக் குலைப்பார்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் கர்த்தர் சொல்லுகிறதாவது: சீயோன் குமாரத்திகள் அகந்தையாயிருந்து, கழுத்தை நெறித்து நடந்து, கண்களால் மருட்டிப்பார்த்து, ஒய்யாரமாய் நடந்து, தங்கள் கால்களில் சிலம்பு ஒலிக்கத் திரிகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் ஆண்டவர் சீயோன் குமாரத்திகளின் உச்சந்தலையை மொட்டையாக்குவார்; கர்த்தர் அவர்கள் மானத்தைக் குலைப்பார்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் கர்த்தர் சொல்லுகிறதாவது: சீயோன் குமாரத்திகள் அகந்தையாயிருந்து, கழுத்தை நெறித்து நடந்து, கண்களால் மருட்டிப்பார்த்து, ஒய்யாரமாய் நடந்து, தங்கள் கால்களில் சிலம்பு ஒலிக்கத் திரிகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே ஆண்டவர் அவர்களுடைய ஆபரணங்களாகிய சிலம்புகளையும், சுட்டிகளையும், பிறைச்சிந்தாக்குகளையும்,]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் ஆண்டவர் சீயோன் குமாரத்திகளின் உச்சந்தலையை மொட்டையாக்குவார்; கர்த்தர் அவர்கள் மானத்தைக் குலைப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே ஆண்டவர் அவர்களுடைய ஆபரணங்களாகிய சிலம்புகளையும், சுட்டிகளையும், பிறைச்சிந்தாக்குகளையும்,]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் ஆண்டவர் சீயோன் குமாரத்திகளின் உச்சந்தலையை மொட்டையாக்குவார்; கர்த்தர் அவர்கள் மானத்தைக் குலைப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆரங்களையும், அஸ்தகடகங்களையும், தலைமுக்காடுகளையும்,]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே ஆண்டவர் அவர்களுடைய ஆபரணங்களாகிய சிலம்புகளையும், சுட்டிகளையும், பிறைச்சிந்தாக்குகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிரபூஷணங்களையும், பாதசரங்களையும், மார்க்கச்சைகளையும், சுகந்தபரணிகளையும்,]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே ஆண்டவர் அவர்களுடைய ஆபரணங்களாகிய சிலம்புகளையும், சுட்டிகளையும், பிறைச்சிந்தாக்குகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிரபூஷணங்களையும், பாதசரங்களையும், மார்க்கச்சைகளையும், சுகந்தபரணிகளையும்,]]></a:t>
+              <a:t><![CDATA[19. ஆரங்களையும், அஸ்தகடகங்களையும், தலைமுக்காடுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாயித்துகளையும், மோதிரங்களையும், மூக்குத்திகளையும்,]]></a:t>
+              <a:t><![CDATA[20. சிரபூஷணங்களையும், பாதசரங்களையும், மார்க்கச்சைகளையும், சுகந்தபரணிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விநோத வஸ்திரங்களையும், சால்வைகளையும், போர்வைகளையும், குப்பிகளையும்,]]></a:t>
+              <a:t><![CDATA[21. தாயித்துகளையும், மோதிரங்களையும், மூக்குத்திகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கண்ணாடிகளையும் சல்லாக்களையும், குல்லாக்களையும், துப்பட்டாக்களையும் உரிந்துபோடுவார்.]]></a:t>
+              <a:t><![CDATA[22. விநோத வஸ்திரங்களையும், சால்வைகளையும், போர்வைகளையும், குப்பிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது, சுகந்தத்துக்குப் பதிலாகத் துர்க்கந்தமும் கச்சைக்குப் பதிலாகக் கயிறும், மயிர்ச்சுருளுக்குப் பதிலாக மொட்டையும், ஆடம்பரமான வஸ்திரங்களுக்குப் பதிலாக இரட்டுக்கச்சும், அழகுக்குப்பதிலாகக் கருகிப்போகுதலும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. கண்ணாடிகளையும் சல்லாக்களையும், குல்லாக்களையும், துப்பட்டாக்களையும் உரிந்துபோடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,61 +4479,170 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் புருஷர் கட்கத்தினாலும், உன் பெலசாலிகள் யுத்தத்திலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது, சுகந்தத்துக்குப் பதிலாகத் துர்க்கந்தமும் கச்சைக்குப் பதிலாகக் கயிறும், மயிர்ச்சுருளுக்குப் பதிலாக மொட்டையும், ஆடம்பரமான வஸ்திரங்களுக்குப் பதிலாக இரட்டுக்கச்சும், அழகுக்குப்பதிலாகக் கருகிப்போகுதலும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. உன் புருஷர் கட்கத்தினாலும், உன் பெலசாலிகள் யுத்தத்திலும் விழுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5208,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102450" r:id="rId1"/>
+    <p:sldLayoutId id="2474598782" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5677,58 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. When a man shall take hold of his brother of the house of his father, saying, You have clothing,]]></a:t>
+              <a:t><![CDATA[6. সেই সময় কেউ এক জন তারই পরিবারভুক্ত ভাইযের হাত ধরে বলবে, “তোমার কোটবস্ত্র আছে, তাই তুমি আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be you our ruler, and let this ruin be under your hand:]]></a:t>
+              <a:t><![CDATA[নেতা হবে| এই সব বিনাশ তোমার আযত্ত্বে থাকবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In that day shall he swear, saying, I will not be an healer; for in my house is neither bread nor]]></a:t>
+              <a:t><![CDATA[7. কিন্তু সে চিত্কার করে বলবে, “আমি তোমাদের নেতা হব না| কারণ আমার বাড়িতে যথেষ্ট অন্ন-বস্ত্র নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clothing: make me not a ruler of the people.]]></a:t>
+              <a:t><![CDATA[তুমি আমাকে দিয়ে লোকদের নেতৃত্ব দেওয়াবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For Jerusalem is ruined, and Judah is fallen: because their tongue and their doings are against]]></a:t>
+              <a:t><![CDATA[8. এই সবই ঘটবে কারণ জেরুশালেম হোঁচট খেয়েছে এবং যিহূদার পতন হয়েছে| তাদের কাজকর্ম ও কথাবার্তা সবই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, to provoke the eyes of his glory.]]></a:t>
+              <a:t><![CDATA[প্রভুর বিরুদ্ধে যদিও তিনি সবই দেখেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The show of their countenance does witness against them; and they declare their sin as Sodom,]]></a:t>
+              <a:t><![CDATA[9. লোকদের মুখই বলে দিচ্ছে যে তারা পাপ কাজের দোষে দুষ্ট| এবং তারা তাদের পাপের জন্য গর্বিত| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they hide it not. Woe unto their soul! for they have rewarded evil unto themselves.]]></a:t>
+              <a:t><![CDATA[সদোমের লোকদের মতোই| কে তাদের পাপ দেখছে সেই ব্যাপারে তাদের কোন ভ্রূক্ষেপ নেই| এটা তাদের পক্ষে খুবই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Say all of you to the righteous, that it shall be well with him: for they shall eat the fruit of]]></a:t>
+              <a:t><![CDATA[ক্ষতিকারক হবে| তারা নিজেদের ভযানক বিপদ নিজেরাই ডেকে আনছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their doings.]]></a:t>
+              <a:t><![CDATA[10. ভালো লোকদের বলে দাও যে তাদের জন্য ভালো কিছু ঘটবে| ভালো কাজের পুরস্কার তারা পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For, behold, the Lord, the LORD of hosts, does take away from Jerusalem and from Judah the stay]]></a:t>
+              <a:t><![CDATA[1. আমি যা বলছি তা অনুধাবন কর| যিহূদা এবং জেরুশালেম যে সমস্ত জিনিসের ওপর নির্ভরশীল, গুরু, প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Woe unto the wicked! it shall be ill with him: for the reward of his hands shall be given him.]]></a:t>
+              <a:t><![CDATA[11. কিন্তু শযতান লোকদের জন্য কঠিন সময় আসছে| তাদের ভীষণ কষ্ট ও অসুবিধার সম্মুখীন হতে হবে| সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. As for my people, children are their oppressors, and women rule over them. O my people, they]]></a:t>
+              <a:t><![CDATA[কুকর্মের শাস্তি তাদের পেতেই হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which lead you cause you to go astray, and destroy the way of your paths.]]></a:t>
+              <a:t><![CDATA[12. বালকরা আমার লোকদের হারিযে দেবে| মেয়েরা তাদের শাসন করবে| তাদের ওপর কর্তৃত্ব করবে| আমার লোকরা,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The LORD stands up to plead, and stands to judge the people.]]></a:t>
+              <a:t><![CDATA[তোমাদের পথ প্রদর্শকরাই তোমাদের ভুল পথে চালিত করছে| তারা তোমাদের সঠিক পথ থেকে বিচ্যুত করছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The LORD will enter into judgment with the ancients of his people, and the princes thereof: for]]></a:t>
+              <a:t><![CDATA[13. প্রভু লোকদের বিচার করবার জন্য উত্থান করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you have eaten up the vineyard; the spoil of the poor is in your houses.]]></a:t>
+              <a:t><![CDATA[14. নেতা এবং প্রাচীনদের কৃতকর্মের বিরুদ্ধে তিনি তাঁর মতামত দেবেন|প্রভু বলেন, “হে আমার লোকরা, তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. What mean all of you that all of you beat my people to pieces, and grind the faces of the poor?]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষাক্ষেত (যিহূদা) পুড়িয়ে ছারখার করে দিয়েছ| তোমরা গরীব মানুষদের কাছ থেকে জিনিসপত্র কেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the Lord GOD of hosts.]]></a:t>
+              <a:t><![CDATA[নিয়েছ| এবং সেই সব জিনিসপত্র এখনও তোমাদের বাড়িতেই আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover the LORD says, Because the daughters of Zion are haughty, and walk with stretched forth]]></a:t>
+              <a:t><![CDATA[15. আমার লোকদের আঘাত করার অধিকার কে তোমাদের দিয়েছে? গরীব, হতদরিদ্র মানুষদের নোংরা-আবর্জনার মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[necks and wanton eyes, walking and moving enticingly as they go, and making a tinkling with their]]></a:t>
+              <a:t><![CDATA[ঠেলে দেওয়ার অধিকার কে তোমাদের দিয়েছে?” আমার গুরু, প্রভু সর্বশক্তিমান এই কথাগুলি বললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the staff, the whole stay of bread, and the whole stay of water.]]></a:t>
+              <a:t><![CDATA[সর্বশক্তিমান সে সব জিনিসগুলির অবলুপ্তি ঘটাবেন| ঈশ্বর সমস্ত জল ও খাবার সরিয়ে নেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feet:]]></a:t>
+              <a:t><![CDATA[16. প্রভু আরও বললেন, “সিয়োনের মেয়েরা খুবই অহঙ্কারী হয়ে উঠেছে| তারা মাথা হেলিযে দুলিযে য়ত্রতত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore the LORD will strike with a scab the crown of the head of the daughters of Zion, and]]></a:t>
+              <a:t><![CDATA[এমন ভাবে ঘুরে বেড়ায যেন তারা অন্য লোকদের চেয়ে যথেষ্ট ভাল| এই সব মেয়েরা হাসি-মস্করা, ছেনালিগিরি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD will discover their secret parts.]]></a:t>
+              <a:t><![CDATA[করে ঘুরে বেড়ায| এবং তারা পায়ে নূপুরের রুনুঝুনু শব্দ করে, নেচে নেচে দিকবিদিক ঘুরে বেড়ায|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In that day the Lord will take away the bravery of their tinkling ornaments about their feet,]]></a:t>
+              <a:t><![CDATA[17. আমার গুরু সিয়োনের এই ধরণের মেয়েদের মাথায় দগদগে ক্ষতের সৃষ্টি করবেন| ফলে তাদের মাথায় টাক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and their cauls, and their round tires like the moon,]]></a:t>
+              <a:t><![CDATA[পড়বে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The chains, and the bracelets, and the covering for the lower part of the face,]]></a:t>
+              <a:t><![CDATA[18. সেই সময় তিনি তাদের গর্বের সমস্ত সম্পদ নিয়ে নেবেন| তাদের পায়ের নূপুর, তাদের সূর্য় ও চাঁদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The bonnets, and the ornaments of the legs, and the headbands, and the tablets, and the]]></a:t>
+              <a:t><![CDATA[আকারের গলার হার,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earrings,]]></a:t>
+              <a:t><![CDATA[19. ঝুমকো পাশা, চুড়ি, ঘোমটা, ললাটভূষণ, পায়ের মল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The rings, and nose jewels,]]></a:t>
+              <a:t><![CDATA[20. ঘাঘরা, শাল, মসীনা বস্ত্র,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The changeable suits of apparel, and the mantles, and the wimples, and the crisping pins,]]></a:t>
+              <a:t><![CDATA[21. বিশেষ আংটি, নথ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The mighty man, and the man of war, the judge, and the prophet, and the prudent, and the ancient,]]></a:t>
+              <a:t><![CDATA[2. ঈশ্বর সকল বীর ও মহান যোদ্ধা, সকল বিচারক, ভাব্বাদী,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The glasses, and the fine linen, and the hoods, and the vails.]]></a:t>
+              <a:t><![CDATA[22. চিত্রবস্ত্র, গেঁজে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it shall come to pass, that instead of sweet smell there shall be stink; and instead of a]]></a:t>
+              <a:t><![CDATA[23. আযনা, মসীনা বস্ত্র, উষ্ণীষ, লম্বা শালের মতো আবরক বস্ত্ররূপ বেশভূষা খুলে নেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[girdle a rent; and instead of well set hair baldness; and instead of a stomacher a girding of]]></a:t>
+              <a:t><![CDATA[24. এবং সুগন্ধির পরিবর্তে তাদের কাছে থাকবে দুর্গন্ধ তেল, কোমরবন্ধনীর বদলে থাকবে একটি ছেঁড়া পোশাক,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sackcloth; and burning instead of beauty.]]></a:t>
+              <a:t><![CDATA[সুবিন্যস্ত কেশ পরিচর্য়্য়ার বদলে থাকবে মাথাজোড়া টাক, কেতাদুরস্ত কোমরবন্ধনীর পরিবর্তে থাকবে চটের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Your men shall fall by the sword, and your mighty in the war.]]></a:t>
+              <a:t><![CDATA[তৈরী কোরমবন্ধনী কারণ সুন্দরী হওয়ার পরিবর্তে তারা হবে কুত্‌সিত দর্শন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10885,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And her gates shall lament and mourn; and she being desolate shall sit upon the ground.]]></a:t>
+              <a:t><![CDATA[25. সেই সময় তোমাদের পুরুষদের তরবারি দিয়ে হত্যা করা হবে| তোমাদের বীর যোদ্ধারা যুদ্ধে মারা যাবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. এবং তার নগর দ্বারগুলি কষ্ট পাবে এবং বিলাপ করবে এবং সে বিপর্য়স্ত হয়ে মাটিতে বসে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The captain of fifty, and the honourable man, and the counsellor, and the cunning artificer, and]]></a:t>
+              <a:t><![CDATA[3. যাদুকরগণ, প্রবীণগণ, সামরিক নেতাসমূহ, সরকারি প্রধানগণ, দক্ষ উপদেষ্টাগণ, দক্ষ কারিগর এবং যারা তাবিজ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the eloquent orator.]]></a:t>
+              <a:t><![CDATA[ব্যবহার করতে জানে তাদের সবাইকে সরিয়ে দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I will give children to be their princes, and babes shall rule over them.]]></a:t>
+              <a:t><![CDATA[4. ঈশ্বর বলেন, “আমি বালকগণকে তোমাদের নেতা করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the people shall be oppressed, every one by another, and every one by his neighbour: the]]></a:t>
+              <a:t><![CDATA[5. প্রত্যেক লোক একে অপরের বিরুদ্ধাচরণ করবে| ছোটরা বড়দের শ্রদ্ধা করবে না| গুরুত্বপূর্ণ ব্যক্তিরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[child shall behave himself proudly against the ancient, and the base against the honourable.]]></a:t>
+              <a:t><![CDATA[সাধারণ লোকদের কাছ থেকে সম্মান পাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>