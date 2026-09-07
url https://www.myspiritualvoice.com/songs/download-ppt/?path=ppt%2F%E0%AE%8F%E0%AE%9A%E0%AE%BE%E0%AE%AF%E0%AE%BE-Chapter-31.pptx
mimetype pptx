--- v0 (2026-06-21)
+++ v1 (2026-09-07)
@@ -31,94 +31,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -236,53 +242,55 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் என்னுடனே சொன்னது: சிங்கமும் பாலசிங்கமும் தங்கள் இரையைப் பிடித்திருக்கும்போது கெர்ச்சித்து, தங்களுக்கு விரோதமாய்க் கூப்பிடுகிற திரளான மேய்ப்பரின் சத்தத்தினாலே கலங்காமலும், அவர்கள் அமளியினாலே பணியாமலும் இருக்கிறதுபோல, சேனைகளின் கர்த்தர் சீயோன்மலைக்காகவும், அதின் மேட்டுக்காகவும் யுத்தம்பண்ண இறங்குவார்.]]></a:t>
+              <a:t><![CDATA[4. For thus has the LORD spoken unto me, Like the lion and the young lion roaring on his prey, when a multitude of shepherds is called forth against him, he will not be afraid of their voice, nor bring low himself for the noise of them: so shall the LORD of hosts come down to fight for mount Zion, and for the hill thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் என்னுடனே சொன்னது: சிங்கமும் பாலசிங்கமும் தங்கள் இரையைப் பிடித்திருக்கும்போது கெர்ச்சித்து, தங்களுக்கு விரோதமாய்க் கூப்பிடுகிற திரளான மேய்ப்பரின் சத்தத்தினாலே கலங்காமலும், அவர்கள் அமளியினாலே பணியாமலும் இருக்கிறதுபோல, சேனைகளின் கர்த்தர் சீயோன்மலைக்காகவும், அதின் மேட்டுக்காகவும் யுத்தம்பண்ண இறங்குவார்.]]></a:t>
+              <a:t><![CDATA[4. For thus has the LORD spoken unto me, Like the lion and the young lion roaring on his prey, when a multitude of shepherds is called forth against him, he will not be afraid of their voice, nor bring low himself for the noise of them: so shall the LORD of hosts come down to fight for mount Zion, and for the hill thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் என்னுடனே சொன்னது: சிங்கமும் பாலசிங்கமும் தங்கள் இரையைப் பிடித்திருக்கும்போது கெர்ச்சித்து, தங்களுக்கு விரோதமாய்க் கூப்பிடுகிற திரளான மேய்ப்பரின் சத்தத்தினாலே கலங்காமலும், அவர்கள் அமளியினாலே பணியாமலும் இருக்கிறதுபோல, சேனைகளின் கர்த்தர் சீயோன்மலைக்காகவும், அதின் மேட்டுக்காகவும் யுத்தம்பண்ண இறங்குவார்.]]></a:t>
+              <a:t><![CDATA[4. For thus has the LORD spoken unto me, Like the lion and the young lion roaring on his prey, when a multitude of shepherds is called forth against him, he will not be afraid of their voice, nor bring low himself for the noise of them: so shall the LORD of hosts come down to fight for mount Zion, and for the hill thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பறந்து காக்கிற பட்சிகளைப்போல, சேனைகளின் கர்த்தர் எருசலேமின்மேல் ஆதரவாக இருப்பார்; அவர் அதைக் காத்துத் தப்பப்பண்ணுவார்; அவர் கடந்துவந்து அதை விடுவிப்பார்.]]></a:t>
+              <a:t><![CDATA[4. For thus has the LORD spoken unto me, Like the lion and the young lion roaring on his prey, when a multitude of shepherds is called forth against him, he will not be afraid of their voice, nor bring low himself for the noise of them: so shall the LORD of hosts come down to fight for mount Zion, and for the hill thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பறந்து காக்கிற பட்சிகளைப்போல, சேனைகளின் கர்த்தர் எருசலேமின்மேல் ஆதரவாக இருப்பார்; அவர் அதைக் காத்துத் தப்பப்பண்ணுவார்; அவர் கடந்துவந்து அதை விடுவிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. As birds flying, so will the LORD of hosts defend Jerusalem; defending also he will deliver it; and passing over he will preserve it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரே, நீங்கள் முற்றிலும் விட்டுவிலகினவரிடத்தில் திரும்புங்கள்.]]></a:t>
+              <a:t><![CDATA[5. As birds flying, so will the LORD of hosts defend Jerusalem; defending also he will deliver it; and passing over he will preserve it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களுக்குப் பாவமாக உங்கள் கைகள் செய்திருந்த வெள்ளி விக்கிரகங்களையும், பொன் விக்கிரகங்களையும், உங்களில் ஒவ்வொருவரும் அக்காலத்திலே வெறுத்துவிடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Turn all of you unto him from whom the children of Israel have deeply revolted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது வீரனுடைய பட்டயம் அல்லாத பட்டயத்தாலே அசீரியன் விழுவான்; நீசனுடைய பட்டயம் அல்லாத பட்டயமே அவனைப் பட்சிக்கும்; அவன் பட்டயத்துக்குத் தப்ப ஓடுவான்; அவன் வாலிபர் கலைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For in that day every man shall cast away his idols of silver, and his idols of gold, which your own hands have made unto you for a sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது வீரனுடைய பட்டயம் அல்லாத பட்டயத்தாலே அசீரியன் விழுவான்; நீசனுடைய பட்டயம் அல்லாத பட்டயமே அவனைப் பட்சிக்கும்; அவன் பட்டயத்துக்குத் தப்ப ஓடுவான்; அவன் வாலிபர் கலைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For in that day every man shall cast away his idols of silver, and his idols of gold, which your own hands have made unto you for a sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1323,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுடைய கன்மலை பயத்தினால் ஒழிந்துபோம், அவர்களுடைய பிரபுக்கள் கொடியைக் கண்டு கலங்குவார்கள் என்பதை, சீயோனில் நெருப்பையும் எருசலேமில் சூளையையுமுடைய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Then shall the Assyrian fall with the sword, not of a mighty man; and the sword, not of a mean man, shall devour him: but he shall flee from the sword, and his young men shall be humiliated.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகாயமடையும்படி இஸ்ரவேலுடைய பரிசுத்தரை நோக்காமலும், கர்த்தரைத் தேடாமலும், எகிப்துக்குப்போய், குதிரைகள்மேல் நம்பிக்கைவைத்து, இரதங்கள் அநேமாயிருப்பதினால் அவைகளை நாடி, குதிரைவீரர் மகா பெலசாலிகளாயிருப்பதினால் அவர்களை நம்பிக்கொண்டிருக்கிறவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[1. Woe to them that go down to Egypt for help; and stay on horses, and trust in chariots, because they are many; and in horsemen, because they are very strong; but they look not unto the Holy One of Israel, neither seek the LORD!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1541,51 +1549,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுடைய கன்மலை பயத்தினால் ஒழிந்துபோம், அவர்களுடைய பிரபுக்கள் கொடியைக் கண்டு கலங்குவார்கள் என்பதை, சீயோனில் நெருப்பையும் எருசலேமில் சூளையையுமுடைய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Then shall the Assyrian fall with the sword, not of a mighty man; and the sword, not of a mean man, shall devour him: but he shall flee from the sword, and his young men shall be humiliated.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. And he shall pass over to his strong hold for fear, and his princes shall be afraid of the explicit sign, says the LORD, whose fire is in Zion, and his furnace in Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. And he shall pass over to his strong hold for fear, and his princes shall be afraid of the explicit sign, says the LORD, whose fire is in Zion, and his furnace in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகாயமடையும்படி இஸ்ரவேலுடைய பரிசுத்தரை நோக்காமலும், கர்த்தரைத் தேடாமலும், எகிப்துக்குப்போய், குதிரைகள்மேல் நம்பிக்கைவைத்து, இரதங்கள் அநேமாயிருப்பதினால் அவைகளை நாடி, குதிரைவீரர் மகா பெலசாலிகளாயிருப்பதினால் அவர்களை நம்பிக்கொண்டிருக்கிறவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[1. Woe to them that go down to Egypt for help; and stay on horses, and trust in chariots, because they are many; and in horsemen, because they are very strong; but they look not unto the Holy One of Israel, neither seek the LORD!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகாயமடையும்படி இஸ்ரவேலுடைய பரிசுத்தரை நோக்காமலும், கர்த்தரைத் தேடாமலும், எகிப்துக்குப்போய், குதிரைகள்மேல் நம்பிக்கைவைத்து, இரதங்கள் அநேமாயிருப்பதினால் அவைகளை நாடி, குதிரைவீரர் மகா பெலசாலிகளாயிருப்பதினால் அவர்களை நம்பிக்கொண்டிருக்கிறவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[1. Woe to them that go down to Egypt for help; and stay on horses, and trust in chariots, because they are many; and in horsemen, because they are very strong; but they look not unto the Holy One of Israel, neither seek the LORD!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரும் ஞானமுள்ளவர்; அவர் தம்முடைய வார்த்தைகளை மறுக்காமல், தீங்கு வரப்பண்ணி, தீமை செய்கிறவர்களின் வீட்டுக்கும், அக்கிரமக்காரருக்குச் சகாயஞ்செய்கிறவர்களுக்கும் விரோதமாக எழும்புவார்.]]></a:t>
+              <a:t><![CDATA[2. Yet he also is wise, and will bring evil, and will not call back his words: but will arise against the house of the evildoers, and against the help of them that work iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரும் ஞானமுள்ளவர்; அவர் தம்முடைய வார்த்தைகளை மறுக்காமல், தீங்கு வரப்பண்ணி, தீமை செய்கிறவர்களின் வீட்டுக்கும், அக்கிரமக்காரருக்குச் சகாயஞ்செய்கிறவர்களுக்கும் விரோதமாக எழும்புவார்.]]></a:t>
+              <a:t><![CDATA[2. Yet he also is wise, and will bring evil, and will not call back his words: but will arise against the house of the evildoers, and against the help of them that work iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எகிப்தியர் தெய்வம் அல்ல, மனுஷர்தானே அவர்களுடைய குதிரைகள் ஆவியல்ல, மாம்சந்தானே; கர்த்தர் தமது கரத்தை நீட்டுவார், அப்பொழுது சகாயம் செய்கிறவனும் இடறி, சகாயம் பெறுகிறவனும் விழுந்து, அனைவரும் ஏகமாய் அழிந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now the Egyptians are men, and not God; and their horses flesh, and not spirit. When the LORD shall stretch out his hand, both he that helps shall fall, and he that is helped shall fall down, and they all shall fail together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எகிப்தியர் தெய்வம் அல்ல, மனுஷர்தானே அவர்களுடைய குதிரைகள் ஆவியல்ல, மாம்சந்தானே; கர்த்தர் தமது கரத்தை நீட்டுவார், அப்பொழுது சகாயம் செய்கிறவனும் இடறி, சகாயம் பெறுகிறவனும் விழுந்து, அனைவரும் ஏகமாய் அழிந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now the Egyptians are men, and not God; and their horses flesh, and not spirit. When the LORD shall stretch out his hand, both he that helps shall fall, and he that is helped shall fall down, and they all shall fail together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எகிப்தியர் தெய்வம் அல்ல, மனுஷர்தானே அவர்களுடைய குதிரைகள் ஆவியல்ல, மாம்சந்தானே; கர்த்தர் தமது கரத்தை நீட்டுவார், அப்பொழுது சகாயம் செய்கிறவனும் இடறி, சகாயம் பெறுகிறவனும் விழுந்து, அனைவரும் ஏகமாய் அழிந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now the Egyptians are men, and not God; and their horses flesh, and not spirit. When the LORD shall stretch out his hand, both he that helps shall fall, and he that is helped shall fall down, and they all shall fail together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470973740" r:id="rId1"/>
+    <p:sldLayoutId id="2477759253" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2523,50 +2749,66 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2723,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर यहोवा ने मुझ से यों कहा, जिस प्रकार सिंह वा जवान सिंह जब अपने अहेर पर गुर्राता हो, और चरवाहे]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் என்னுடனே சொன்னது: சிங்கமும் பாலசிங்கமும் தங்கள் இரையைப் பிடித்திருக்கும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इकट्ठे हो कर उसके विरुद्ध बड़ी भीड़ लगाएं, तौभी वह उनके बोल से न घबराएगा और न उनके कोलाहल के कारण]]></a:t>
+              <a:t><![CDATA[கெர்ச்சித்து, தங்களுக்கு விரோதமாய்க் கூப்பிடுகிற திரளான மேய்ப்பரின் சத்தத்தினாலே கலங்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दबेगा, उसी प्रकार सेनाओं का यहोवा, सिय्योन पर्वत और यरूशलेम की पहाड़ी पर, युद्ध करने को उतरेगा।]]></a:t>
+              <a:t><![CDATA[அவர்கள் அமளியினாலே பணியாமலும் இருக்கிறதுபோல, சேனைகளின் கர்த்தர் சீயோன்மலைக்காகவும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. पंख फैलाई हुई चिडिय़ों की नाईं सेनाओं का यहोवा यरूशलेम की रक्षा करेगा; वह उसकी रक्षा कर के]]></a:t>
+              <a:t><![CDATA[மேட்டுக்காகவும் யுத்தம்பண்ண இறங்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बचाएगा, और उसको बिन छूए ही उद्धार करेगा॥]]></a:t>
+              <a:t><![CDATA[5. பறந்து காக்கிற பட்சிகளைப்போல, சேனைகளின் கர்த்தர் எருசலேமின்மேல் ஆதரவாக இருப்பார்; அவர் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. हे इस्राएलियों, जिसके विरुद्ध तुम ने भारी बलवा किया है, उसी की ओर फिरो।]]></a:t>
+              <a:t><![CDATA[காத்துத் தப்பப்பண்ணுவார்; அவர் கடந்துவந்து அதை விடுவிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उस समय तुम लोग सोने चान्दी की अपनी अपनी मूतिर्यों से जिन्हें तुम बनाकर पापी हो गए हो घृणा करोगे।]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரே, நீங்கள் முற்றிலும் விட்டுவிலகினவரிடத்தில் திரும்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब अश्शूर उस तलवार से गिराया जाएगा जो मनुष्य की नहीं; वह उस तलवार का कौर हो जाएगा जो आदमी की]]></a:t>
+              <a:t><![CDATA[7. உங்களுக்குப் பாவமாக உங்கள் கைகள் செய்திருந்த வெள்ளி விக்கிரகங்களையும், பொன் விக்கிரகங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं; और वह तलवार के साम्हने से भागेगा और उसके जवान बेगार में पकड़े जाएंगे।]]></a:t>
+              <a:t><![CDATA[உங்களில் ஒவ்வொருவரும் அக்காலத்திலே வெறுத்துவிடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3911,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. वह भय के मारे अपने सुन्दर भवन से जाता रहेगा, और उसके हाकिम घबराहट के कारण ध्वजा त्याग कर भाग]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது வீரனுடைய பட்டயம் அல்லாத பட்டயத்தாலே அசீரியன் விழுவான்; நீசனுடைய பட்டயம் அல்லாத பட்டயமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हाय उन पर जो सहायता पाने के लिये मिस्र को जाते हैं और घोड़ों का आसरा करते हैं; जो रथों पर भरोसा]]></a:t>
+              <a:t><![CDATA[1. சகாயமடையும்படி இஸ்ரவேலுடைய பரிசுத்தரை நோக்காமலும், கர்த்தரைத் தேடாமலும், எகிப்துக்குப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4175,51 +4417,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएंगे, यहोवा जिस की अग्नि सिय्योन में और जिसका भट्ठा यरूशेलम में हैं, उसी की यह वाणी है॥]]></a:t>
+              <a:t><![CDATA[அவனைப் பட்சிக்கும்; அவன் பட்டயத்துக்குத் தப்ப ஓடுவான்; அவன் வாலிபர் கலைந்துபோவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவனுடைய கன்மலை பயத்தினால் ஒழிந்துபோம், அவர்களுடைய பிரபுக்கள் கொடியைக் கண்டு கலங்குவார்கள் என்பதை,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சீயோனில் நெருப்பையும் எருசலேமில் சூளையையுமுடைய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखते क्योंकि वे बहुत हैं, और सवारों पर, क्योंकि वे अति बलवान हैं, पर इस्राएल के पवित्र की ओर दृष्टि]]></a:t>
+              <a:t><![CDATA[குதிரைகள்மேல் நம்பிக்கைவைத்து, இரதங்கள் அநேமாயிருப்பதினால் அவைகளை நாடி, குதிரைவீரர் மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं करते और न यहोवा की खोज करते हैं!]]></a:t>
+              <a:t><![CDATA[பெலசாலிகளாயிருப்பதினால் அவர்களை நம்பிக்கொண்டிருக்கிறவர்களுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. परन्तु वह भी बुद्धिमान है और दु:ख देगा, वह अपने वचन न टालेगा, परन्तु उठ कर कुकमिर्यों के घराने पर]]></a:t>
+              <a:t><![CDATA[2. அவரும் ஞானமுள்ளவர்; அவர் தம்முடைய வார்த்தைகளை மறுக்காமல், தீங்கு வரப்பண்ணி, தீமை செய்கிறவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अनर्थकारियों के सहायकों पर भी चढ़ाई करेगा।]]></a:t>
+              <a:t><![CDATA[வீட்டுக்கும், அக்கிரமக்காரருக்குச் சகாயஞ்செய்கிறவர்களுக்கும் விரோதமாக எழும்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. मिस्री लोग ईश्वर नहीं, मनुष्य ही हैं; और उनके घोड़े आत्मा नहीं, मांस ही हैं। जब यहोवा हाथ]]></a:t>
+              <a:t><![CDATA[3. எகிப்தியர் தெய்வம் அல்ல, மனுஷர்தானே அவர்களுடைய குதிரைகள் ஆவியல்ல, மாம்சந்தானே; கர்த்தர் தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बढ़ाएगा, तब सहायता करने वाले और सहायता चाहने वाले दोनों ठोकर खाकर गिरेंगे, और वे सब के सब एक संग]]></a:t>
+              <a:t><![CDATA[கரத்தை நீட்டுவார், அப்பொழுது சகாயம் செய்கிறவனும் இடறி, சகாயம் பெறுகிறவனும் விழுந்து, அனைவரும் ஏகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नष्ट हो जाएंगे।]]></a:t>
+              <a:t><![CDATA[அழிந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +5951,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>22</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>