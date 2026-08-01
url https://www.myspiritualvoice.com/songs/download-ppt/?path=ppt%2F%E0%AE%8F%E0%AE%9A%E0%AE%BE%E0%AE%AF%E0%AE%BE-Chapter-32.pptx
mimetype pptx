--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -61,50 +61,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +128,54 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +308,57 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏனென்றால் மூடன், மூடத்தனத்தைப் பேசுகிறான்; அவன் இருதயம் அநியாயத்தை நடப்பிக்கும்; அவன் மாயம்பண்ணி, கர்த்தருக்கு விரோதமாய் விபரீதம் பேசி, பசியுள்ள ஆத்துமாவை வெறுமையாக வைத்து, தாகமுள்ளவனுக்குத் தாகந்தீர்க்காதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. மூடன் இனித் தயாளன் என்று மதிக்கப்படான்; லோபி இனி உதாரன் என்று சொல்லப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லோபியின் எத்தனங்களும் பொல்லாதவைகள்; ஏழைகள் நியாயமாய்ப்பேசும்போது, அவன் கள்ளவார்த்தைகளாலே எளியவர்களைக் கெடுக்கும்படி தீவினைகளை யோசிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. ஏனென்றால் மூடன், மூடத்தனத்தைப் பேசுகிறான்; அவன் இருதயம் அநியாயத்தை நடப்பிக்கும்; அவன் மாயம்பண்ணி, கர்த்தருக்கு விரோதமாய் விபரீதம் பேசி, பசியுள்ள ஆத்துமாவை வெறுமையாக வைத்து, தாகமுள்ளவனுக்குத் தாகந்தீர்க்காதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லோபியின் எத்தனங்களும் பொல்லாதவைகள்; ஏழைகள் நியாயமாய்ப்பேசும்போது, அவன் கள்ளவார்த்தைகளாலே எளியவர்களைக் கெடுக்கும்படி தீவினைகளை யோசிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. ஏனென்றால் மூடன், மூடத்தனத்தைப் பேசுகிறான்; அவன் இருதயம் அநியாயத்தை நடப்பிக்கும்; அவன் மாயம்பண்ணி, கர்த்தருக்கு விரோதமாய் விபரீதம் பேசி, பசியுள்ள ஆத்துமாவை வெறுமையாக வைத்து, தாகமுள்ளவனுக்குத் தாகந்தீர்க்காதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தயாளகுணமுள்ளவன் தயாளமானவைகளை யோசிக்கிறான், தயாளமானவைகளிலே நிலைத்தும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. லோபியின் எத்தனங்களும் பொல்லாதவைகள்; ஏழைகள் நியாயமாய்ப்பேசும்போது, அவன் கள்ளவார்த்தைகளாலே எளியவர்களைக் கெடுக்கும்படி தீவினைகளை யோசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுகஜீவிகளாகிய ஸ்திரீகளே, எழுந்திருந்து என் வார்த்தைகளைக் கேளுங்கள்; நிர்விசாரமான குமாரத்திகளே, என் வசனத்துக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. லோபியின் எத்தனங்களும் பொல்லாதவைகள்; ஏழைகள் நியாயமாய்ப்பேசும்போது, அவன் கள்ளவார்த்தைகளாலே எளியவர்களைக் கெடுக்கும்படி தீவினைகளை யோசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுகஜீவிகளாகிய ஸ்திரீகளே, எழுந்திருந்து என் வார்த்தைகளைக் கேளுங்கள்; நிர்விசாரமான குமாரத்திகளே, என் வசனத்துக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. லோபியின் எத்தனங்களும் பொல்லாதவைகள்; ஏழைகள் நியாயமாய்ப்பேசும்போது, அவன் கள்ளவார்த்தைகளாலே எளியவர்களைக் கெடுக்கும்படி தீவினைகளை யோசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நிர்விசாரிகளே, ஒரு வருஷமும் சில நாட்களுமாய்த் தத்தளிப்பீர்கள்; திராட்சப்பலன் அற்றுப்போம்; அறுப்புக்காலம் வராது.]]></a:t>
+              <a:t><![CDATA[8. தயாளகுணமுள்ளவன் தயாளமானவைகளை யோசிக்கிறான், தயாளமானவைகளிலே நிலைத்தும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நிர்விசாரிகளே, ஒரு வருஷமும் சில நாட்களுமாய்த் தத்தளிப்பீர்கள்; திராட்சப்பலன் அற்றுப்போம்; அறுப்புக்காலம் வராது.]]></a:t>
+              <a:t><![CDATA[9. சுகஜீவிகளாகிய ஸ்திரீகளே, எழுந்திருந்து என் வார்த்தைகளைக் கேளுங்கள்; நிர்விசாரமான குமாரத்திகளே, என் வசனத்துக்குச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுகஜீவிகளே, நடுங்குங்கள்; நிர்விசாரிகளே, தத்தளியுங்கள், உடையை உரிந்து களைந்துபோட்டு, அரையில் இரட்டைக் கட்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. சுகஜீவிகளாகிய ஸ்திரீகளே, எழுந்திருந்து என் வார்த்தைகளைக் கேளுங்கள்; நிர்விசாரமான குமாரத்திகளே, என் வசனத்துக்குச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுகஜீவிகளே, நடுங்குங்கள்; நிர்விசாரிகளே, தத்தளியுங்கள், உடையை உரிந்து களைந்துபோட்டு, அரையில் இரட்டைக் கட்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. நிர்விசாரிகளே, ஒரு வருஷமும் சில நாட்களுமாய்த் தத்தளிப்பீர்கள்; திராட்சப்பலன் அற்றுப்போம்; அறுப்புக்காலம் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. செழிப்பான வயல்களினிமித்தமும் கனிதரும் திராட்சச் செடிகளினிமித்தமும் மாரடித்துப் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நிர்விசாரிகளே, ஒரு வருஷமும் சில நாட்களுமாய்த் தத்தளிப்பீர்கள்; திராட்சப்பலன் அற்றுப்போம்; அறுப்புக்காலம் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனத்தினுடைய நிலத்திலும் களிகூர்ந்திருந்த நகரத்திலுள்ள சந்தோஷம் நிறைந்த எல்லா வீடுகளிலும், முட்செடியும் நெரிஞ்சிலும் முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[11. சுகஜீவிகளே, நடுங்குங்கள்; நிர்விசாரிகளே, தத்தளியுங்கள், உடையை உரிந்து களைந்துபோட்டு, அரையில் இரட்டைக் கட்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனத்தினுடைய நிலத்திலும் களிகூர்ந்திருந்த நகரத்திலுள்ள சந்தோஷம் நிறைந்த எல்லா வீடுகளிலும், முட்செடியும் நெரிஞ்சிலும் முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[11. சுகஜீவிகளே, நடுங்குங்கள்; நிர்விசாரிகளே, தத்தளியுங்கள், உடையை உரிந்து களைந்துபோட்டு, அரையில் இரட்டைக் கட்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அரமனை பாழாக விடப்படும், ஜனம் நிறைந்த நகரம் வெறுமையாகும், மேடும் துருக்கமும் என்றைக்கும் கெபிகளாகும், அவைகள் காட்டுக்கழுதைகள் களிக்கும் இடமாயும் மந்தைகளுக்கு மேய்ச்சலிடமாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. சுகஜீவிகளே, நடுங்குங்கள்; நிர்விசாரிகளே, தத்தளியுங்கள், உடையை உரிந்து களைந்துபோட்டு, அரையில் இரட்டைக் கட்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அரமனை பாழாக விடப்படும், ஜனம் நிறைந்த நகரம் வெறுமையாகும், மேடும் துருக்கமும் என்றைக்கும் கெபிகளாகும், அவைகள் காட்டுக்கழுதைகள் களிக்கும் இடமாயும் மந்தைகளுக்கு மேய்ச்சலிடமாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. செழிப்பான வயல்களினிமித்தமும் கனிதரும் திராட்சச் செடிகளினிமித்தமும் மாரடித்துப் புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன்னதத்திலிருந்து நம்மேல் ஆவி ஊற்றப்படுமட்டும் அப்படியே இருக்கும்; அப்பொழுது வனாந்தரம் செழிப்பான வயல்வெளியாகும்; செழிப்பான வயல்வெளி காடாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[12. செழிப்பான வயல்களினிமித்தமும் கனிதரும் திராட்சச் செடிகளினிமித்தமும் மாரடித்துப் புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன்னதத்திலிருந்து நம்மேல் ஆவி ஊற்றப்படுமட்டும் அப்படியே இருக்கும்; அப்பொழுது வனாந்தரம் செழிப்பான வயல்வெளியாகும்; செழிப்பான வயல்வெளி காடாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனத்தினுடைய நிலத்திலும் களிகூர்ந்திருந்த நகரத்திலுள்ள சந்தோஷம் நிறைந்த எல்லா வீடுகளிலும், முட்செடியும் நெரிஞ்சிலும் முளைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வனாந்தரத்திலே நியாயம் வாசமாயிருக்கும், செழிப்பான வயல்வெளியிலே நீதி தங்கித்தரிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனத்தினுடைய நிலத்திலும் களிகூர்ந்திருந்த நகரத்திலுள்ள சந்தோஷம் நிறைந்த எல்லா வீடுகளிலும், முட்செடியும் நெரிஞ்சிலும் முளைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீதியின் கிரியை சமாதானமும், நீதியின் பலன் என்றுமுள்ள அமரிக்கையும் சுகமுமாம்.]]></a:t>
+              <a:t><![CDATA[14. அரமனை பாழாக விடப்படும், ஜனம் நிறைந்த நகரம் வெறுமையாகும், மேடும் துருக்கமும் என்றைக்கும் கெபிகளாகும், அவைகள் காட்டுக்கழுதைகள் களிக்கும் இடமாயும் மந்தைகளுக்கு மேய்ச்சலிடமாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் காற்றுக்கு ஒதுக்காகவும், பெருவெள்ளத்துக்குப் புகலிடமாகவும், வறண்ட நிலத்துக்கு நீர்க்கால்களாகவும் விடாய்த்த பூமிக்குப் பெருங்கன்மலையின் நிழலாகவும் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[1. இதோ, ஒரு ராஜா நீதியாக அராசாளுவார்; பிரபுக்களும் நியாயமாகத் துரைத்தனம்பண்ணுவார்கள்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீதியின் கிரியை சமாதானமும், நீதியின் பலன் என்றுமுள்ள அமரிக்கையும் சுகமுமாம்.]]></a:t>
+              <a:t><![CDATA[14. அரமனை பாழாக விடப்படும், ஜனம் நிறைந்த நகரம் வெறுமையாகும், மேடும் துருக்கமும் என்றைக்கும் கெபிகளாகும், அவைகள் காட்டுக்கழுதைகள் களிக்கும் இடமாயும் மந்தைகளுக்கு மேய்ச்சலிடமாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் ஜனம் சமாதான தாபரங்களிலும், நிலையான வாசஸ்தலங்களிலும், அமைதியாய்த் தங்கும் இடங்களிலும் குடியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. உன்னதத்திலிருந்து நம்மேல் ஆவி ஊற்றப்படுமட்டும் அப்படியே இருக்கும்; அப்பொழுது வனாந்தரம் செழிப்பான வயல்வெளியாகும்; செழிப்பான வயல்வெளி காடாக எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் ஜனம் சமாதான தாபரங்களிலும், நிலையான வாசஸ்தலங்களிலும், அமைதியாய்த் தங்கும் இடங்களிலும் குடியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. வனாந்தரத்திலே நியாயம் வாசமாயிருக்கும், செழிப்பான வயல்வெளியிலே நீதி தங்கித்தரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும் காடு அழிய கல்மழை பெய்யும், அந்த நகரம் மகா தாழ்வாய்த் தாழ்ந்துபோம்.]]></a:t>
+              <a:t><![CDATA[16. வனாந்தரத்திலே நியாயம் வாசமாயிருக்கும், செழிப்பான வயல்வெளியிலே நீதி தங்கித்தரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மாடுகளையும் கழுதைகளையும் நடத்திக்கொண்டுபோய், நீர்வளம் பொருந்திய இடங்களிலெல்லாம் விதைவிதைக்கிற நீங்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[17. நீதியின் கிரியை சமாதானமும், நீதியின் பலன் என்றுமுள்ள அமரிக்கையும் சுகமுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,50 +3361,486 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[18. என் ஜனம் சமாதான தாபரங்களிலும், நிலையான வாசஸ்தலங்களிலும், அமைதியாய்த் தங்கும் இடங்களிலும் குடியிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. என் ஜனம் சமாதான தாபரங்களிலும், நிலையான வாசஸ்தலங்களிலும், அமைதியாய்த் தங்கும் இடங்களிலும் குடியிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஆனாலும் காடு அழிய கல்மழை பெய்யும், அந்த நகரம் மகா தாழ்வாய்த் தாழ்ந்துபோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. மாடுகளையும் கழுதைகளையும் நடத்திக்கொண்டுபோய், நீர்வளம் பொருந்திய இடங்களிலெல்லாம் விதைவிதைக்கிற நீங்கள் பாக்கியவான்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[20. மாடுகளையும் கழுதைகளையும் நடத்திக்கொண்டுபோய், நீர்வளம் பொருந்திய இடங்களிலெல்லாம் விதைவிதைக்கிற நீங்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3563,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது காண்கிறவர்களின் கண்கள் மங்கலாயிராது; கேட்கிறவர்களின் செவிகள் கவனித்தே இருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. அவர் காற்றுக்கு ஒதுக்காகவும், பெருவெள்ளத்துக்குப் புகலிடமாகவும், வறண்ட நிலத்துக்கு நீர்க்கால்களாகவும் விடாய்த்த பூமிக்குப் பெருங்கன்மலையின் நிழலாகவும் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பதற்றமுள்ளவர்களின் இருதயம் அறிவை உணர்ந்துகொள்ளும், தெற்றுவாயருடைய நாவு தடையின்றித் தெளிவாய்ப் பேசும்.]]></a:t>
+              <a:t><![CDATA[2. அவர் காற்றுக்கு ஒதுக்காகவும், பெருவெள்ளத்துக்குப் புகலிடமாகவும், வறண்ட நிலத்துக்கு நீர்க்கால்களாகவும் விடாய்த்த பூமிக்குப் பெருங்கன்மலையின் நிழலாகவும் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பதற்றமுள்ளவர்களின் இருதயம் அறிவை உணர்ந்துகொள்ளும், தெற்றுவாயருடைய நாவு தடையின்றித் தெளிவாய்ப் பேசும்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது காண்கிறவர்களின் கண்கள் மங்கலாயிராது; கேட்கிறவர்களின் செவிகள் கவனித்தே இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மூடன் இனித் தயாளன் என்று மதிக்கப்படான்; லோபி இனி உதாரன் என்று சொல்லப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[4. பதற்றமுள்ளவர்களின் இருதயம் அறிவை உணர்ந்துகொள்ளும், தெற்றுவாயருடைய நாவு தடையின்றித் தெளிவாய்ப் பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏனென்றால் மூடன், மூடத்தனத்தைப் பேசுகிறான்; அவன் இருதயம் அநியாயத்தை நடப்பிக்கும்; அவன் மாயம்பண்ணி, கர்த்தருக்கு விரோதமாய் விபரீதம் பேசி, பசியுள்ள ஆத்துமாவை வெறுமையாக வைத்து, தாகமுள்ளவனுக்குத் தாகந்தீர்க்காதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. பதற்றமுள்ளவர்களின் இருதயம் அறிவை உணர்ந்துகொள்ளும், தெற்றுவாயருடைய நாவு தடையின்றித் தெளிவாய்ப் பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102449" r:id="rId1"/>
+    <p:sldLayoutId id="2474602412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4798,82 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to utter error against the LORD, to make empty the soul of the hungry, and he will cause the]]></a:t>
+              <a:t><![CDATA[5. দুষ্ট লোকদের বদান্য বলে ডাকা হবে না| লোভী লোকদের কেউ উদার বলবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink of the thirsty to fail.]]></a:t>
+              <a:t><![CDATA[6. এক জন দুষ্ট লোক সর্বদাই অরুচিকর কথা বলে| এবং তার মনে পাপ কাজ করার চিন্তাই থাকে| এক জন বোকা লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The instruments also of the churl are evil: he devises wicked devices to destroy the poor with]]></a:t>
+              <a:t><![CDATA[কেবল ভুল কাজ করে| সে যখন ঈশ্বরের সঙ্গে কথা বলে তখনো প্রতারণাপূর্ণ কথা বলে| এক জন খল লোক ক্ষুধার্তকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lying words, even when the needy speaks right.]]></a:t>
+              <a:t><![CDATA[খাবার দেয় না| ঈশ্বরের বিষয়ে অজ্ঞ যে মানুষ সে তৃষ্ণার্তকে জল দেয় না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But the liberal devises liberal things; and by liberal things shall he stand.]]></a:t>
+              <a:t><![CDATA[7. সেই দুষ্ট লোকটি পাপবুদ্ধিকে অস্ত্রের মতো ব্যবহার করে| সে গরীব মানুষের সব কিছু আত্মসাত্‌ করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Rise up, all of you women that are at ease; hear my voice, all of you careless daughters; give]]></a:t>
+              <a:t><![CDATA[পরিকল্পনা করে| এমনকি যখন গরীব লোকটি সত্যি কথা বলছে সেই দুষ্ট লোক গরীব মানুষদের বিষয়ে মিথ্যা কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ear unto my speech.]]></a:t>
+              <a:t><![CDATA[বলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Many days and years shall all of you be troubled, all of you careless women: for the vintage]]></a:t>
+              <a:t><![CDATA[8. কিন্তু ভালো নেতা ভালো কাজের পরিকল্পনা করেন এবং সেই সব ভালো কাজই তাকে মহান নেতার আসনে বসায|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall fail, the gathering shall not come.]]></a:t>
+              <a:t><![CDATA[9. তোমাদের মহিলাদের মধ্যে কেউ কেউ এখনও শান্ত| তোমরা নিজেদের নিরাপদ মনে করছ| কিন্তু তোমাদের উঠে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Tremble, all of you women that are at ease; be troubled, all of you careless ones: strip you,]]></a:t>
+              <a:t><![CDATA[দাঁড়িয়ে আমার কথা শোনা উচিত্‌|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Behold, a king shall reign in righteousness, and princes shall rule in judgment.]]></a:t>
+              <a:t><![CDATA[1. আমি যা যা বলি শোন| একজন রাজার এমন ভাবে শাসন করা উচিত্‌ যা প্রজাদের মঙ্গল সাধন করে| নেতারা যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and make you bare, and gird sackcloth upon your loins.]]></a:t>
+              <a:t><![CDATA[10. মহিলারা, তোমরা নিজেদের নিরাপদ মনে করো| কিন্তু এক বছর পর তোমরা সমস্যায় পড়বে| কারণ পরের বছর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They shall lament for the teats, for the pleasant fields, for the fruitful vine.]]></a:t>
+              <a:t><![CDATA[তোমরা দ্রাক্ষাফল সংগ্রহ করতে পারবে না| সংগ্রহ করার মতো কোন দ্রাক্ষাফল তখন থাকবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Upon the land of my people shall come up thorns and briers; yea, upon all the houses of joy in]]></a:t>
+              <a:t><![CDATA[11. মহিলারা তোমরা এখন শান্ত| কিন্তু তোমাদের ভীত হওয়া উচিত্‌| মহিলারা তোমরা নিজেদের নিরাপদ মনে করছ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the joyous city:]]></a:t>
+              <a:t><![CDATA[কিন্তু তোমাদের উদ্বিগ্ন হওয়া উচিত্‌| তোমরা সুন্দর পোশাক খুলে দুঃখের পোশাক পর| তোমরা কোমরে জড়িয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Because the palaces shall be forsaken; the multitude of the city shall be left; the forts and]]></a:t>
+              <a:t><![CDATA[রাখ সেই কাপড়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[towers shall be for dens for ever, a joy of wild asses, a pasture of flocks;]]></a:t>
+              <a:t><![CDATA[12. তোমার দুঃখে ভারাএান্ত স্তনয়ুগলকে সেই সব দুঃখের কাপড় দিয়ে ঢেকে রাখ|কাঁদো যেহেতু তোমার জমি শস্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the spirit be poured upon us from on high, and the wilderness be a fruitful field, and the]]></a:t>
+              <a:t><![CDATA[শূন্য| তোমার দ্রাক্ষাক্ষেত যা একসময় ফসল দিত তা এখন শূন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruitful field be counted for a forest.]]></a:t>
+              <a:t><![CDATA[13. আমার লোকদের দেশের জন্য কাঁদো| কাঁদো, কারণ দেশে কাঁটাগাছ আর আগাছাই জন্মাবে| কাঁদো সেই সব শহর ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then judgment shall dwell in the wilderness, and righteousness remain in the fruitful field.]]></a:t>
+              <a:t><![CDATA[ঘরবাড়ির জন্য যেগুলি এক সময় আনন্দে পরিপূর্ণ ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the work of righteousness shall be peace; and the effect of righteousness quietness and]]></a:t>
+              <a:t><![CDATA[14. লোকরা রাজধানী, শহর ত্যাগ করবে| প্রাসাদ ও দুর্গগুলি পরিত্যক্ত হবে| লোকরা ঘরে বসবাস করতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And a man shall be as an hiding place from the wind, and a covert from the tempest; as rivers of]]></a:t>
+              <a:t><![CDATA[লোকদের নেতৃত্ব দেয় তখন তাদের নিরপেক্ষ ও উচিত্‌ সিদ্ধান্ত নেওয়া দরকার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[assurance for ever.]]></a:t>
+              <a:t><![CDATA[তারা গুহায গিয়ে বাস করবে| বুনো গাধা ও মেষ শহরে বসবাস করবে| জীবজন্তুরা সেখানে ঘাস খেতে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And my people shall dwell in a peaceable habitation, and in sure dwellings, and in quiet resting]]></a:t>
+              <a:t><![CDATA[15. যতদিন না ঈশ্বর ওপর থেকে আমাদের জন্য তাঁর আত্মা প্রেরণ করেন ততদিন এটা চলতে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places;]]></a:t>
+              <a:t><![CDATA[16. কিন্তু ভবিষ্যতে এই মরুভূমি উত্তর ইস্রায়েলের সুউর্বর আবাদি এলাকা কর্মিলে পরিণত হবে- সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. When it shall hail, coming down on the forest; and the city shall be low in a low place.]]></a:t>
+              <a:t><![CDATA[ন্যায়বিচার বিরাজ করবে| এবং কর্মিল হবে সবুজ বনভূমির মত| সুবিচার সেখানে বিরাজ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Blessed are all of you that sow beside all waters, that send forth thither the feet of the ox]]></a:t>
+              <a:t><![CDATA[17. এই ধার্মিকতা চির কালের জন্য শান্তি ও নিরাপত্তা এনে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the ass.]]></a:t>
+              <a:t><![CDATA[18. আমার লোকরা এই সুন্দর শান্তিপূর্ণ জায়গায় বাস করবে| আমার লোকরা নিরাপদ তাঁবুতে বাস করবে| তারা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শান্ত ও শান্তিপূর্ণ জায়গায় বাস করবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. কিন্তু এই সকল ঘটনা ঘটার আগে জঙ্গলটার পতন ঘটাতে হবে| শহরটিকে পরাস্ত করতে হবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. এই সব লোকদের মধ্যে কেউ কেউ প্রতিটি জল প্রবাহের ধারে ফসল বুনবে| তোমাদের গাধা এবং গবাদি পশুরা এর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[চারি দিকে ঘুরে বেড়াবে ও স্বাধীন ভাবে খাদ্যগ্রহণ করবে| তোমরা খুব সুখী হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water in a dry place, as the shadow of a great rock in a weary land.]]></a:t>
+              <a:t><![CDATA[2. যদি এসব ঘটনাগুলি ঘটে তবে রাজা সেই জায়গার মতোই হবে যেখানে রোদ ও বৃষ্টি থেকে আমরা নিজেদের রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the eyes of them that see shall not be dim, and the ears of them that hear shall hearken.]]></a:t>
+              <a:t><![CDATA[করতে পারব| এটা হয়ে উঠবে শুকনো জমিতে জলপ্রবাহ সমূহের মতো| এটা হবে গরম ভূখণ্ডে বিশাল পাথর খণ্ডের শীতল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The heart also of the rash shall understand knowledge, and the tongue of the stammerers shall be]]></a:t>
+              <a:t><![CDATA[ছায়ার মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ready to speak plainly.]]></a:t>
+              <a:t><![CDATA[3. লোকরা সাহায্যের জন্য রাজার কাছে যাবে এবং তিনি যা বলবেন লোকরা সত্যি সত্যিই তা শুনবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The vile person shall be no more called liberal, nor the churl said to be bountiful.]]></a:t>
+              <a:t><![CDATA[4. যে সব লোকরা এখন বিভ্রান্ত তারা সব কিছু বুঝতে সক্ষম হবে| যারা স্পষ্ট কথা বলতে পারে না তারা স্পষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the vile person will speak villainy, and his heart will work iniquity, to practice hypocrisy,]]></a:t>
+              <a:t><![CDATA[ও দ্রুত কথা বলতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>