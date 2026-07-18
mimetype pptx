--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4417,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516062" r:id="rId1"/>
+    <p:sldLayoutId id="2473414186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9714,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>