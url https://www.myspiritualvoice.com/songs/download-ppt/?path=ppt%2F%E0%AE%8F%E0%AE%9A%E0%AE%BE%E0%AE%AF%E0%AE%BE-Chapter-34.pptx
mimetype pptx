--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -61,56 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,53 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-[...1 lines deleted...]
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -305,56 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே காட்டுமிருகங்களும் ஓரிகளும் ஒன்றையொன்று சந்தித்துகாட்டாட்டைக் காட்டாடு கூப்பிடும்; அங்கே சாக்குருவிகளும் தங்கி, இளைப்பாறும் இடத்தைக் கண்டடையும்.]]></a:t>
+              <a:t><![CDATA[4. And all the host of heaven shall be dissolved, and the heavens shall be rolled together as a scroll: and all their host shall fall down, as the leaf falls off from the vine, and as a falling fig from the fig tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கே வல்லூறும் கூடுகட்டி, முட்டையிட்டு, குஞ்சுபொரித்து, அவைகளைத் தன் நிழலிலே கூட்டிக்கொள்ளும்; அங்கே கூளிகளும் ஜோடுஜோடாகச் சேரும்.]]></a:t>
+              <a:t><![CDATA[5. For my sword shall be bathed in heaven: behold, it shall come down upon Idumea, and upon the people of my curse, to judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கே வல்லூறும் கூடுகட்டி, முட்டையிட்டு, குஞ்சுபொரித்து, அவைகளைத் தன் நிழலிலே கூட்டிக்கொள்ளும்; அங்கே கூளிகளும் ஜோடுஜோடாகச் சேரும்.]]></a:t>
+              <a:t><![CDATA[5. For my sword shall be bathed in heaven: behold, it shall come down upon Idumea, and upon the people of my curse, to judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய புஸ்தகத்திலேதேடி வாசியுங்கள்; இவைகளில் ஒன்றும் குறையாது; இவைகளில் ஒன்றும் ஜோடில்லாதிராது; அவருடைய வாய் இதைச் சொல்லிற்று; அவருடைய ஆவி இவைகளைச் சேர்க்கும்.]]></a:t>
+              <a:t><![CDATA[6. The sword of the LORD is filled with blood, it is made fat with fatness, and with the blood of lambs and goats, with the fat of the kidneys of rams: for the LORD has a sacrifice in Bozrah, and a great slaughter in the land of Idumea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய புஸ்தகத்திலேதேடி வாசியுங்கள்; இவைகளில் ஒன்றும் குறையாது; இவைகளில் ஒன்றும் ஜோடில்லாதிராது; அவருடைய வாய் இதைச் சொல்லிற்று; அவருடைய ஆவி இவைகளைச் சேர்க்கும்.]]></a:t>
+              <a:t><![CDATA[6. The sword of the LORD is filled with blood, it is made fat with fatness, and with the blood of lambs and goats, with the fat of the kidneys of rams: for the LORD has a sacrifice in Bozrah, and a great slaughter in the land of Idumea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவரே அவைகளுக்குச் சீட்டுப்போட்டார்; அவருடைய கையே அதை அவைகளுக்கு அளவுநூலால் பகிர்ந்து கொடுத்தது; அவைகள் என்றைக்கும் அதைச் சுதந்தரித்துத் தலைமுறை தலைமுறையாக அதிலே சஞ்சரிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. The sword of the LORD is filled with blood, it is made fat with fatness, and with the blood of lambs and goats, with the fat of the kidneys of rams: for the LORD has a sacrifice in Bozrah, and a great slaughter in the land of Idumea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவரே அவைகளுக்குச் சீட்டுப்போட்டார்; அவருடைய கையே அதை அவைகளுக்கு அளவுநூலால் பகிர்ந்து கொடுத்தது; அவைகள் என்றைக்கும் அதைச் சுதந்தரித்துத் தலைமுறை தலைமுறையாக அதிலே சஞ்சரிக்கும்.]]></a:t>
+              <a:t><![CDATA[7. And the unicorns shall come down with them, and the bullocks with the bulls; and their land shall be soaked with blood, and their dust made fat with fatness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜாதிகளே, கேட்கிறதற்குக் கிட்டிவாருங்கள்; ஜனங்களே கவனியுங்கள்; பூமியும் அதின் நிறைவும், பூச்சக்கரமும் அதில் உற்பத்தியான யாவும் கேட்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. And the unicorns shall come down with them, and the bullocks with the bulls; and their land shall be soaked with blood, and their dust made fat with fatness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜாதிகளே, கேட்கிறதற்குக் கிட்டிவாருங்கள்; ஜனங்களே கவனியுங்கள்; பூமியும் அதின் நிறைவும், பூச்சக்கரமும் அதில் உற்பத்தியான யாவும் கேட்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. For it is the day of the LORD's vengeance, and the year of recompences for the controversy of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜாதிகளின்மேலும் கர்த்தருடைய கடுங்கோபமும், அவர்களுடைய சகல சேனைகளின்மேலும் அவருடைய உக்கிரமும் மூளுகிறது; அவர்களைச் சங்காரத்துக்கு நியமித்து, கொலைக்கு ஒப்புக்கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. And the streams thereof shall be turned into pitch, and the dust thereof into brimstone, and the land thereof shall become burning pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாரையும் முள்ளம்பன்றியும் அதைச் சுதந்தரிக்கும், ஆந்தையும் காக்கையும் அதிலே குடியிருக்கும்; அதின்மேல் வெட்டவெளியின் நூலையும், வெறுமையின் தூக்கையும் பிடிப்பார்.]]></a:t>
+              <a:t><![CDATA[1. Come near, all of you nations, to hear; and hearken, all of you people: let the earth hear, and all that is therein; the world, and all things that come out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜாதிகளின்மேலும் கர்த்தருடைய கடுங்கோபமும், அவர்களுடைய சகல சேனைகளின்மேலும் அவருடைய உக்கிரமும் மூளுகிறது; அவர்களைச் சங்காரத்துக்கு நியமித்து, கொலைக்கு ஒப்புக்கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. It shall not be quenched night nor day; the smoke thereof shall go up for ever: from generation to generation it shall lie waste; none shall pass through it for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களிலே கொலைசெய்யப்பட்டவர்கள் வெளியே எறியுண்டுகிடப்பார்கள்; அவர்களுடைய பிரேதங்கள் நாற்றமெடுக்கும்; அவர்களுடைய இரத்தத்தினாலே மலைகளும் கரைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[10. It shall not be quenched night nor day; the smoke thereof shall go up for ever: from generation to generation it shall lie waste; none shall pass through it for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களிலே கொலைசெய்யப்பட்டவர்கள் வெளியே எறியுண்டுகிடப்பார்கள்; அவர்களுடைய பிரேதங்கள் நாற்றமெடுக்கும்; அவர்களுடைய இரத்தத்தினாலே மலைகளும் கரைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[11. But the cormorant and the bittern shall possess it; the owl also and the raven shall dwell in it: and he shall stretch out upon it the line of confusion, and the stones of emptiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்தின் சர்வசேனையும் கரைந்து, வானங்கள் புஸ்தகச்சுருளைப்போல் சுருட்டப்பட்டு, அவைகளின் சர்வசேனையும் திராட்சச்செடியின் இலைகள் உதிருகிறதுபோலவும், அத்திமரத்தின் காய்கள் உதிருகிறதுபோலவும் உதிர்ந்து விழும்.]]></a:t>
+              <a:t><![CDATA[11. But the cormorant and the bittern shall possess it; the owl also and the raven shall dwell in it: and he shall stretch out upon it the line of confusion, and the stones of emptiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்தின் சர்வசேனையும் கரைந்து, வானங்கள் புஸ்தகச்சுருளைப்போல் சுருட்டப்பட்டு, அவைகளின் சர்வசேனையும் திராட்சச்செடியின் இலைகள் உதிருகிறதுபோலவும், அத்திமரத்தின் காய்கள் உதிருகிறதுபோலவும் உதிர்ந்து விழும்.]]></a:t>
+              <a:t><![CDATA[12. They shall call the nobles thereof to the kingdom, but none shall be there, and all her princes shall be nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்தின் சர்வசேனையும் கரைந்து, வானங்கள் புஸ்தகச்சுருளைப்போல் சுருட்டப்பட்டு, அவைகளின் சர்வசேனையும் திராட்சச்செடியின் இலைகள் உதிருகிறதுபோலவும், அத்திமரத்தின் காய்கள் உதிருகிறதுபோலவும் உதிர்ந்து விழும்.]]></a:t>
+              <a:t><![CDATA[12. They shall call the nobles thereof to the kingdom, but none shall be there, and all her princes shall be nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானங்களில் என் பட்டயம் வெறிகொண்டது; இதோ ஏதோமின்மேலும், நான் சங்காரத்துக்கு நியமித்த ஜனத்தின் மேலும், அது நியாயஞ்செய்ய இறங்கும்.]]></a:t>
+              <a:t><![CDATA[13. And thorns shall come up in her palaces, nettles and brambles in the fortresses thereof: and it shall be an habitation of dragons, and a court for owls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானங்களில் என் பட்டயம் வெறிகொண்டது; இதோ ஏதோமின்மேலும், நான் சங்காரத்துக்கு நியமித்த ஜனத்தின் மேலும், அது நியாயஞ்செய்ய இறங்கும்.]]></a:t>
+              <a:t><![CDATA[13. And thorns shall come up in her palaces, nettles and brambles in the fortresses thereof: and it shall be an habitation of dragons, and a court for owls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. போஸ்றாவிலே கர்த்தருக்கு ஒரு யாகமும், ஏதோம் தேசத்திலே மகாசங்காரமும் உண்டு; கர்த்தருடைய பட்டயம் இரத்தத்தில் திருப்தியாகி, நிணத்தினால் பூரிக்கின்றது; ஆட்டுக்குட்டிகள் கடாக்களுடைய இரத்தத்தினாலும், ஆட்டுக்கடாக்களுடைய குண்டிக்காய்களின் கொழுப்பினாலும் திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[14. The wild beasts of the desert shall also meet with the wild beasts of the island, and the satyr shall cry to his fellow; the screech owl also shall rest there, and find for herself a place of rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. போஸ்றாவிலே கர்த்தருக்கு ஒரு யாகமும், ஏதோம் தேசத்திலே மகாசங்காரமும் உண்டு; கர்த்தருடைய பட்டயம் இரத்தத்தில் திருப்தியாகி, நிணத்தினால் பூரிக்கின்றது; ஆட்டுக்குட்டிகள் கடாக்களுடைய இரத்தத்தினாலும், ஆட்டுக்கடாக்களுடைய குண்டிக்காய்களின் கொழுப்பினாலும் திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[14. The wild beasts of the desert shall also meet with the wild beasts of the island, and the satyr shall cry to his fellow; the screech owl also shall rest there, and find for herself a place of rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாரையும் முள்ளம்பன்றியும் அதைச் சுதந்தரிக்கும், ஆந்தையும் காக்கையும் அதிலே குடியிருக்கும்; அதின்மேல் வெட்டவெளியின் நூலையும், வெறுமையின் தூக்கையும் பிடிப்பார்.]]></a:t>
+              <a:t><![CDATA[1. Come near, all of you nations, to hear; and hearken, all of you people: let the earth hear, and all that is therein; the world, and all things that come out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. போஸ்றாவிலே கர்த்தருக்கு ஒரு யாகமும், ஏதோம் தேசத்திலே மகாசங்காரமும் உண்டு; கர்த்தருடைய பட்டயம் இரத்தத்தில் திருப்தியாகி, நிணத்தினால் பூரிக்கின்றது; ஆட்டுக்குட்டிகள் கடாக்களுடைய இரத்தத்தினாலும், ஆட்டுக்கடாக்களுடைய குண்டிக்காய்களின் கொழுப்பினாலும் திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[15. There shall the great owl make her nest, and lay, and hatch, and gather under her shadow: there shall the vultures also be gathered, every one with her mate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளோடே காண்டாமிருகங்களும், ரிஷபங்களோடே காளைகளும் வந்து மடியும், அவர்கள் தேசம் இரத்தவெறிகொண்டு அவர்கள் மண் நிணத்தினால் கொழுத்துப்போம்.]]></a:t>
+              <a:t><![CDATA[15. There shall the great owl make her nest, and lay, and hatch, and gather under her shadow: there shall the vultures also be gathered, every one with her mate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளோடே காண்டாமிருகங்களும், ரிஷபங்களோடே காளைகளும் வந்து மடியும், அவர்கள் தேசம் இரத்தவெறிகொண்டு அவர்கள் மண் நிணத்தினால் கொழுத்துப்போம்.]]></a:t>
+              <a:t><![CDATA[16. Seek all of you out of the book of the LORD, and read: no one of these shall fail, none shall lack her mate: for my mouth it has commanded, and his spirit it has gathered them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது கர்த்தர் பழிவாங்கும் நாள், சீயோனுடைய வழக்கினிமித்தம் பதிலளிக்கும் வருஷம்.]]></a:t>
+              <a:t><![CDATA[16. Seek all of you out of the book of the LORD, and read: no one of these shall fail, none shall lack her mate: for my mouth it has commanded, and his spirit it has gathered them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது கர்த்தர் பழிவாங்கும் நாள், சீயோனுடைய வழக்கினிமித்தம் பதிலளிக்கும் வருஷம்.]]></a:t>
+              <a:t><![CDATA[17. And he has cast the lot for them, and his hand has divided it unto them by line: they shall possess it for ever, from generation to generation shall they dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,378 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் ஆறுகள் பிசினாகவும், அதின் மண் கந்தகமாகவும் மாறி, அதின் நிலம் எரிகிற கீலாய்ப்போம்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[10. இரவும் பகலும் அது அவியாது; அதின் புகை என்றென்றைக்கும் எழும்பும்; தலைமுறை தலைமுறையாக அது பாழாயிருக்கும், சதாகாலம் சதாகாலமாக அதை ஒருவரும் கடந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. And he has cast the lot for them, and his hand has divided it unto them by line: they shall possess it for ever, from generation to generation shall they dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜ்யபாரம்பண்ணின அதின் மேன்மக்களை அழைத்தால், அங்கே அவர்களில் ஒருவரும் இரார்கள்; அதின் பிரபுக்கள் அனைவரும் இல்லாமற்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For the indignation of the LORD is upon all nations, and his fury upon all their armies: he has utterly destroyed them, he has delivered them to the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜ்யபாரம்பண்ணின அதின் மேன்மக்களை அழைத்தால், அங்கே அவர்களில் ஒருவரும் இரார்கள்; அதின் பிரபுக்கள் அனைவரும் இல்லாமற்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For the indignation of the LORD is upon all nations, and his fury upon all their armies: he has utterly destroyed them, he has delivered them to the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் அரமனைகளில் முட்செடிகளும், அதின் கோட்டைகளில் காஞ்சொறிகளும் முட்பூண்டுகளும் முளைக்கும்; அது வலுசர்ப்பங்களின் தாபரமும், கோட்டான்களின் மாளிகையுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. Their slain also shall be cast out, and their stink shall come up out of their carcasses, and the mountains shall be melted with their blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் அரமனைகளில் முட்செடிகளும், அதின் கோட்டைகளில் காஞ்சொறிகளும் முட்பூண்டுகளும் முளைக்கும்; அது வலுசர்ப்பங்களின் தாபரமும், கோட்டான்களின் மாளிகையுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. Their slain also shall be cast out, and their stink shall come up out of their carcasses, and the mountains shall be melted with their blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே காட்டுமிருகங்களும் ஓரிகளும் ஒன்றையொன்று சந்தித்துகாட்டாட்டைக் காட்டாடு கூப்பிடும்; அங்கே சாக்குருவிகளும் தங்கி, இளைப்பாறும் இடத்தைக் கண்டடையும்.]]></a:t>
+              <a:t><![CDATA[4. And all the host of heaven shall be dissolved, and the heavens shall be rolled together as a scroll: and all their host shall fall down, as the leaf falls off from the vine, and as a falling fig from the fig tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கே காட்டுமிருகங்களும் ஓரிகளும் ஒன்றையொன்று சந்தித்துகாட்டாட்டைக் காட்டாடு கூப்பிடும்; அங்கே சாக்குருவிகளும் தங்கி, இளைப்பாறும் இடத்தைக் கண்டடையும்.]]></a:t>
+              <a:t><![CDATA[4. And all the host of heaven shall be dissolved, and the heavens shall be rolled together as a scroll: and all their host shall fall down, as the leaf falls off from the vine, and as a falling fig from the fig tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414186" r:id="rId1"/>
+    <p:sldLayoutId id="2477773170" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4685,74 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4901,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rest.]]></a:t>
+              <a:t><![CDATA[உதிர்ந்து விழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. There shall the great owl make her nest, and lay, and hatch, and gather under her shadow: there]]></a:t>
+              <a:t><![CDATA[5. வானங்களில் என் பட்டயம் வெறிகொண்டது; இதோ ஏதோமின்மேலும், நான் சங்காரத்துக்கு நியமித்த ஜனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall the vultures also be gathered, every one with her mate.]]></a:t>
+              <a:t><![CDATA[மேலும், அது நியாயஞ்செய்ய இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Seek all of you out of the book of the LORD, and read: no one of these shall fail, none shall]]></a:t>
+              <a:t><![CDATA[6. போஸ்றாவிலே கர்த்தருக்கு ஒரு யாகமும், ஏதோம் தேசத்திலே மகாசங்காரமும் உண்டு; கர்த்தருடைய பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lack her mate: for my mouth it has commanded, and his spirit it has gathered them.]]></a:t>
+              <a:t><![CDATA[இரத்தத்தில் திருப்தியாகி, நிணத்தினால் பூரிக்கின்றது; ஆட்டுக்குட்டிகள் கடாக்களுடைய இரத்தத்தினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he has cast the lot for them, and his hand has divided it unto them by line: they shall]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களுடைய குண்டிக்காய்களின் கொழுப்பினாலும் திருப்தியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possess it for ever, from generation to generation shall they dwell therein.]]></a:t>
+              <a:t><![CDATA[7. அவைகளோடே காண்டாமிருகங்களும், ரிஷபங்களோடே காளைகளும் வந்து மடியும், அவர்கள் தேசம் இரத்தவெறிகொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Come near, all of you nations, to hear; and hearken, all of you people: let the earth hear, and]]></a:t>
+              <a:t><![CDATA[அவர்கள் மண் நிணத்தினால் கொழுத்துப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that is therein; the world, and all things that come out of it.]]></a:t>
+              <a:t><![CDATA[8. அது கர்த்தர் பழிவாங்கும் நாள், சீயோனுடைய வழக்கினிமித்தம் பதிலளிக்கும் வருஷம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For the indignation of the LORD is upon all nations, and his fury upon all their armies: he has]]></a:t>
+              <a:t><![CDATA[9. அதின் ஆறுகள் பிசினாகவும், அதின் மண் கந்தகமாகவும் மாறி, அதின் நிலம் எரிகிற கீலாய்ப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But the cormorant and the bittern shall possess it; the owl also and the raven shall dwell in]]></a:t>
+              <a:t><![CDATA[1. ஜாதிகளே, கேட்கிறதற்குக் கிட்டிவாருங்கள்; ஜனங்களே கவனியுங்கள்; பூமியும் அதின் நிறைவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly destroyed them, he has delivered them to the slaughter.]]></a:t>
+              <a:t><![CDATA[10. இரவும் பகலும் அது அவியாது; அதின் புகை என்றென்றைக்கும் எழும்பும்; தலைமுறை தலைமுறையாக அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Their slain also shall be cast out, and their stink shall come up out of their carcasses, and the]]></a:t>
+              <a:t><![CDATA[பாழாயிருக்கும், சதாகாலம் சதாகாலமாக அதை ஒருவரும் கடந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountains shall be melted with their blood.]]></a:t>
+              <a:t><![CDATA[11. நாரையும் முள்ளம்பன்றியும் அதைச் சுதந்தரிக்கும், ஆந்தையும் காக்கையும் அதிலே குடியிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And all the host of heaven shall be dissolved, and the heavens shall be rolled together as a]]></a:t>
+              <a:t><![CDATA[அதின்மேல் வெட்டவெளியின் நூலையும், வெறுமையின் தூக்கையும் பிடிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scroll: and all their host shall fall down, as the leaf falls off from the vine, and as a falling]]></a:t>
+              <a:t><![CDATA[12. ராஜ்யபாரம்பண்ணின அதின் மேன்மக்களை அழைத்தால், அங்கே அவர்களில் ஒருவரும் இரார்கள்; அதின் பிரபுக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fig from the fig tree.]]></a:t>
+              <a:t><![CDATA[அனைவரும் இல்லாமற்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For my sword shall be bathed in heaven: behold, it shall come down upon Idumea, and upon the]]></a:t>
+              <a:t><![CDATA[13. அதின் அரமனைகளில் முட்செடிகளும், அதின் கோட்டைகளில் காஞ்சொறிகளும் முட்பூண்டுகளும் முளைக்கும்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people of my curse, to judgment.]]></a:t>
+              <a:t><![CDATA[வலுசர்ப்பங்களின் தாபரமும், கோட்டான்களின் மாளிகையுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The sword of the LORD is filled with blood, it is made fat with fatness, and with the blood of]]></a:t>
+              <a:t><![CDATA[14. அங்கே காட்டுமிருகங்களும் ஓரிகளும் ஒன்றையொன்று சந்தித்துகாட்டாட்டைக் காட்டாடு கூப்பிடும்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lambs and goats, with the fat of the kidneys of rams: for the LORD has a sacrifice in Bozrah, and a]]></a:t>
+              <a:t><![CDATA[சாக்குருவிகளும் தங்கி, இளைப்பாறும் இடத்தைக் கண்டடையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it: and he shall stretch out upon it the line of confusion, and the stones of emptiness.]]></a:t>
+              <a:t><![CDATA[பூச்சக்கரமும் அதில் உற்பத்தியான யாவும் கேட்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great slaughter in the land of Idumea.]]></a:t>
+              <a:t><![CDATA[15. அங்கே வல்லூறும் கூடுகட்டி, முட்டையிட்டு, குஞ்சுபொரித்து, அவைகளைத் தன் நிழலிலே கூட்டிக்கொள்ளும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the unicorns shall come down with them, and the bullocks with the bulls; and their land shall]]></a:t>
+              <a:t><![CDATA[அங்கே கூளிகளும் ஜோடுஜோடாகச் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be soaked with blood, and their dust made fat with fatness.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய புஸ்தகத்திலேதேடி வாசியுங்கள்; இவைகளில் ஒன்றும் குறையாது; இவைகளில் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For it is the day of the LORD's vengeance, and the year of recompences for the controversy of]]></a:t>
+              <a:t><![CDATA[ஜோடில்லாதிராது; அவருடைய வாய் இதைச் சொல்லிற்று; அவருடைய ஆவி இவைகளைச் சேர்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zion.]]></a:t>
+              <a:t><![CDATA[17. அவரே அவைகளுக்குச் சீட்டுப்போட்டார்; அவருடைய கையே அதை அவைகளுக்கு அளவுநூலால் பகிர்ந்து கொடுத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,447 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the streams thereof shall be turned into pitch, and the dust thereof into brimstone, and the]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[to generation it shall lie waste; none shall pass through it for ever and ever.]]></a:t>
+              <a:t><![CDATA[அவைகள் என்றைக்கும் அதைச் சுதந்தரித்துத் தலைமுறை தலைமுறையாக அதிலே சஞ்சரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They shall call the nobles thereof to the kingdom, but none shall be there, and all her princes]]></a:t>
+              <a:t><![CDATA[2. சகல ஜாதிகளின்மேலும் கர்த்தருடைய கடுங்கோபமும், அவர்களுடைய சகல சேனைகளின்மேலும் அவருடைய உக்கிரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be nothing.]]></a:t>
+              <a:t><![CDATA[மூளுகிறது; அவர்களைச் சங்காரத்துக்கு நியமித்து, கொலைக்கு ஒப்புக்கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And thorns shall come up in her palaces, nettles and brambles in the fortresses thereof: and it]]></a:t>
+              <a:t><![CDATA[3. அவர்களிலே கொலைசெய்யப்பட்டவர்கள் வெளியே எறியுண்டுகிடப்பார்கள்; அவர்களுடைய பிரேதங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be an habitation of dragons, and a court for owls.]]></a:t>
+              <a:t><![CDATA[நாற்றமெடுக்கும்; அவர்களுடைய இரத்தத்தினாலே மலைகளும் கரைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The wild beasts of the desert shall also meet with the wild beasts of the island, and the satyr]]></a:t>
+              <a:t><![CDATA[4. வானத்தின் சர்வசேனையும் கரைந்து, வானங்கள் புஸ்தகச்சுருளைப்போல் சுருட்டப்பட்டு, அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall cry to his fellow; the screech owl also shall rest there, and find for herself a place of]]></a:t>
+              <a:t><![CDATA[சர்வசேனையும் திராட்சச்செடியின் இலைகள் உதிருகிறதுபோலவும், அத்திமரத்தின் காய்கள் உதிருகிறதுபோலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>