--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -33,95 +33,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -240,53 +252,57 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது குருடரின் கண்கள் திறக்கப்பட்டு, செவிடரின் செவிகள் திறவுண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[4. மனம் பதறுகிறவர்களைப் பார்த்து: நீங்கள் பயப்படாதிருங்கள், திடன்கொள்ளுங்கள்; இதோ, உங்கள் தேவன் நீதியைச் சரிக்கட்டவும், உங்கள் தேவன் பதிலளிக்கவும் வருவார்; அவர் வந்து உங்களை இரட்சிப்பார் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது முடவன் மானைப்போல் குதிப்பான்; ஊமையன் நாவும் கெம்பீரிக்கும்; வனாந்தரத்திலே தண்ணீர்களும், கடுவெளியிலே ஆறுகளும் பாய்ந்தோடும்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது குருடரின் கண்கள் திறக்கப்பட்டு, செவிடரின் செவிகள் திறவுண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது முடவன் மானைப்போல் குதிப்பான்; ஊமையன் நாவும் கெம்பீரிக்கும்; வனாந்தரத்திலே தண்ணீர்களும், கடுவெளியிலே ஆறுகளும் பாய்ந்தோடும்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது குருடரின் கண்கள் திறக்கப்பட்டு, செவிடரின் செவிகள் திறவுண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெட்டாந்தரை தண்ணீர்த்தடாகமும், வறண்ட நிலம் நீரூற்றுகளுமாகும், வலுசர்ப்பங்கள் தாபரித்துக் கிடந்த இடங்களிலே புல்லும் கொறுக்கையும் நாணலும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது முடவன் மானைப்போல் குதிப்பான்; ஊமையன் நாவும் கெம்பீரிக்கும்; வனாந்தரத்திலே தண்ணீர்களும், கடுவெளியிலே ஆறுகளும் பாய்ந்தோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெட்டாந்தரை தண்ணீர்த்தடாகமும், வறண்ட நிலம் நீரூற்றுகளுமாகும், வலுசர்ப்பங்கள் தாபரித்துக் கிடந்த இடங்களிலே புல்லும் கொறுக்கையும் நாணலும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது முடவன் மானைப்போல் குதிப்பான்; ஊமையன் நாவும் கெம்பீரிக்கும்; வனாந்தரத்திலே தண்ணீர்களும், கடுவெளியிலே ஆறுகளும் பாய்ந்தோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[7. வெட்டாந்தரை தண்ணீர்த்தடாகமும், வறண்ட நிலம் நீரூற்றுகளுமாகும், வலுசர்ப்பங்கள் தாபரித்துக் கிடந்த இடங்களிலே புல்லும் கொறுக்கையும் நாணலும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[7. வெட்டாந்தரை தண்ணீர்த்தடாகமும், வறண்ட நிலம் நீரூற்றுகளுமாகும், வலுசர்ப்பங்கள் தாபரித்துக் கிடந்த இடங்களிலே புல்லும் கொறுக்கையும் நாணலும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[7. வெட்டாந்தரை தண்ணீர்த்தடாகமும், வறண்ட நிலம் நீரூற்றுகளுமாகும், வலுசர்ப்பங்கள் தாபரித்துக் கிடந்த இடங்களிலே புல்லும் கொறுக்கையும் நாணலும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே சிங்கம் இருப்பதில்லை; துஷ்டமிருகம் அங்கே போவதுமில்லை, அங்கே காணப்படவுமாட்டாது; மீட்கப்பட்டவர்களே அதில் நடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே சிங்கம் இருப்பதில்லை; துஷ்டமிருகம் அங்கே போவதுமில்லை, அங்கே காணப்படவுமாட்டாது; மீட்கப்பட்டவர்களே அதில் நடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரால் மீட்கப்பட்டவர்கள் திரும்பி, ஆனந்தக்களிப்புடன் பாடி, சீயோனுக்கு வருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேலிருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[8. அங்கே பெரும்பாதையான வழியும் இருக்கும்; அது பரிசுத்த வழி என்னப்படும்; தீட்டுள்ளவன் அதிலே நடந்துவருவதில்லை; அந்த வழியில் நடக்கிறவர்கள் பேதையாயிருந்தாலும் திசைகெட்டுப் போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1654,50 +1670,486 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[9. அங்கே சிங்கம் இருப்பதில்லை; துஷ்டமிருகம் அங்கே போவதுமில்லை, அங்கே காணப்படவுமாட்டாது; மீட்கப்பட்டவர்களே அதில் நடப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அங்கே சிங்கம் இருப்பதில்லை; துஷ்டமிருகம் அங்கே போவதுமில்லை, அங்கே காணப்படவுமாட்டாது; மீட்கப்பட்டவர்களே அதில் நடப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. கர்த்தரால் மீட்கப்பட்டவர்கள் திரும்பி, ஆனந்தக்களிப்புடன் பாடி, சீயோனுக்கு வருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேலிருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. கர்த்தரால் மீட்கப்பட்டவர்கள் திரும்பி, ஆனந்தக்களிப்புடன் பாடி, சீயோனுக்கு வருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேலிருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[10. கர்த்தரால் மீட்கப்பட்டவர்கள் திரும்பி, ஆனந்தக்களிப்புடன் பாடி, சீயோனுக்கு வருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேலிருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -1763,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வனாந்தரமும் வறண்ட நிலமும் மகிழ்ந்து, கடுவெளி களித்து, புஷ்பத்தைப்போல செழிக்கும்.]]></a:t>
+              <a:t><![CDATA[2. அது மிகுதியாய்ச் செழித்து பூரித்து ஆனந்தக்களிப்புடன் பாடும்; லீபனோனின் மகிமையையும் கர்மேல் சாரோன் என்பவைகளின் அலங்காரமும் அதற்கு அளிக்கப்படும்; அவர்கள் கர்த்தருடைய மகிமையையும், நமது தேவனுடைய மகத்துவத்தையும் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102452" r:id="rId1"/>
+    <p:sldLayoutId id="2474602420" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2644,50 +3096,82 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the eyes of the blind shall be opened, and the ears of the deaf shall be unstopped.]]></a:t>
+              <a:t><![CDATA[করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then shall the lame man leap as an hart, and the tongue of the dumb sing: for in the wilderness]]></a:t>
+              <a:t><![CDATA[5. তখন অন্ধ মানুষরা চোখে দেখতে পারবে| তাদের চোখ খুলে যাবে| তখন বধিররা শুনতে পাবে| তাদের কান খুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall waters break out, and streams in the desert.]]></a:t>
+              <a:t><![CDATA[যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the parched ground shall become a pool, and the thirsty land springs of water: in the]]></a:t>
+              <a:t><![CDATA[6. পঙ্গু মানুষরা হরিণের মতো নেচে উঠবে এবং যারা এখন কথা বলতে পারে না তারা গেযে উঠবে সুখের সঙ্গীত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[habitation of dragons, where each lay, shall be grass with reeds and rushes.]]></a:t>
+              <a:t><![CDATA[বসন্তের জল যখন মরুভূমিতে প্রবাহিত হবে তখনই এসব ঘটবে| বসন্ত নেমে আসবে শুষ্ক জমিতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And an highway shall be there, and a way, and it shall be called The way of holiness; the unclean]]></a:t>
+              <a:t><![CDATA[7. এখন লোকরা মরীচিকাকে দেখছে জলের মতো কিন্তু সেই সময় আসবে প্রকৃত জলপ্রবাহ| শুষ্ক জমিতে কুযো থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not pass over it; but it shall be for those: the travelling men, though fools, shall not go]]></a:t>
+              <a:t><![CDATA[মাটির তলা থেকে জল নিঃসৃত হবে| এক সময় যেখানে বন্য জন্তুরা রাজত্ব করত সেখানে লম্বা জলজ উদ্ভিদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astray therein.]]></a:t>
+              <a:t><![CDATA[জন্মাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. No lion shall be there, nor any ravenous beast shall go up thereon, it shall not be found there;]]></a:t>
+              <a:t><![CDATA[8. সেই সময় সেখানে একটা রাস্তা হবে| এই দীর্ঘ সড়ককে “পবিত্র সড়ক” নামে অভিহিত করা হবে| পাপী মানুষদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but the redeemed shall walk there:]]></a:t>
+              <a:t><![CDATA[সেই পথ দিয়ে হাঁটতে অনুমতি দেওয়া হবে না| যে সব নির্বোধ লোকরা ঈশ্বরের কথা বিশ্বাস করে না তারা সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The wilderness and the solitary place shall be glad for them; and the desert shall rejoice, and]]></a:t>
+              <a:t><![CDATA[1. শুষ্ক মরুভূমি খুশি হয়ে উঠবে| মরুভূমি আনন্দিত হবে এবং বেড়ে উঠবে ফুলের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the ransomed of the LORD shall return, and come to Zion with songs and everlasting joy upon]]></a:t>
+              <a:t><![CDATA[রাস্তা দিয়ে হাঁটতে পারবে না| এক মাত্র ভালো লোকরাই সেই পথে হাঁটার য়োগ্য হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4912,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their heads: they shall obtain joy and gladness, and sorrow and sighing shall flee away.]]></a:t>
+              <a:t><![CDATA[9. সেই রাস্তায় কোন বিপদ থাকবে না| মানুষকে আঘাত করার জন্য সেই রাস্তায় কোন সিংহ থাকবে না| সেই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রাস্তায় কোন ভয়ঙ্কর জন্তু থাকবে না| ঈশ্বর দ্বারা যে সব লোকরা রক্ষা পেয়েছে তারাই ঐ পথ দিয়ে হাঁটবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. ঈশ্বর তাঁর লোকদের মুক্ত করবেন| সেই সব লোক তাঁর কাছে ফিরে আসবে| সেই লোকরা যখন সিয়োনে আসবে তখন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তারা খুশি হবে| মানুষগুলি চির কালের মতো সুখী হবে| তাদের সুখ হবে তাদের মাথার রাজমুকুটের মতো| আনন্দ ও]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[খুশীতে তারা পরিপূর্ণ হয়ে উঠবে| দুঃখ ও যন্ত্রণা তাদের কাছ থেকে দূরে, অনেক দূরে চলে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blossom as the rose.]]></a:t>
+              <a:t><![CDATA[2. মরুভূমি পরিপূর্ণ হবে ফুলের বাগানে এবং নিজের খুশীর কথা প্রকাশ করবে| মনে হবে যেন মরুভূমি আনন্দে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. It shall blossom abundantly, and rejoice even with joy and singing: the glory of Lebanon shall be]]></a:t>
+              <a:t><![CDATA[নাচছে| মরুভূমি উত্তর ইস্রায়েলের পাইন গাছের জন্য বিখ্যাত লিবানোনের বনাঞ্চলের মতোই সুন্দর হয়ে উঠবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given unto it, the excellency of Carmel and Sharon, they shall see the glory of the LORD, and the]]></a:t>
+              <a:t><![CDATA[মরুভূমি মনোরম হয়ে উঠবে কর্মিল পাহাড় ও শারোণ উপত্যকার মতো| এটা ঘটবে কারণ সব লোক প্রভুর অপার মহিমা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[excellency of our God.]]></a:t>
+              <a:t><![CDATA[দেখতে পাবে| আমাদের ঈশ্বরের সৌন্দর্য় মানুষ দেখতে পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Strengthen all of you the weak hands, and confirm the feeble knees.]]></a:t>
+              <a:t><![CDATA[3. দুর্বল বাহুকে শক্ত কর| দুর্বল হাঁটুকে শক্ত কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Say to them that are of a fearful heart, Be strong, fear not: behold, your God will come with]]></a:t>
+              <a:t><![CDATA[4. লোকরা ভীত ও বিভ্রান্ত| সেই সব লোকদের বল, “শক্ত হও! ভীত হযো না!” দেখ, তোমাদের ঈশ্বর আসবেন এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vengeance, even God with a recompence; he will come and save you.]]></a:t>
+              <a:t><![CDATA[তোমাদের শএুদের শাস্তি দেবেন| তিনি আসবেন এবং তোমাদের পুরস্কৃত করবেন| প্রভু আসবেন এবং তোমাদের রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>