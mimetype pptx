--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -95,64 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -185,57 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
-[...5 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -385,60 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தரின் மகிமை வெளியரங்கமாகும் மாம்சமான யாவும் அதை ஏகமாய்க் காணும், கர்த்தரின் வாக்கு அதை உரைத்தது என்றும் வனாந்தரத்திலே கூப்பிடுகிற சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. தண்ணீர்களைத் தமது கைப்பிடியால் அளந்து, வானங்களை ஜாணளவாய்ப் பிரமாணித்து, பூமியின் மண்ணை மரக்காலில் அடக்கி, பர்வதங்களைத் துலாக்கோலாலும், மலைகளைத் தராசாலும் நிறுத்தவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் கூப்பிட்டுச் சொல்லென்று ஒரு சத்தம் உண்டாயிற்று; என்னத்தைக் கூப்பிட்டுச் சொல்வேனென்றேன். அதற்கு: மாம்சமெல்லாம் புல்லைப்போலவும், அதின் மேன்மையெல்லாம் வெளியின் பூவைப்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. தண்ணீர்களைத் தமது கைப்பிடியால் அளந்து, வானங்களை ஜாணளவாய்ப் பிரமாணித்து, பூமியின் மண்ணை மரக்காலில் அடக்கி, பர்வதங்களைத் துலாக்கோலாலும், மலைகளைத் தராசாலும் நிறுத்தவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் கூப்பிட்டுச் சொல்லென்று ஒரு சத்தம் உண்டாயிற்று; என்னத்தைக் கூப்பிட்டுச் சொல்வேனென்றேன். அதற்கு: மாம்சமெல்லாம் புல்லைப்போலவும், அதின் மேன்மையெல்லாம் வெளியின் பூவைப்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆவியை அளவிட்டு, அவருக்கு ஆலோசனைக்காரனாயிருந்து, அவருக்குப் போதித்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரின் ஆவி அதின்மேல் ஊதும்போது, புல் உலர்ந்து, பூ உதிரும்; ஜனமே புல்.]]></a:t>
+              <a:t><![CDATA[14. தமக்கு அறிவை உணர்த்தவும், தம்மை நியாயவழியிலே உபதேசிக்கவும் தமக்கு ஞானத்தைக் கற்றுக்கொடுக்கவும், தமக்கு விவேகத்தின்வழி அறிவிக்கவும், அவர் யாரோடே ஆலோசனைபண்ணினார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரின் ஆவி அதின்மேல் ஊதும்போது, புல் உலர்ந்து, பூ உதிரும்; ஜனமே புல்.]]></a:t>
+              <a:t><![CDATA[14. தமக்கு அறிவை உணர்த்தவும், தம்மை நியாயவழியிலே உபதேசிக்கவும் தமக்கு ஞானத்தைக் கற்றுக்கொடுக்கவும், தமக்கு விவேகத்தின்வழி அறிவிக்கவும், அவர் யாரோடே ஆலோசனைபண்ணினார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புல் உலர்ந்து பூ உதிரும்; நமது தேவனுடைய வசனமோ என்றென்றைக்கும் நிற்கும் என்பதையே சொல்லென்று உரைத்தது.]]></a:t>
+              <a:t><![CDATA[15. இதோ, ஜாதிகள் ஏற்றச்சாலில் தொங்கும் துளிபோலவும், தராசிலே படியும் தூசிபோலவும், எண்ணப்படுகிறார்கள்; இதோ, தீவுகளை ஒரு அணுவைப்போல் தூக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் என்னும் சுவிசேஷகியே, நீ உயர்ந்த பர்வதத்தில் ஏறு; எருசலேம் என்னும் சுவிசேஷகியே, நீ உரத்தசத்தமிட்டுக் கூப்பிடு, பயப்படாமல் சத்தமிட்டு, யூதா பட்டணங்களை நோக்கி: இதோ, உங்கள் தேவனென்று கூறு.]]></a:t>
+              <a:t><![CDATA[15. இதோ, ஜாதிகள் ஏற்றச்சாலில் தொங்கும் துளிபோலவும், தராசிலே படியும் தூசிபோலவும், எண்ணப்படுகிறார்கள்; இதோ, தீவுகளை ஒரு அணுவைப்போல் தூக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் என்னும் சுவிசேஷகியே, நீ உயர்ந்த பர்வதத்தில் ஏறு; எருசலேம் என்னும் சுவிசேஷகியே, நீ உரத்தசத்தமிட்டுக் கூப்பிடு, பயப்படாமல் சத்தமிட்டு, யூதா பட்டணங்களை நோக்கி: இதோ, உங்கள் தேவனென்று கூறு.]]></a:t>
+              <a:t><![CDATA[16. லீபனோன் எரிக்கும் விறகுக்குப் போதாது அதிலுள்ள மிருகஜீவன்கள் தகனபலிக்கும் போதாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் என்னும் சுவிசேஷகியே, நீ உயர்ந்த பர்வதத்தில் ஏறு; எருசலேம் என்னும் சுவிசேஷகியே, நீ உரத்தசத்தமிட்டுக் கூப்பிடு, பயப்படாமல் சத்தமிட்டு, யூதா பட்டணங்களை நோக்கி: இதோ, உங்கள் தேவனென்று கூறு.]]></a:t>
+              <a:t><![CDATA[17. சகல ஜாதிகளும் அவருக்கு முன்பாக ஒன்றுமில்லை, அவர்கள் சூனியத்தில் சூனியமாகவும், மாயையாகவும் எண்ணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, கர்த்தராகிய ஆண்டவர் பராக்கிரமசாலியாக வருவார்; அவர் தமது புயத்தில் அரசாளுவார்; இதோ, அவர் அளிக்கும் பலன் அவரோடேகூட வருகிறது; அவர் கொடுக்கும் பிரதிபலன் அவருடைய முகத்துக்கு முன்பாகச் செல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[18. இப்படியிருக்க, தேவனை யாருக்கு ஒப்பிடுவீர்கள்? எந்தச் சாயலை அவருக்கு ஒப்பிடுவீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஜனத்தை ஆற்றுங்கள், தேற்றுங்கள்;]]></a:t>
+              <a:t><![CDATA[7. கர்த்தரின் ஆவி அதின்மேல் ஊதும்போது, புல் உலர்ந்து, பூ உதிரும்; ஜனமே புல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, கர்த்தராகிய ஆண்டவர் பராக்கிரமசாலியாக வருவார்; அவர் தமது புயத்தில் அரசாளுவார்; இதோ, அவர் அளிக்கும் பலன் அவரோடேகூட வருகிறது; அவர் கொடுக்கும் பிரதிபலன் அவருடைய முகத்துக்கு முன்பாகச் செல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[19. கன்னான் ஒரு சுரூபத்தை வார்க்கிறான், தட்டான் பொன்தகட்டால் அதை மூடி, அதற்கு வெள்ளிச்சங்கிலிகளைப் பொருந்தவைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேய்ப்பனைப்போலத் தமது மந்தையை மேய்ப்பார்; ஆட்டுக்குட்டிகளைத் தமது புயத்தினால் சேர்த்து தமது மடியிலே சுமந்து கறவலாடுகளை மெதுவாய் நடத்துவார்.]]></a:t>
+              <a:t><![CDATA[19. கன்னான் ஒரு சுரூபத்தை வார்க்கிறான், தட்டான் பொன்தகட்டால் அதை மூடி, அதற்கு வெள்ளிச்சங்கிலிகளைப் பொருந்தவைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேய்ப்பனைப்போலத் தமது மந்தையை மேய்ப்பார்; ஆட்டுக்குட்டிகளைத் தமது புயத்தினால் சேர்த்து தமது மடியிலே சுமந்து கறவலாடுகளை மெதுவாய் நடத்துவார்.]]></a:t>
+              <a:t><![CDATA[1. என் ஜனத்தை ஆற்றுங்கள், தேற்றுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தண்ணீர்களைத் தமது கைப்பிடியால் அளந்து, வானங்களை ஜாணளவாய்ப் பிரமாணித்து, பூமியின் மண்ணை மரக்காலில் அடக்கி, பர்வதங்களைத் துலாக்கோலாலும், மலைகளைத் தராசாலும் நிறுத்தவர் யார்?]]></a:t>
+              <a:t><![CDATA[2. எருசலேமுடன் பட்சமாய்ப்பேசி, அதின் போர்முடிந்தது என்றும், அதின் அக்கிரமம் நிவிர்த்தியாயிற்று என்றும், அது தன் சகல பாவங்களினிமித்தமும் கர்த்தரின் கையில் இரட்டிப்பாய் அடைந்து தீர்ந்தது என்றும், அதற்குக் கூறுங்கள் என்று உங்கள் தேவன் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தண்ணீர்களைத் தமது கைப்பிடியால் அளந்து, வானங்களை ஜாணளவாய்ப் பிரமாணித்து, பூமியின் மண்ணை மரக்காலில் அடக்கி, பர்வதங்களைத் துலாக்கோலாலும், மலைகளைத் தராசாலும் நிறுத்தவர் யார்?]]></a:t>
+              <a:t><![CDATA[2. எருசலேமுடன் பட்சமாய்ப்பேசி, அதின் போர்முடிந்தது என்றும், அதின் அக்கிரமம் நிவிர்த்தியாயிற்று என்றும், அது தன் சகல பாவங்களினிமித்தமும் கர்த்தரின் கையில் இரட்டிப்பாய் அடைந்து தீர்ந்தது என்றும், அதற்குக் கூறுங்கள் என்று உங்கள் தேவன் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தண்ணீர்களைத் தமது கைப்பிடியால் அளந்து, வானங்களை ஜாணளவாய்ப் பிரமாணித்து, பூமியின் மண்ணை மரக்காலில் அடக்கி, பர்வதங்களைத் துலாக்கோலாலும், மலைகளைத் தராசாலும் நிறுத்தவர் யார்?]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவாந்தரவெளியிலே நம்முடைய தேவனுக்குப் பாதையைச் செவ்வைபண்ணுங்கள் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆவியை அளவிட்டு, அவருக்கு ஆலோசனைக்காரனாயிருந்து, அவருக்குப் போதித்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவாந்தரவெளியிலே நம்முடைய தேவனுக்குப் பாதையைச் செவ்வைபண்ணுங்கள் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தமக்கு அறிவை உணர்த்தவும், தம்மை நியாயவழியிலே உபதேசிக்கவும் தமக்கு ஞானத்தைக் கற்றுக்கொடுக்கவும், தமக்கு விவேகத்தின்வழி அறிவிக்கவும், அவர் யாரோடே ஆலோசனைபண்ணினார்?]]></a:t>
+              <a:t><![CDATA[4. பள்ளமெல்லம் உயர்த்தப்பட்டு, சகல மலையும் குன்றும் தாழ்த்தப்பட்டு, கோணலானது செவ்வையாகி, கரடுமுரடானவை சமமாக்கப்படும் என்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தமக்கு அறிவை உணர்த்தவும், தம்மை நியாயவழியிலே உபதேசிக்கவும் தமக்கு ஞானத்தைக் கற்றுக்கொடுக்கவும், தமக்கு விவேகத்தின்வழி அறிவிக்கவும், அவர் யாரோடே ஆலோசனைபண்ணினார்?]]></a:t>
+              <a:t><![CDATA[4. பள்ளமெல்லம் உயர்த்தப்பட்டு, சகல மலையும் குன்றும் தாழ்த்தப்பட்டு, கோணலானது செவ்வையாகி, கரடுமுரடானவை சமமாக்கப்படும் என்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, ஜாதிகள் ஏற்றச்சாலில் தொங்கும் துளிபோலவும், தராசிலே படியும் தூசிபோலவும், எண்ணப்படுகிறார்கள்; இதோ, தீவுகளை ஒரு அணுவைப்போல் தூக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தரின் மகிமை வெளியரங்கமாகும் மாம்சமான யாவும் அதை ஏகமாய்க் காணும், கர்த்தரின் வாக்கு அதை உரைத்தது என்றும் வனாந்தரத்திலே கூப்பிடுகிற சத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எருசலேமுடன் பட்சமாய்ப்பேசி, அதின் போர்முடிந்தது என்றும், அதின் அக்கிரமம் நிவிர்த்தியாயிற்று என்றும், அது தன் சகல பாவங்களினிமித்தமும் கர்த்தரின் கையில் இரட்டிப்பாய் அடைந்து தீர்ந்தது என்றும், அதற்குக் கூறுங்கள் என்று உங்கள் தேவன் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. புல் உலர்ந்து பூ உதிரும்; நமது தேவனுடைய வசனமோ என்றென்றைக்கும் நிற்கும் என்பதையே சொல்லென்று உரைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, ஜாதிகள் ஏற்றச்சாலில் தொங்கும் துளிபோலவும், தராசிலே படியும் தூசிபோலவும், எண்ணப்படுகிறார்கள்; இதோ, தீவுகளை ஒரு அணுவைப்போல் தூக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[6. பின்னும் கூப்பிட்டுச் சொல்லென்று ஒரு சத்தம் உண்டாயிற்று; என்னத்தைக் கூப்பிட்டுச் சொல்வேனென்றேன். அதற்கு: மாம்சமெல்லாம் புல்லைப்போலவும், அதின் மேன்மையெல்லாம் வெளியின் பூவைப்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. லீபனோன் எரிக்கும் விறகுக்குப் போதாது அதிலுள்ள மிருகஜீவன்கள் தகனபலிக்கும் போதாது.]]></a:t>
+              <a:t><![CDATA[6. பின்னும் கூப்பிட்டுச் சொல்லென்று ஒரு சத்தம் உண்டாயிற்று; என்னத்தைக் கூப்பிட்டுச் சொல்வேனென்றேன். அதற்கு: மாம்சமெல்லாம் புல்லைப்போலவும், அதின் மேன்மையெல்லாம் வெளியின் பூவைப்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல ஜாதிகளும் அவருக்கு முன்பாக ஒன்றுமில்லை, அவர்கள் சூனியத்தில் சூனியமாகவும், மாயையாகவும் எண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அதற்குக் கொடுக்க வகையில்லாதவன் உளுத்துப்போகாத மரத்தைத்தெரிந்துகொண்டு, அசையாத ஒருசுரூபத்தைச் செய்யும்படி நிபுணனான ஒரு தச்சனைத் தேடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல ஜாதிகளும் அவருக்கு முன்பாக ஒன்றுமில்லை, அவர்கள் சூனியத்தில் சூனியமாகவும், மாயையாகவும் எண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அதற்குக் கொடுக்க வகையில்லாதவன் உளுத்துப்போகாத மரத்தைத்தெரிந்துகொண்டு, அசையாத ஒருசுரூபத்தைச் செய்யும்படி நிபுணனான ஒரு தச்சனைத் தேடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படியிருக்க, தேவனை யாருக்கு ஒப்பிடுவீர்கள்? எந்தச் சாயலை அவருக்கு ஒப்பிடுவீர்கள்?]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் அறியீர்களா? நாங்கள் கேள்விப்படவில்லையா? ஆதிமுதல் உங்களுக்குத் தெரிவிக்கப்படவில்லையா? பூமி அஸ்திபாரப்பட்டதுமுதல் உணராதிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கன்னான் ஒரு சுரூபத்தை வார்க்கிறான், தட்டான் பொன்தகட்டால் அதை மூடி, அதற்கு வெள்ளிச்சங்கிலிகளைப் பொருந்தவைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் அறியீர்களா? நாங்கள் கேள்விப்படவில்லையா? ஆதிமுதல் உங்களுக்குத் தெரிவிக்கப்படவில்லையா? பூமி அஸ்திபாரப்பட்டதுமுதல் உணராதிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கன்னான் ஒரு சுரூபத்தை வார்க்கிறான், தட்டான் பொன்தகட்டால் அதை மூடி, அதற்கு வெள்ளிச்சங்கிலிகளைப் பொருந்தவைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[22. அவர் பூமி உருண்டையின்மேல் வீற்றிருக்கிறவர்; அதின் குடிகள் வெட்டுக்கிளிகளைப்போல இருக்கிறார்கள்; அவர் வானங்களை மெல்லிய திரையாகப் பரப்பி, அவைகளைக் குடியிருக்கிறதற்கான கூடாரமாக விரிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்குக் கொடுக்க வகையில்லாதவன் உளுத்துப்போகாத மரத்தைத்தெரிந்துகொண்டு, அசையாத ஒருசுரூபத்தைச் செய்யும்படி நிபுணனான ஒரு தச்சனைத் தேடுகிறான்.]]></a:t>
+              <a:t><![CDATA[22. அவர் பூமி உருண்டையின்மேல் வீற்றிருக்கிறவர்; அதின் குடிகள் வெட்டுக்கிளிகளைப்போல இருக்கிறார்கள்; அவர் வானங்களை மெல்லிய திரையாகப் பரப்பி, அவைகளைக் குடியிருக்கிறதற்கான கூடாரமாக விரிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்குக் கொடுக்க வகையில்லாதவன் உளுத்துப்போகாத மரத்தைத்தெரிந்துகொண்டு, அசையாத ஒருசுரூபத்தைச் செய்யும்படி நிபுணனான ஒரு தச்சனைத் தேடுகிறான்.]]></a:t>
+              <a:t><![CDATA[23. அவர் பிரபுக்களை மாயையாக்கி, பூமியின் நியாயாதிபதிகளை அவாந்தரமாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் அறியீர்களா? நாங்கள் கேள்விப்படவில்லையா? ஆதிமுதல் உங்களுக்குத் தெரிவிக்கப்படவில்லையா? பூமி அஸ்திபாரப்பட்டதுமுதல் உணராதிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் திரும்ப நாட்டப்படுவதுமில்லை, விதைக்கப்படுவதுமில்லை; அவர்களுடைய அடிமரம் திரும்பப் பூமியிலே வேர்விடுவதுமில்லை; அவர்கள்மேல் அவர் ஊதவே பட்டுப்போவார்கள்; பெருங்காற்று அவர்களை ஒரு துரும்பைப்போல் அடித்துக்கொண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எருசலேமுடன் பட்சமாய்ப்பேசி, அதின் போர்முடிந்தது என்றும், அதின் அக்கிரமம் நிவிர்த்தியாயிற்று என்றும், அது தன் சகல பாவங்களினிமித்தமும் கர்த்தரின் கையில் இரட்டிப்பாய் அடைந்து தீர்ந்தது என்றும், அதற்குக் கூறுங்கள் என்று உங்கள் தேவன் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் என்னும் சுவிசேஷகியே, நீ உயர்ந்த பர்வதத்தில் ஏறு; எருசலேம் என்னும் சுவிசேஷகியே, நீ உரத்தசத்தமிட்டுக் கூப்பிடு, பயப்படாமல் சத்தமிட்டு, யூதா பட்டணங்களை நோக்கி: இதோ, உங்கள் தேவனென்று கூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் அறியீர்களா? நாங்கள் கேள்விப்படவில்லையா? ஆதிமுதல் உங்களுக்குத் தெரிவிக்கப்படவில்லையா? பூமி அஸ்திபாரப்பட்டதுமுதல் உணராதிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் திரும்ப நாட்டப்படுவதுமில்லை, விதைக்கப்படுவதுமில்லை; அவர்களுடைய அடிமரம் திரும்பப் பூமியிலே வேர்விடுவதுமில்லை; அவர்கள்மேல் அவர் ஊதவே பட்டுப்போவார்கள்; பெருங்காற்று அவர்களை ஒரு துரும்பைப்போல் அடித்துக்கொண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பூமி உருண்டையின்மேல் வீற்றிருக்கிறவர்; அதின் குடிகள் வெட்டுக்கிளிகளைப்போல இருக்கிறார்கள்; அவர் வானங்களை மெல்லிய திரையாகப் பரப்பி, அவைகளைக் குடியிருக்கிறதற்கான கூடாரமாக விரிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. இப்படியிருக்க, என்னை யாருக்கு ஒப்பிடுவீர்கள்? எனக்கு யாரை நிகராக்குவீர்கள்? என்று பரிசுத்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பூமி உருண்டையின்மேல் வீற்றிருக்கிறவர்; அதின் குடிகள் வெட்டுக்கிளிகளைப்போல இருக்கிறார்கள்; அவர் வானங்களை மெல்லிய திரையாகப் பரப்பி, அவைகளைக் குடியிருக்கிறதற்கான கூடாரமாக விரிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பூமி உருண்டையின்மேல் வீற்றிருக்கிறவர்; அதின் குடிகள் வெட்டுக்கிளிகளைப்போல இருக்கிறார்கள்; அவர் வானங்களை மெல்லிய திரையாகப் பரப்பி, அவைகளைக் குடியிருக்கிறதற்கான கூடாரமாக விரிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் பிரபுக்களை மாயையாக்கி, பூமியின் நியாயாதிபதிகளை அவாந்தரமாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் திரும்ப நாட்டப்படுவதுமில்லை, விதைக்கப்படுவதுமில்லை; அவர்களுடைய அடிமரம் திரும்பப் பூமியிலே வேர்விடுவதுமில்லை; அவர்கள்மேல் அவர் ஊதவே பட்டுப்போவார்கள்; பெருங்காற்று அவர்களை ஒரு துரும்பைப்போல் அடித்துக்கொண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[27. யாக்கோபே, இஸ்ரவேலே: என் வழி கர்த்தருக்கு மறைவாயிற்று என்றும், என் நியாயம் என் தேவனிடத்தில் எட்டாமல் போகிறது என்றும் நீ சொல்வானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் திரும்ப நாட்டப்படுவதுமில்லை, விதைக்கப்படுவதுமில்லை; அவர்களுடைய அடிமரம் திரும்பப் பூமியிலே வேர்விடுவதுமில்லை; அவர்கள்மேல் அவர் ஊதவே பட்டுப்போவார்கள்; பெருங்காற்று அவர்களை ஒரு துரும்பைப்போல் அடித்துக்கொண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[27. யாக்கோபே, இஸ்ரவேலே: என் வழி கர்த்தருக்கு மறைவாயிற்று என்றும், என் நியாயம் என் தேவனிடத்தில் எட்டாமல் போகிறது என்றும் நீ சொல்வானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் திரும்ப நாட்டப்படுவதுமில்லை, விதைக்கப்படுவதுமில்லை; அவர்களுடைய அடிமரம் திரும்பப் பூமியிலே வேர்விடுவதுமில்லை; அவர்கள்மேல் அவர் ஊதவே பட்டுப்போவார்கள்; பெருங்காற்று அவர்களை ஒரு துரும்பைப்போல் அடித்துக்கொண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[28. பூமியின் கடையாந்தரங்களைச் சிருஷ்டித்த கர்த்தராகிய அநாதிதேவன் சோர்ந்துபோவதுமில்லை, இளைப்படைவதுமில்லை; இதை நீ அறியாயோ? இதை நீ கேட்டதில்லையே. அவருடைய புத்தி ஆராய்ந்து முடியாதது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படியிருக்க, என்னை யாருக்கு ஒப்பிடுவீர்கள்? எனக்கு யாரை நிகராக்குவீர்கள்? என்று பரிசுத்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. பூமியின் கடையாந்தரங்களைச் சிருஷ்டித்த கர்த்தராகிய அநாதிதேவன் சோர்ந்துபோவதுமில்லை, இளைப்படைவதுமில்லை; இதை நீ அறியாயோ? இதை நீ கேட்டதில்லையே. அவருடைய புத்தி ஆராய்ந்து முடியாதது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. சோர்ந்துபோகிறவனுக்கு அவர் பெலன் கொடுத்து, சத்துவமில்லாதவனுக்குச் சத்துவத்தைப் பெருகப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவாந்தரவெளியிலே நம்முடைய தேவனுக்குப் பாதையைச் செவ்வைபண்ணுங்கள் என்றும்,]]></a:t>
+              <a:t><![CDATA[9. சீயோன் என்னும் சுவிசேஷகியே, நீ உயர்ந்த பர்வதத்தில் ஏறு; எருசலேம் என்னும் சுவிசேஷகியே, நீ உரத்தசத்தமிட்டுக் கூப்பிடு, பயப்படாமல் சத்தமிட்டு, யூதா பட்டணங்களை நோக்கி: இதோ, உங்கள் தேவனென்று கூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. இளைஞர் இளைப்படைந்து சோர்ந்துபோவார்கள், வாலிபரும் இடறிவிழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள்; அவைகளைச் சிருஷ்டித்தவர் யார்? அவர் அவைகளின் சேனையை இலக்கத்திட்டமாகப் புறப்படப்பண்ணி, அவைகளையெல்லாம் பேர்பேராக அழைக்கிறவராமே; அவருடைய மகா பெலத்தினாலும், அவருடைய மகா வல்லமையினாலும் அவைகளில் ஒன்றும் குறையாமலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[31. கர்த்தருக்குக் காத்திருக்கிறவர்களோ புதுப்பெலனடைத்து, கழுகுகளைப்போலச் செட்டைகளை அடித்து எழும்புவார்கள்; அவர்கள் ஓடினாலும் இளைப்படையார்கள், நடந்தாலும் சோர்ந்துபோகார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,813 +5484,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யாக்கோபே, இஸ்ரவேலே: என் வழி கர்த்தருக்கு மறைவாயிற்று என்றும், என் நியாயம் என் தேவனிடத்தில் எட்டாமல் போகிறது என்றும் நீ சொல்வானேன்?]]></a:t>
-[...761 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[31. கர்த்தருக்குக் காத்திருக்கிறவர்களோ புதுப்பெலனடைத்து, கழுகுகளைப்போலச் செட்டைகளை அடித்து எழும்புவார்கள்; அவர்கள் ஓடினாலும் இளைப்படையார்கள், நடந்தாலும் சோர்ந்துபோகார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6384,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவாந்தரவெளியிலே நம்முடைய தேவனுக்குப் பாதையைச் செவ்வைபண்ணுங்கள் என்றும்,]]></a:t>
+              <a:t><![CDATA[10. இதோ, கர்த்தராகிய ஆண்டவர் பராக்கிரமசாலியாக வருவார்; அவர் தமது புயத்தில் அரசாளுவார்; இதோ, அவர் அளிக்கும் பலன் அவரோடேகூட வருகிறது; அவர் கொடுக்கும் பிரதிபலன் அவருடைய முகத்துக்கு முன்பாகச் செல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பள்ளமெல்லம் உயர்த்தப்பட்டு, சகல மலையும் குன்றும் தாழ்த்தப்பட்டு, கோணலானது செவ்வையாகி, கரடுமுரடானவை சமமாக்கப்படும் என்றும்.]]></a:t>
+              <a:t><![CDATA[10. இதோ, கர்த்தராகிய ஆண்டவர் பராக்கிரமசாலியாக வருவார்; அவர் தமது புயத்தில் அரசாளுவார்; இதோ, அவர் அளிக்கும் பலன் அவரோடேகூட வருகிறது; அவர் கொடுக்கும் பிரதிபலன் அவருடைய முகத்துக்கு முன்பாகச் செல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பள்ளமெல்லம் உயர்த்தப்பட்டு, சகல மலையும் குன்றும் தாழ்த்தப்பட்டு, கோணலானது செவ்வையாகி, கரடுமுரடானவை சமமாக்கப்படும் என்றும்.]]></a:t>
+              <a:t><![CDATA[11. மேய்ப்பனைப்போலத் தமது மந்தையை மேய்ப்பார்; ஆட்டுக்குட்டிகளைத் தமது புயத்தினால் சேர்த்து தமது மடியிலே சுமந்து கறவலாடுகளை மெதுவாய் நடத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தரின் மகிமை வெளியரங்கமாகும் மாம்சமான யாவும் அதை ஏகமாய்க் காணும், கர்த்தரின் வாக்கு அதை உரைத்தது என்றும் வனாந்தரத்திலே கூப்பிடுகிற சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. மேய்ப்பனைப்போலத் தமது மந்தையை மேய்ப்பார்; ஆட்டுக்குட்டிகளைத் தமது புயத்தினால் சேர்த்து தமது மடியிலே சுமந்து கறவலாடுகளை மெதுவாய் நடத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102455" r:id="rId1"/>
+    <p:sldLayoutId id="2473999794" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7210,106 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD has spoken it.]]></a:t>
+              <a:t><![CDATA[12. ಸಮುದ್ರ ಸಾಗರವನ್ನು ಬರಿದಾದ ತನ್ನ ಕೈಯಿಂದ ಅಳತೆ ಮಾಡಿದವನೂ ಆಕಾಶಗಳ ಮೇರೆಯನ್ನು ಗೇಣಿನಿಂದ ಅಳೆದವನೂ ಭೂಮಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The voice said, Cry. And he said, What shall I cry? All flesh is grass, and all the goodliness]]></a:t>
+              <a:t><![CDATA[ದೂಳನ್ನು ಅಳತೆ ಮಾಡಿ ತಿಳುಕೊಂಡವನೂ ಬೆಟ್ಟಗಳ ಮಟ್ಟ ವನ್ನೂ ಗುಡ್ಡಗಳನ್ನೂ ತಕ್ಕಡಿಯಿಂದ ತೂಗಿದವನು ಯಾರು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof is as the flower of the field:]]></a:t>
+              <a:t><![CDATA[13. ಕರ್ತನ ಆತ್ಮವನ್ನು ನಡಿಸಿದವನೂ ಇಲ್ಲವೇ ಆತನಿಗೆ ಆಲೋಚನಾಕರ್ತನಾಗಿ ಕಲಿಸಿದವನು ಯಾರು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The grass withers, the flower fades: because the spirit of the LORD blows upon it: surely the]]></a:t>
+              <a:t><![CDATA[14. ಆತನು ಯಾವನ ಆಲೋಚನೆಯನ್ನು ಪಡೆದನು. ಆತನಿಗೆ ಉಪದೇಶಿಸಿದವನೂ ನ್ಯಾಯದ ಹಾದಿ ಯನ್ನು ಕಲಿಸಿ, ತಿಳುವಳಿಕೆಯನ್ನು ಆತನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people is grass.]]></a:t>
+              <a:t><![CDATA[ಬೋಧಿಸಿ, ವಿವೇಕದ ಮಾರ್ಗವನ್ನು ತಿಳಿಸಿದವನು ಯಾರು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The grass withers, the flower fades: but the word of our God shall stand for ever.]]></a:t>
+              <a:t><![CDATA[15. ಇಗೋ, ಆತನ ಎಣಿಕೆಯಲ್ಲಿ ಜನಾಂಗಗಳು ಕಪಿಲೆ ಯಿಂದುದುರುವ ಹನಿಯಂತೆಯೂ ತಕ್ಕಡಿಯಲ್ಲಿನ ದೂಳಿನ ಹಾಗೂ ಇರುತ್ತವೆ. ಇಗೋ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. O Zion, that bring good tidings, get you up into the high mountain; O Jerusalem, that bring good]]></a:t>
+              <a:t><![CDATA[ದ್ವೀಪಗಳನ್ನು ಅಣುರೇಣುವಿನಂತೆ ಆತನು ಎತ್ತುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tidings, lift up your voice with strength; lift it up, be not afraid; say unto the cities of Judah,]]></a:t>
+              <a:t><![CDATA[16. ಲೆಬ ನೋನು ಸುಡುವದಕ್ಕೆ ಸಾಲವು ಅದರ ಮೃಗಗಳು ಬಲಿಗೆ (ಯಜ್ಞಕ್ಕೆ, ಹೋಮಕ್ಕೆ) ಸಾಲವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Behold your God!]]></a:t>
+              <a:t><![CDATA[17. ಸಕಲ ಜನಾಂಗಗಳು ಆತನ ಮುಂದೆ ಏನೂ ಇಲ್ಲದಂತಿವೆ; ಅವು ಆತನ ಎಣಿಕೆಯಲ್ಲಿ ಶೂನ್ಯವಾಗಿಯೂ ವ್ಯರ್ಥ ವಾಗಿಯೂ ಇವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Behold, the Lord GOD will come with strong hand, and his arm shall rule for him: behold, his]]></a:t>
+              <a:t><![CDATA[18. ಹೀಗಿರಲು ದೇವರನ್ನು ಯಾರಿಗೆ ಹೋಲಿಸು ವಿರಿ? ಅಥವಾ ಯಾವ ಹೋಲಿಕೆಯನ್ನು ಆತನಿಗೆ ಸಮಾನ ಮಾಡುವಿರಿ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Comfort all of you, comfort all of you my people, says your God.]]></a:t>
+              <a:t><![CDATA[7. ಹುಲ್ಲು ಒಣಗಿ ಹೋಗು ವದು ಹೂವು ಬಾಡಿಹೋಗುವದು. ಕರ್ತನ ಆತ್ಮ ಅವುಗಳ ಮೇಲೆ ಊದುವನು; ನಿಶ್ಚಯವಾಗಿ ಜನರು ಹುಲ್ಲೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reward is with him, and his work before him.]]></a:t>
+              <a:t><![CDATA[19. ಕಂಚುಗಾರನು ವಿಗ್ರಹವನ್ನು ಎರಕ ಹೊಯ್ಯುತ್ತಾನೆ; ಅಕ್ಕಸಾಲಿಗನು ಅದಕ್ಕೆ ಚಿನ್ನದ ಕವಚವನ್ನು ಹೊದಿಸಿ; ಬೆಳ್ಳಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He shall feed his flock like a shepherd: he shall gather the lambs with his arm, and carry them]]></a:t>
+              <a:t><![CDATA[ಸರಪಣಿಗಳನ್ನು ಹಾಕುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in his bosom, and shall gently lead those that are with young.]]></a:t>
+              <a:t><![CDATA[1. ನೀವು ನನ್ನ ಜನರನ್ನು ಸಂತೈಸಿರಿ, ಸಂತೈಸಿರಿ ಎಂದು ನಿಮ್ಮ ದೇವರು ಹೇಳುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Who has measured the waters in the hollow of his hand, and meted out heaven with the span, and]]></a:t>
+              <a:t><![CDATA[2. ಯೆರೂಸಲೇಮಿನ ಸಂಗಡ ನೀವು ಹೃದಯಾಂಗಮ ವಾಗಿ ಮಾತಾಡಿರಿ; ಅದರ ಯುದ್ಧವು ತೀರಿತೆಂದೂ ದೋಷವು ಕ್ಷಮಿಸಲ್ಪಟ್ಟಿದೆ ಎಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[comprehended the dust of the earth in a measure, and weighed the mountains in scales, and the hills]]></a:t>
+              <a:t><![CDATA[ಕೂಗಿರಿ; ಅದು ಎಲ್ಲಾ ಪಾಪಗಳಿಗೂ ಕರ್ತನಿಂದ ಎರಡರಷ್ಟು ಹೊಂದಿ ದ್ದಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in a balance?]]></a:t>
+              <a:t><![CDATA[3. ಇಗೋ, ಒಂದು ವಾಣಿ, ಅರಣ್ಯದಲ್ಲಿ ಕರ್ತನ ದಾರಿಯನ್ನು ನೆಟ್ಟಗೆ ಮಾಡಿರಿ; ಅಡವಿಯಲ್ಲಿ ನಮ್ಮ ದೇವರಿಗೆ ರಾಜಮಾರ್ಗವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Who has directed the Spirit of the LORD, or being his counsellor has taught him?]]></a:t>
+              <a:t><![CDATA[ನೆಟ್ಟಗೆ ಮಾಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. With whom took he counsel, and who instructed him, and taught him in the path of judgment, and]]></a:t>
+              <a:t><![CDATA[4. ಎಲ್ಲಾ ತಗ್ಗುಗಳು ಮುಚ್ಚಲ್ಪಡಲಿ, ಎಲ್ಲಾ ಬೆಟ್ಟ ಗುಡ್ಡ ಗಳು ತಗ್ಗಿಸಲ್ಪಡಲಿ, ಕೊರಕಲ ನೆಲವು ಸಮವಾಗು ವದು; ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taught him knowledge, and showed to him the way of understanding?]]></a:t>
+              <a:t><![CDATA[ಮಹಿಮೆಯು ಗೋಚರವಾಗುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold, the nations are as a drop of a bucket, and are counted as the small dust of the balance:]]></a:t>
+              <a:t><![CDATA[5. ಎಲ್ಲಾ ಮನುಷ್ಯರು ಒಟ್ಟಿಗೆ ಅದನ್ನು ಕಾಣುವರು ಕರ್ತನ ಬಾಯಿಯೇ ಇದನ್ನು ನುಡಿದದೆ ಎಂದು ಒಬ್ಬನು ಕೂಗುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak all of you comfortably to Jerusalem, and cry unto her, that her warfare is accomplished,]]></a:t>
+              <a:t><![CDATA[8. ಹುಲ್ಲು ಒಣಗಿಹೋಗುವದು ಹೂವು ಬಾಡಿಹೋಗುವದು. ಆದರೆ ನಮ್ಮ ದೇವರ ವಾಕ್ಯವು ಸದಾಕಾಲ ನಿಲ್ಲುವದು ಎಂದು ಉತ್ತರವಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, he takes up the isles as a very little thing.]]></a:t>
+              <a:t><![CDATA[6. ವಾಣಿಯು ಕೂಗು ಅನ್ನುತ್ತದೆ. ಅವನು--ನಾನು ಏನು ಕೂಗಲಿ ಅನ್ನಲು ಎಲ್ಲಾ ನರಮನುಷ್ಯರು ಹುಲ್ಲಿನ ಹಾಗಿದ್ದಾರೆ. ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Lebanon is not sufficient to burn, nor the beasts thereof sufficient for a burnt offering.]]></a:t>
+              <a:t><![CDATA[ಶ್ವಾಸವು ಅವರ ಮೇಲೆ ಬೀಸುವದರಿಂದ ಅವರ ಲಾವಣ್ಯವೆಲ್ಲಾ ಹೊಲದ ಹೂವಿನಂತಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All nations before him are as nothing; and they are counted to him less than nothing, and]]></a:t>
+              <a:t><![CDATA[20. ಕಾಣಿಕೆಯನ್ನಾಗಿ ಪ್ರತಿಷ್ಠಿಸಿಕೊಳ್ಳ ಲಾರದ ಬಡವನು ಹುಳುತು ಹೋಗದ ಮರವನ್ನು ಹುಡುಕಿ ಚಲಿಸದ ವಿಗ್ರಹವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vanity.]]></a:t>
+              <a:t><![CDATA[ತಯಾರಿಸುವದಕ್ಕೆ ಕುಯುಕ್ತಿಯ ಕೆಲಸಗಾರರನ್ನು ವಿಚಾರಿಸಿಕೊಳ್ಳುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To whom then will all of you liken God? or what likeness will all of you compare unto him?]]></a:t>
+              <a:t><![CDATA[21. ನಿಮಗೆ ತಿಳಿದಿಲ್ಲವೋ? ನೀವು ಕೇಳಿಲ್ಲವೋ? ಆದಿಯಿಂದಲೇ ನಿಮಗೆ ತಿಳಿಸಲ್ಪಟ್ಟಿಲ್ಲವೋ? ಭೂಮಿ ಯು ಸ್ಥಾಪಿತವಾದಂದಿನಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The workman melts a graven image, and the goldsmith spreads it over with gold, and casts silver]]></a:t>
+              <a:t><![CDATA[ನಿಮಗೆ ಅರ್ಥವಾಗ ಲಿಲ್ಲವೋ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chains.]]></a:t>
+              <a:t><![CDATA[22. ಆಕಾಶ ಮಂಡಲವನ್ನು ತೆರೆಯಂತೆ ವಿಸ್ತರಿಸಿ ಅದರೊಳಗೆ ವಾಸಮಾಡುವ ಗುಡಾರದಂತೆ ಹರಡಿ ಭೂನಿವಾಸಿಗಳು ಮಿಡತೆಯಂತೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He that is so impoverished that he has no oblation chooses a tree that will not rot; he seeks]]></a:t>
+              <a:t><![CDATA[ಕಾಣಿಸುವಷ್ಟು ಭೂವೃತ್ತದ ಮೇಲೆ ಕೂತಿರುವಾತನು ಆತನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him a cunning workman to prepare a graven image, that shall not be moved.]]></a:t>
+              <a:t><![CDATA[23. ಅದು ಪ್ರಭುಗಳನ್ನು ನಿರ್ನಾಮ ಮಾಡುತ್ತದೆ ಭೂಮಿಯ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನು ಶೂನ್ಯವಾಗುವಂತೆ ಮಾಡು ತ್ತದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Have all of you not known? have all of you not heard? has it not been told you from the]]></a:t>
+              <a:t><![CDATA[24. ಹೌದು, ಅವರು ನೆಡಲ್ಪಡುವದಿಲ್ಲ ಬಿತ್ತ ಲ್ಪಡುವದಿಲ್ಲ. ಹೌದು ಅವರ ಬುಡವು ಭೂಮಿ ಯಲ್ಲಿ ಬೇರೂರುವದಿಲ್ಲ. ಆತನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that her iniquity is pardoned: for she has received of the LORD's hand double for all her sins.]]></a:t>
+              <a:t><![CDATA[9. ಶುಭಸಮಾಚಾರವನ್ನು ತಿಳಿಸುವ ಓ ಚೀಯೋನೇ, ನೀನು ಉನ್ನತಪರ್ವತವನ್ನು ಏರು; ಶುಭಸಮಾ ಚಾರವನ್ನು ತಿಳಿಸುವ ಓ ಯೆರೂಸಲೇಮೇ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beginning? have all of you not understood from the foundations of the earth?]]></a:t>
+              <a:t><![CDATA[ಶ್ವಾಸವನ್ನು ಅವರ ಮೇಲೆ ಊದಲು ಒಣಗಿಹೋಗುವರು. ಬಿರು ಗಾಳಿಯು ಅವರನ್ನು ಹೊಟ್ಟಿನಂತೆ ಬಡಿದುಕೊಂಡು ಹೋಗುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. It is he that sits upon the circle of the earth, and the inhabitants thereof are as]]></a:t>
+              <a:t><![CDATA[25. ಹೀಗಿರಲು ನನ್ನನ್ನು ಯಾರಿಗೆ ಹೋಲಿಸಿ ಸರಿ ಸಮಾನ ಮಾಡುತ್ತೀರಿ ಎಂದು ಪರಿಶುದ್ಧನಾದವನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grasshoppers; that stretches out the heavens as a curtain, and spreads them out as a tent to dwell]]></a:t>
+              <a:t><![CDATA[26. ನಿಮ್ಮ ಕಣ್ಣುಗಳನ್ನು ಮೇಲಕ್ಕೆತ್ತಿ ನೋಡಿರಿ; ಇಗೋ, ಇವುಗಳನ್ನು ಸೃಷ್ಟಿಸಿದಾತನು ಯಾರು? ಆತನೇ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in:]]></a:t>
+              <a:t><![CDATA[ಮಹಾಶಕ್ತಿಯಿಂದಲೂ ಅವುಗಳ ಸೈನ್ಯವನ್ನೆಲ್ಲಾ ಲೆಕ್ಕಮಾಡಿ ಹೊರಗೆ ತರು ವನು. ಆತನು ಅತಿ ಬಲಾಢ್ಯನಾಗಿರುವದರಿಂದ ಅವುಗಳೊಳಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. That brings the princes to nothing; he makes the judges of the earth as vanity.]]></a:t>
+              <a:t><![CDATA[ಒಂದೂ ತಪ್ಪದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Yea, they shall not be planted; yea, they shall not be sown: yea, their stock shall not take]]></a:t>
+              <a:t><![CDATA[27. ನನ್ನ ಮಾರ್ಗವು ಕರ್ತನಿಗೆ ಮರೆಯಾಗಿದೆ ಮತ್ತು ನನ್ನ ನ್ಯಾಯವು ನನ್ನ ದೇವರಿಂದ ದಾಟಿ ಹೋಯಿ ತಲ್ಲಾ! ಎಂದು ಯಾಕೋಬೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[root in the earth: and he shall also blow upon them, and they shall wither, and the whirlwind shall]]></a:t>
+              <a:t><![CDATA[ಯಾಕೆ ಹೇಳುತ್ತಿ? ಇಸ್ರಾಯೇಲೇ ಯಾಕೆ ಮಾತಾಡುತ್ತಿ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take them away as stubble.]]></a:t>
+              <a:t><![CDATA[28. ನಿನಗೆ ಗೊತ್ತಿಲ್ಲವೋ? ನೀನು ಕೇಳಲಿಲ್ಲವೋ? ಕರ್ತನು ನಿರಂತರವಾದ ದೇವರೂ ಭೂಮಿಯ ಅಂತ್ಯಗಳನ್ನು ಸೃಷ್ಟಿಸಿದವನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. To whom then will all of you liken me, or shall I be equal? says the Holy One.]]></a:t>
+              <a:t><![CDATA[ದಣಿಯುವದಿಲ್ಲ ಇಲ್ಲವೆ ಬಳಲುವ ದಿಲ್ಲ; ಆತನ ತಿಳುವಳಿಕೆಯು ಪರಿಶೋಧನೆಗೆ ಅಗಮ್ಯ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Lift up your eyes on high, and behold who has created these things, that brings out their host]]></a:t>
+              <a:t><![CDATA[29. ಆತನು ದಣಿದವನಿಗೆ ಶಕ್ತಿಯನ್ನೂ ಬಲಹೀನನಿಗೆ ಬಹುಬಲವನ್ನೂ ಕೊಡುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The voice of him that cries in the wilderness, Prepare all of you the way of the LORD, make]]></a:t>
+              <a:t><![CDATA[ಬಲವಾಗಿ ನಿನ್ನ ಸ್ವರವನ್ನು ಎತ್ತು, ಭಯಪಡದೆ ಎತ್ತು; ಯೆಹೂದದ ಪಟ್ಟಣಗಳಿಗೆ ಇಗೋ, ನಿನ್ನ ದೇವರು ಎಂದು ಹೇಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by number: he calls them all by names by the greatness of his might, for that he is strong in power;]]></a:t>
+              <a:t><![CDATA[30. ಯೌವನಸ್ಥರೋ ದಣಿದು ಬಳಲುವರು ತರುಣರು ಸಂಪೂರ್ಣವಾಗಿ ಬೀಳುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not one fails.]]></a:t>
+              <a:t><![CDATA[31. ಆದರೆ ಕರ್ತನನ್ನು ನಿರೀಕ್ಷಿಸುವವರೋ ಹೊಸ ಬಲವನ್ನು ಹೊಂದುವರು; ಅವರು ಹದ್ದುಗ ಳಂತೆ ರೆಕ್ಕೆಗಳಿಂದ ಬೆಟ್ಟವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,975 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Why says you, O Jacob, and speak, O Israel, My way is hid from the LORD, and my judgment is]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[eagles; they shall run, and not be weary; and they shall walk, and not faint.]]></a:t>
+              <a:t><![CDATA[ಏರುವರು. ಓಡಿ ದಣಿಯರು, ನಡೆದು ಬಳಲರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[straight in the desert a highway for our God.]]></a:t>
+              <a:t><![CDATA[10. ಇಗೋ, ಕರ್ತನಾದ ದೇವರು ಬಲವುಳ್ಳ ಕೈಯಿಂದ ಬರುತ್ತಾನೆ, ಆತನ ತೋಳು ತನಗೋಸ್ಕರ ಆಳುವದು. ಇಗೋ, ಆತನ ಬಹುಮಾನವು ಆತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Every valley shall be exalted, and every mountain and hill shall be made low: and the crooked]]></a:t>
+              <a:t><![CDATA[ಸಂಗಡಲೂ ಆತನ ಪ್ರತಿಫಲವು ಆತನ ಮುಂದೆಯೂ ಇದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be made straight, and the rough places plain:]]></a:t>
+              <a:t><![CDATA[11. ಆತನು ತನ್ನ ಮಂದೆಯನ್ನು ಕುರುಬನಂತೆ ಮೇಯಿ ಸುವನು. ಕುರಿಮರಿಗಳನ್ನು ಕೂಡಿಸಿ ಅವುಗಳನ್ನು ತನ್ನ ಎದೆಗಪ್ಪಿಕೊಳ್ಳುವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the glory of the LORD shall be revealed, and all flesh shall see it together: for the mouth]]></a:t>
+              <a:t><![CDATA[ಎಳೇಮರಿಗಳನ್ನು ಮೆಲ್ಲಗೆ ನಡಿಸುವನು ಎಂದು ಸಾರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>