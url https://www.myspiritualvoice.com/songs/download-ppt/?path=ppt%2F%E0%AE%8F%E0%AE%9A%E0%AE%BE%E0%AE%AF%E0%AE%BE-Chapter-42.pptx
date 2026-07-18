--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -5547,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516089" r:id="rId1"/>
+    <p:sldLayoutId id="2473414217" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12244,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>