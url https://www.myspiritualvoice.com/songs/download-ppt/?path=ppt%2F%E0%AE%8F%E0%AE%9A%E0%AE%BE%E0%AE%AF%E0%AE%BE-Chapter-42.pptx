--- v1 (2026-07-18)
+++ v2 (2026-09-08)
@@ -87,50 +87,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +165,53 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +357,56 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானங்களைச் சிருஷ்டித்து, அவைகளை விரித்து, பூமியையும், அதிலே உற்பத்தியாகிறவைகளையும் பரப்பினவரும், அதில் இருக்கிற ஜனத்துக்குக் சுவாசத்தையும், அதில் நடமாடுகிறவர்களுக்கு ஆவியையும் கொடுக்கிறவருமான கர்த்தராகிய தேவன் சொல்லுகிறதாவது.]]></a:t>
+              <a:t><![CDATA[5. Thus says God the LORD, he that created the heavens, and stretched them out; he that spread forth the earth, and that which comes out of it; he that gives breath unto the people upon it, and spirit to them that walk therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானங்களைச் சிருஷ்டித்து, அவைகளை விரித்து, பூமியையும், அதிலே உற்பத்தியாகிறவைகளையும் பரப்பினவரும், அதில் இருக்கிற ஜனத்துக்குக் சுவாசத்தையும், அதில் நடமாடுகிறவர்களுக்கு ஆவியையும் கொடுக்கிறவருமான கர்த்தராகிய தேவன் சொல்லுகிறதாவது.]]></a:t>
+              <a:t><![CDATA[5. Thus says God the LORD, he that created the heavens, and stretched them out; he that spread forth the earth, and that which comes out of it; he that gives breath unto the people upon it, and spirit to them that walk therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் குருடருடைய கண்களைத் திறக்கவும், கட்டுண்டவர்களைக் காவலிலிருந்தும், இருளில் இருக்கிறவர்களைக் சிறைச்சாலையிலிருந்தும் விடுவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[6. I the LORD have called you in righteousness, and will hold yours hand, and will keep you, and give you for a covenant of the people, for a light of the Gentiles;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் குருடருடைய கண்களைத் திறக்கவும், கட்டுண்டவர்களைக் காவலிலிருந்தும், இருளில் இருக்கிறவர்களைக் சிறைச்சாலையிலிருந்தும் விடுவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[6. I the LORD have called you in righteousness, and will hold yours hand, and will keep you, and give you for a covenant of the people, for a light of the Gentiles;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தராகிய நான் நீதியின்படி உம்மை அழைத்து, உம்முடைய கையைப்பிடித்து, உம்மைத் தற்காத்து, உம்மை ஜனத்திற்கு உடன்படிக்கையாகவும், ஜாதிகளுக்கு ஒளியாகவும் வைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. To open the blind eyes, to bring out the prisoners from the prison, and them that sit in darkness out of the prison house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தராகிய நான் நீதியின்படி உம்மை அழைத்து, உம்முடைய கையைப்பிடித்து, உம்மைத் தற்காத்து, உம்மை ஜனத்திற்கு உடன்படிக்கையாகவும், ஜாதிகளுக்கு ஒளியாகவும் வைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. To open the blind eyes, to bring out the prisoners from the prison, and them that sit in darkness out of the prison house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் கர்த்தர், இது என் நாமம்; என் மகிமையை வேறொருவனுக்கும், என் துதியை விக்கிரகங்களுக்கும் கொடேன்.]]></a:t>
+              <a:t><![CDATA[8. I am the LORD: that is my name: and my glory will I not give to another, neither my praise to graven images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் கர்த்தர், இது என் நாமம்; என் மகிமையை வேறொருவனுக்கும், என் துதியை விக்கிரகங்களுக்கும் கொடேன்.]]></a:t>
+              <a:t><![CDATA[9. Behold, the former things are come to pass, and new things do I declare: before they spring forth I tell you of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூர்வகாலத்தில் தெரிவிக்கப்பட்டவைகள், இதோ, நிறைவேறலாயின; புதியவைகளையும் நானே அறிவிக்கிறேன்; அவைகள் தோன்றாததற்கு முன்னே, அவைகளை உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Behold, the former things are come to pass, and new things do I declare: before they spring forth I tell you of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூர்வகாலத்தில் தெரிவிக்கப்பட்டவைகள், இதோ, நிறைவேறலாயின; புதியவைகளையும் நானே அறிவிக்கிறேன்; அவைகள் தோன்றாததற்கு முன்னே, அவைகளை உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Sing unto the LORD a new song, and his praise from the end of the earth, all of you that go down to the sea, and all that is therein; the isles, and the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, நான் ஆதரிக்கிற என் தாசன், நான் தெரிந்துகொண்டவரும், என் ஆத்துமாவுக்குப் பிரியமானவரும் இவரே; என் ஆவியை அவர்மேல் அமரப்பண்ணினேன்; அவர் புறஜாதிகளுக்கு நியாயத்தை வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[1. Behold my servant, whom I uphold; mine elect, in whom my soul delights; I have put my spirit upon him: he shall bring forth judgment to the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமுத்திரத்தில் யாத்திரைபண்ணுகிறவர்களே, அதிலுள்ளவைகளே, தீவுகளே அவைகளின் குடிகளே, கர்த்தருக்குப் புதுப்பாட்டைப் பாடுங்கள்; பூமியின் கடையாந்தரத்திலிருந்து அவருடைய துதியைப் பாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Sing unto the LORD a new song, and his praise from the end of the earth, all of you that go down to the sea, and all that is therein; the isles, and the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமுத்திரத்தில் யாத்திரைபண்ணுகிறவர்களே, அதிலுள்ளவைகளே, தீவுகளே அவைகளின் குடிகளே, கர்த்தருக்குப் புதுப்பாட்டைப் பாடுங்கள்; பூமியின் கடையாந்தரத்திலிருந்து அவருடைய துதியைப் பாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Let the wilderness and the cities thereof lift up their voice, the villages that Kedar does inhabit: let the inhabitants of the rock sing, let them shout from the top of the mountains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வனாந்தரமும், அதின் ஊர்களும், கேதாரியா குடியிருக்கிற கிராமங்களும் உரத்த சத்தமிடக்கடவது; கன்மலைகளிலே குடியிருக்கிறவர்கள் கெம்பீரித்து, பர்வதங்களின் கொடுமுடியிலிருந்து ஆர்ப்பரிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[11. Let the wilderness and the cities thereof lift up their voice, the villages that Kedar does inhabit: let the inhabitants of the rock sing, let them shout from the top of the mountains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வனாந்தரமும், அதின் ஊர்களும், கேதாரியா குடியிருக்கிற கிராமங்களும் உரத்த சத்தமிடக்கடவது; கன்மலைகளிலே குடியிருக்கிறவர்கள் கெம்பீரித்து, பர்வதங்களின் கொடுமுடியிலிருந்து ஆர்ப்பரிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[12. Let them give glory unto the LORD, and declare his praise in the islands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருக்கு மகிமையைச்செலுத்தி, அவர் துதியைத் தீவுகளில் அறிவிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[13. The LORD shall go forth as a mighty man, he shall stir up jealousy like a man of war: he shall cry, yea, roar; he shall prevail against his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் பராக்கிரமசாலியைப்போல் புறப்பட்டு, யுத்தவீரனைப்போல் வைராக்கியமூண்டு, முழங்கிக் கெர்ச்சித்து, தம்முடைய சத்துருக்களை மேற்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[13. The LORD shall go forth as a mighty man, he shall stir up jealousy like a man of war: he shall cry, yea, roar; he shall prevail against his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் பராக்கிரமசாலியைப்போல் புறப்பட்டு, யுத்தவீரனைப்போல் வைராக்கியமூண்டு, முழங்கிக் கெர்ச்சித்து, தம்முடைய சத்துருக்களை மேற்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[14. I have long time held my peace; I have been still, and refrained myself: now will I cry like a travailing woman; I will destroy and devour at once.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் வெகுகாலம் மவுனமாயிருந்தேன்; சும்மாயிருந்து எனக்குள்ளே அடக்கிக்கொண்டிருந்தேன்; இப்பொழுது பிள்ளை பெறுகிறவளைப்போலச் சத்தமிட்டு, அவர்களைப் பாழாக்கி விழுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[14. I have long time held my peace; I have been still, and refrained myself: now will I cry like a travailing woman; I will destroy and devour at once.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் வெகுகாலம் மவுனமாயிருந்தேன்; சும்மாயிருந்து எனக்குள்ளே அடக்கிக்கொண்டிருந்தேன்; இப்பொழுது பிள்ளை பெறுகிறவளைப்போலச் சத்தமிட்டு, அவர்களைப் பாழாக்கி விழுங்குவேன்.]]></a:t>
+              <a:t><![CDATA[15. I will make waste mountains and hills, and dry up all their herbs; and I will make the rivers islands, and I will dry up the pools.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் மலைகளையும் குன்றுகளையும் பாழாக்கி, அவைகளிலுள்ள பூண்டுகளையெல்லாம் வாடப்பண்ணி, ஆறுகளைத் திரட்டுகளாக்கி, ஏரிகளை வற்றிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. I will make waste mountains and hills, and dry up all their herbs; and I will make the rivers islands, and I will dry up the pools.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, நான் ஆதரிக்கிற என் தாசன், நான் தெரிந்துகொண்டவரும், என் ஆத்துமாவுக்குப் பிரியமானவரும் இவரே; என் ஆவியை அவர்மேல் அமரப்பண்ணினேன்; அவர் புறஜாதிகளுக்கு நியாயத்தை வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[1. Behold my servant, whom I uphold; mine elect, in whom my soul delights; I have put my spirit upon him: he shall bring forth judgment to the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் மலைகளையும் குன்றுகளையும் பாழாக்கி, அவைகளிலுள்ள பூண்டுகளையெல்லாம் வாடப்பண்ணி, ஆறுகளைத் திரட்டுகளாக்கி, ஏரிகளை வற்றிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. And I will bring the blind by a way that they knew not; I will lead them in paths that they have not known: I will make darkness light before them, and crooked things straight. These things will I do unto them, and not forsake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குருடரை அவர்கள் அறியாத வழியிலே நடத்தி, அவர்களுக்குத் தெரியாத பாதைகளில் அவர்களை அழைத்துக்கொண்டுவந்து, அவர்களுக்கு முன்பாக இருளை வெளிச்சமும், கோணலைச் செவ்வையுமாக்குவேன்; இந்தக் காரியங்களை நான் அவர்களுக்குச் செய்து, அவர்களைக் கைவிடாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. And I will bring the blind by a way that they knew not; I will lead them in paths that they have not known: I will make darkness light before them, and crooked things straight. These things will I do unto them, and not forsake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குருடரை அவர்கள் அறியாத வழியிலே நடத்தி, அவர்களுக்குத் தெரியாத பாதைகளில் அவர்களை அழைத்துக்கொண்டுவந்து, அவர்களுக்கு முன்பாக இருளை வெளிச்சமும், கோணலைச் செவ்வையுமாக்குவேன்; இந்தக் காரியங்களை நான் அவர்களுக்குச் செய்து, அவர்களைக் கைவிடாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. And I will bring the blind by a way that they knew not; I will lead them in paths that they have not known: I will make darkness light before them, and crooked things straight. These things will I do unto them, and not forsake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குருடரை அவர்கள் அறியாத வழியிலே நடத்தி, அவர்களுக்குத் தெரியாத பாதைகளில் அவர்களை அழைத்துக்கொண்டுவந்து, அவர்களுக்கு முன்பாக இருளை வெளிச்சமும், கோணலைச் செவ்வையுமாக்குவேன்; இந்தக் காரியங்களை நான் அவர்களுக்குச் செய்து, அவர்களைக் கைவிடாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. They shall be turned back, they shall be greatly ashamed, that trust in graven images, that say to the molten images, All of you are our gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சித்திரவேலையான விக்கிரகங்களை நம்பி, வார்ப்பிக்கப்பட்ட சுரூபங்களை நோக்கி: நீங்கள் எங்கள் தேவர்கள் என்று சொல்லுகிறவர்கள் பின்னிடைந்து மிகவும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. They shall be turned back, they shall be greatly ashamed, that trust in graven images, that say to the molten images, All of you are our gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சித்திரவேலையான விக்கிரகங்களை நம்பி, வார்ப்பிக்கப்பட்ட சுரூபங்களை நோக்கி: நீங்கள் எங்கள் தேவர்கள் என்று சொல்லுகிறவர்கள் பின்னிடைந்து மிகவும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Hear, all of you deaf; and look, all of you blind, that all of you may see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செவிடரே, கேளுங்கள்; குருடரே, நீங்கள் காணும்படி நோக்கிப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Who is blind, but my servant? or deaf, as my messenger that I sent? who is blind as he that is perfect, and blind as the LORD's servant?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் தாசனையல்லாமால் குருடன் யார்? நான் அனுப்பிய தூதனையல்லாமல் செவிடன் யார்? உத்தமனையல்லாமல் குருடன் யார்? கர்த்தருடைய ஊழியக்காரனையல்லாமல் அந்தகன் யார்?]]></a:t>
+              <a:t><![CDATA[19. Who is blind, but my servant? or deaf, as my messenger that I sent? who is blind as he that is perfect, and blind as the LORD's servant?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் தாசனையல்லாமால் குருடன் யார்? நான் அனுப்பிய தூதனையல்லாமல் செவிடன் யார்? உத்தமனையல்லாமல் குருடன் யார்? கர்த்தருடைய ஊழியக்காரனையல்லாமல் அந்தகன் யார்?]]></a:t>
+              <a:t><![CDATA[20. Seeing many things, but you observe not; opening the ears, but he hears not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ அநேக காரியங்களைக் கண்டும் கவனியாதிருக்கிறாய்; அவனுக்குச் செவிகளைத் திறந்தாலும் கேளாதே போகிறான்.]]></a:t>
+              <a:t><![CDATA[20. Seeing many things, but you observe not; opening the ears, but he hears not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் கூக்குரலிடவுமாட்டார், தம்முடைய சத்தத்தை உயர்த்தவும் அதை வீதியிலே கேட்கப்பண்ணவுமாட்டார்.]]></a:t>
+              <a:t><![CDATA[2. He shall not cry, nor lift up, nor cause his voice to be heard in the street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தமது நீதியினிமித்தம் அவன்மேல் பிரியம் வைத்திருந்தார்; அவர் வேதத்தை முக்கியப்படுத்தி அதை மகிமையுள்ளதாக்குவார்.]]></a:t>
+              <a:t><![CDATA[21. The LORD is well pleased for his righteousness' sake; he will magnify the law, and make it honourable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தமது நீதியினிமித்தம் அவன்மேல் பிரியம் வைத்திருந்தார்; அவர் வேதத்தை முக்கியப்படுத்தி அதை மகிமையுள்ளதாக்குவார்.]]></a:t>
+              <a:t><![CDATA[21. The LORD is well pleased for his righteousness' sake; he will magnify the law, and make it honourable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த ஜனமோ கொள்ளையிடப்பட்டும், சூறையாடப்பட்டும் இருக்கிறார்கள்; அவர்கள் அனைவரும் கெபிகளிலே அகப்பட்டு, காவலறைகளிலே அடைக்கப்பட்டிருக்கிறார்கள், தப்புவிப்பார் இல்லாமல் கொள்ளையாகி, விட்டுவிடு என்பார் இல்லாமல் சூறையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. But this is a people robbed and spoiled; they are all of them snared in holes, and they are hid in prison houses: they are for a prey, and none delivers; for a spoil, and none says, Restore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த ஜனமோ கொள்ளையிடப்பட்டும், சூறையாடப்பட்டும் இருக்கிறார்கள்; அவர்கள் அனைவரும் கெபிகளிலே அகப்பட்டு, காவலறைகளிலே அடைக்கப்பட்டிருக்கிறார்கள், தப்புவிப்பார் இல்லாமல் கொள்ளையாகி, விட்டுவிடு என்பார் இல்லாமல் சூறையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. But this is a people robbed and spoiled; they are all of them snared in holes, and they are hid in prison houses: they are for a prey, and none delivers; for a spoil, and none says, Restore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உங்களில் இதற்குச் செவிகொடுத்துப் பின்வருகிறதைக் கவனித்துக்கேட்கிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[22. But this is a people robbed and spoiled; they are all of them snared in holes, and they are hid in prison houses: they are for a prey, and none delivers; for a spoil, and none says, Restore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாக்கோபைச் சிறையிட்டு இஸ்ரவேலைக் கொள்ளைக்காரருக்கு ஒப்புக்கொடுக்கிறவர் யார்? அவர்கள் பாவஞ்செய்து விரோதித்த கர்த்தர் அல்லவோ? அவருடைய வழிகளில் நடக்க மனதாயிராமலும், அவருடைய வேதத்துக்குச் செவிகொடாமலும் போனார்களே.]]></a:t>
+              <a:t><![CDATA[23. Who among you will give ear to this? who will hearken and hear for the time to come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாக்கோபைச் சிறையிட்டு இஸ்ரவேலைக் கொள்ளைக்காரருக்கு ஒப்புக்கொடுக்கிறவர் யார்? அவர்கள் பாவஞ்செய்து விரோதித்த கர்த்தர் அல்லவோ? அவருடைய வழிகளில் நடக்க மனதாயிராமலும், அவருடைய வேதத்துக்குச் செவிகொடாமலும் போனார்களே.]]></a:t>
+              <a:t><![CDATA[24. Who gave Jacob for a spoil, and Israel to the robbers? did not the LORD, he against whom we have sinned? for they would not walk in his ways, neither were they obedient unto his law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவர்கள்மேல் அவர் தமதுகோபத்தின் உக்கிரத்தையும், யுத்தத்தின் வலிமையையும் வரப்பண்ணி, அவர்களைச்சூழ அக்கினிஜுவாலைகளைக் கொளுத்தியிருந்தும் உணராதிருந்தார்கள்; அது அவர்களைத் தகித்தும், அதைமனதிலே வைக்காதேபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Who gave Jacob for a spoil, and Israel to the robbers? did not the LORD, he against whom we have sinned? for they would not walk in his ways, neither were they obedient unto his law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4935,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவர்கள்மேல் அவர் தமதுகோபத்தின் உக்கிரத்தையும், யுத்தத்தின் வலிமையையும் வரப்பண்ணி, அவர்களைச்சூழ அக்கினிஜுவாலைகளைக் கொளுத்தியிருந்தும் உணராதிருந்தார்கள்; அது அவர்களைத் தகித்தும், அதைமனதிலே வைக்காதேபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Who gave Jacob for a spoil, and Israel to the robbers? did not the LORD, he against whom we have sinned? for they would not walk in his ways, neither were they obedient unto his law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Therefore he has poured upon him the fury of his anger, and the strength of battle: and it has set him on fire round about, yet he knew not; and it burned him, yet he laid it not to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் நெரிந்த நாணலை முறியாமலும், மங்கியெரிகிற திரியை அணையாமலும், நியாயத்தை உண்மையாக வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[3. A bruised reed shall he not break, and the smoking flax shall he not quench: he shall bring forth judgment unto truth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Therefore he has poured upon him the fury of his anger, and the strength of battle: and it has set him on fire round about, yet he knew not; and it burned him, yet he laid it not to heart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Therefore he has poured upon him the fury of his anger, and the strength of battle: and it has set him on fire round about, yet he knew not; and it burned him, yet he laid it not to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் நெரிந்த நாணலை முறியாமலும், மங்கியெரிகிற திரியை அணையாமலும், நியாயத்தை உண்மையாக வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[3. A bruised reed shall he not break, and the smoking flax shall he not quench: he shall bring forth judgment unto truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நியாயத்தைப் பூமியிலே நிலைப்படுத்துமட்டும் இளக்கரிப்பதுமில்லை, பதறுவதுமில்லை; அவருடைய வேதத்துக்குத் தீவுகள் காத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. He shall not fail nor be discouraged, till he have set judgment in the earth: and the isles shall wait for his law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நியாயத்தைப் பூமியிலே நிலைப்படுத்துமட்டும் இளக்கரிப்பதுமில்லை, பதறுவதுமில்லை; அவருடைய வேதத்துக்குத் தீவுகள் காத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. He shall not fail nor be discouraged, till he have set judgment in the earth: and the isles shall wait for his law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வானங்களைச் சிருஷ்டித்து, அவைகளை விரித்து, பூமியையும், அதிலே உற்பத்தியாகிறவைகளையும் பரப்பினவரும், அதில் இருக்கிற ஜனத்துக்குக் சுவாசத்தையும், அதில் நடமாடுகிறவர்களுக்கு ஆவியையும் கொடுக்கிறவருமான கர்த்தராகிய தேவன் சொல்லுகிறதாவது.]]></a:t>
+              <a:t><![CDATA[5. Thus says God the LORD, he that created the heavens, and stretched them out; he that spread forth the earth, and that which comes out of it; he that gives breath unto the people upon it, and spirit to them that walk therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414217" r:id="rId1"/>
+    <p:sldLayoutId id="2477759288" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6266,78 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, and that which comes out of it; he that gives breath unto the people upon it, and spirit]]></a:t>
+              <a:t><![CDATA[அதில் இருக்கிற ஜனத்துக்குக் சுவாசத்தையும், அதில் நடமாடுகிறவர்களுக்கு ஆவியையும் கொடுக்கிறவருமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to them that walk therein:]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய தேவன் சொல்லுகிறதாவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I the LORD have called you in righteousness, and will hold yours hand, and will keep you, and]]></a:t>
+              <a:t><![CDATA[6. நீர் குருடருடைய கண்களைத் திறக்கவும், கட்டுண்டவர்களைக் காவலிலிருந்தும், இருளில் இருக்கிறவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give you for a covenant of the people, for a light of the Gentiles;]]></a:t>
+              <a:t><![CDATA[சிறைச்சாலையிலிருந்தும் விடுவிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. To open the blind eyes, to bring out the prisoners from the prison, and them that sit in darkness]]></a:t>
+              <a:t><![CDATA[7. கர்த்தராகிய நான் நீதியின்படி உம்மை அழைத்து, உம்முடைய கையைப்பிடித்து, உம்மைத் தற்காத்து, உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the prison house.]]></a:t>
+              <a:t><![CDATA[ஜனத்திற்கு உடன்படிக்கையாகவும், ஜாதிகளுக்கு ஒளியாகவும் வைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I am the LORD: that is my name: and my glory will I not give to another, neither my praise to]]></a:t>
+              <a:t><![CDATA[8. நான் கர்த்தர், இது என் நாமம்; என் மகிமையை வேறொருவனுக்கும், என் துதியை விக்கிரகங்களுக்கும் கொடேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[graven images.]]></a:t>
+              <a:t><![CDATA[9. பூர்வகாலத்தில் தெரிவிக்கப்பட்டவைகள், இதோ, நிறைவேறலாயின; புதியவைகளையும் நானே அறிவிக்கிறேன்; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, the former things are come to pass, and new things do I declare: before they spring forth]]></a:t>
+              <a:t><![CDATA[தோன்றாததற்கு முன்னே, அவைகளை உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I tell you of them.]]></a:t>
+              <a:t><![CDATA[10. சமுத்திரத்தில் யாத்திரைபண்ணுகிறவர்களே, அதிலுள்ளவைகளே, தீவுகளே அவைகளின் குடிகளே, கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Behold my servant, whom I uphold; mine elect, in whom my soul delights; I have put my spirit upon]]></a:t>
+              <a:t><![CDATA[1. இதோ, நான் ஆதரிக்கிற என் தாசன், நான் தெரிந்துகொண்டவரும், என் ஆத்துமாவுக்குப் பிரியமானவரும் இவரே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Sing unto the LORD a new song, and his praise from the end of the earth, all of you that go down]]></a:t>
+              <a:t><![CDATA[புதுப்பாட்டைப் பாடுங்கள்; பூமியின் கடையாந்தரத்திலிருந்து அவருடைய துதியைப் பாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the sea, and all that is therein; the isles, and the inhabitants thereof.]]></a:t>
+              <a:t><![CDATA[11. வனாந்தரமும், அதின் ஊர்களும், கேதாரியா குடியிருக்கிற கிராமங்களும் உரத்த சத்தமிடக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Let the wilderness and the cities thereof lift up their voice, the villages that Kedar does]]></a:t>
+              <a:t><![CDATA[கன்மலைகளிலே குடியிருக்கிறவர்கள் கெம்பீரித்து, பர்வதங்களின் கொடுமுடியிலிருந்து ஆர்ப்பரிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabit: let the inhabitants of the rock sing, let them shout from the top of the mountains.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருக்கு மகிமையைச்செலுத்தி, அவர் துதியைத் தீவுகளில் அறிவிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Let them give glory unto the LORD, and declare his praise in the islands.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் பராக்கிரமசாலியைப்போல் புறப்பட்டு, யுத்தவீரனைப்போல் வைராக்கியமூண்டு, முழங்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The LORD shall go forth as a mighty man, he shall stir up jealousy like a man of war: he shall]]></a:t>
+              <a:t><![CDATA[கெர்ச்சித்து, தம்முடைய சத்துருக்களை மேற்கொள்ளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cry, yea, roar; he shall prevail against his enemies.]]></a:t>
+              <a:t><![CDATA[14. நான் வெகுகாலம் மவுனமாயிருந்தேன்; சும்மாயிருந்து எனக்குள்ளே அடக்கிக்கொண்டிருந்தேன்; இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I have long time held my peace; I have been still, and refrained myself: now will I cry like a]]></a:t>
+              <a:t><![CDATA[பிள்ளை பெறுகிறவளைப்போலச் சத்தமிட்டு, அவர்களைப் பாழாக்கி விழுங்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[travailing woman; I will destroy and devour at once.]]></a:t>
+              <a:t><![CDATA[15. நான் மலைகளையும் குன்றுகளையும் பாழாக்கி, அவைகளிலுள்ள பூண்டுகளையெல்லாம் வாடப்பண்ணி, ஆறுகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. I will make waste mountains and hills, and dry up all their herbs; and I will make the rivers]]></a:t>
+              <a:t><![CDATA[திரட்டுகளாக்கி, ஏரிகளை வற்றிப்போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him: he shall bring forth judgment to the Gentiles.]]></a:t>
+              <a:t><![CDATA[என் ஆவியை அவர்மேல் அமரப்பண்ணினேன்; அவர் புறஜாதிகளுக்கு நியாயத்தை வெளிப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[islands, and I will dry up the pools.]]></a:t>
+              <a:t><![CDATA[16. குருடரை அவர்கள் அறியாத வழியிலே நடத்தி, அவர்களுக்குத் தெரியாத பாதைகளில் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And I will bring the blind by a way that they knew not; I will lead them in paths that they have]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுவந்து, அவர்களுக்கு முன்பாக இருளை வெளிச்சமும், கோணலைச் செவ்வையுமாக்குவேன்; இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not known: I will make darkness light before them, and crooked things straight. These things will I]]></a:t>
+              <a:t><![CDATA[காரியங்களை நான் அவர்களுக்குச் செய்து, அவர்களைக் கைவிடாதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do unto them, and not forsake them.]]></a:t>
+              <a:t><![CDATA[17. சித்திரவேலையான விக்கிரகங்களை நம்பி, வார்ப்பிக்கப்பட்ட சுரூபங்களை நோக்கி: நீங்கள் எங்கள் தேவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They shall be turned back, they shall be greatly ashamed, that trust in graven images, that say]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுகிறவர்கள் பின்னிடைந்து மிகவும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the molten images, All of you are our gods.]]></a:t>
+              <a:t><![CDATA[18. செவிடரே, கேளுங்கள்; குருடரே, நீங்கள் காணும்படி நோக்கிப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Hear, all of you deaf; and look, all of you blind, that all of you may see.]]></a:t>
+              <a:t><![CDATA[19. என் தாசனையல்லாமால் குருடன் யார்? நான் அனுப்பிய தூதனையல்லாமல் செவிடன் யார்? உத்தமனையல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Who is blind, but my servant? or deaf, as my messenger that I sent? who is blind as he that is]]></a:t>
+              <a:t><![CDATA[குருடன் யார்? கர்த்தருடைய ஊழியக்காரனையல்லாமல் அந்தகன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfect, and blind as the LORD's servant?]]></a:t>
+              <a:t><![CDATA[20. நீ அநேக காரியங்களைக் கண்டும் கவனியாதிருக்கிறாய்; அவனுக்குச் செவிகளைத் திறந்தாலும் கேளாதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Seeing many things, but you observe not; opening the ears, but he hears not.]]></a:t>
+              <a:t><![CDATA[போகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He shall not cry, nor lift up, nor cause his voice to be heard in the street.]]></a:t>
+              <a:t><![CDATA[2. அவர் கூக்குரலிடவுமாட்டார், தம்முடைய சத்தத்தை உயர்த்தவும் அதை வீதியிலே கேட்கப்பண்ணவுமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The LORD is well pleased for his righteousness' sake; he will magnify the law, and make it]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் தமது நீதியினிமித்தம் அவன்மேல் பிரியம் வைத்திருந்தார்; அவர் வேதத்தை முக்கியப்படுத்தி அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[honourable.]]></a:t>
+              <a:t><![CDATA[மகிமையுள்ளதாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But this is a people robbed and spoiled; they are all of them snared in holes, and they are hid]]></a:t>
+              <a:t><![CDATA[22. இந்த ஜனமோ கொள்ளையிடப்பட்டும், சூறையாடப்பட்டும் இருக்கிறார்கள்; அவர்கள் அனைவரும் கெபிகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in prison houses: they are for a prey, and none delivers; for a spoil, and none says, Restore.]]></a:t>
+              <a:t><![CDATA[அகப்பட்டு, காவலறைகளிலே அடைக்கப்பட்டிருக்கிறார்கள், தப்புவிப்பார் இல்லாமல் கொள்ளையாகி, விட்டுவிடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Who among you will give ear to this? who will hearken and hear for the time to come?]]></a:t>
+              <a:t><![CDATA[என்பார் இல்லாமல் சூறையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Who gave Jacob for a spoil, and Israel to the robbers? did not the LORD, he against whom we have]]></a:t>
+              <a:t><![CDATA[23. உங்களில் இதற்குச் செவிகொடுத்துப் பின்வருகிறதைக் கவனித்துக்கேட்கிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sinned? for they would not walk in his ways, neither were they obedient unto his law.]]></a:t>
+              <a:t><![CDATA[24. யாக்கோபைச் சிறையிட்டு இஸ்ரவேலைக் கொள்ளைக்காரருக்கு ஒப்புக்கொடுக்கிறவர் யார்? அவர்கள் பாவஞ்செய்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Therefore he has poured upon him the fury of his anger, and the strength of battle: and it has]]></a:t>
+              <a:t><![CDATA[விரோதித்த கர்த்தர் அல்லவோ? அவருடைய வழிகளில் நடக்க மனதாயிராமலும், அவருடைய வேதத்துக்குச் செவிகொடாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set him on fire round about, yet he knew not; and it burned him, yet he laid it not to heart.]]></a:t>
+              <a:t><![CDATA[போனார்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. இவர்கள்மேல் அவர் தமதுகோபத்தின் உக்கிரத்தையும், யுத்தத்தின் வலிமையையும் வரப்பண்ணி, அவர்களைச்சூழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. A bruised reed shall he not break, and the smoking flax shall he not quench: he shall bring forth]]></a:t>
+              <a:t><![CDATA[3. அவர் நெரிந்த நாணலை முறியாமலும், மங்கியெரிகிற திரியை அணையாமலும், நியாயத்தை உண்மையாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினிஜுவாலைகளைக் கொளுத்தியிருந்தும் உணராதிருந்தார்கள்; அது அவர்களைத் தகித்தும், அதைமனதிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்காதேபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment unto truth.]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He shall not fail nor be discouraged, till he have set judgment in the earth: and the isles shall]]></a:t>
+              <a:t><![CDATA[4. அவர் நியாயத்தைப் பூமியிலே நிலைப்படுத்துமட்டும் இளக்கரிப்பதுமில்லை, பதறுவதுமில்லை; அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wait for his law.]]></a:t>
+              <a:t><![CDATA[வேதத்துக்குத் தீவுகள் காத்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus says God the LORD, he that created the heavens, and stretched them out; he that spread forth]]></a:t>
+              <a:t><![CDATA[5. வானங்களைச் சிருஷ்டித்து, அவைகளை விரித்து, பூமியையும், அதிலே உற்பத்தியாகிறவைகளையும் பரப்பினவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>