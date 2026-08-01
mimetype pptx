--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -95,50 +95,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +185,57 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +385,60 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் பார்வைக்கு அருமையானபடியினால், கனம்பெற்றாய்; நானும் உன்னைச் சிநேகித்தேன், ஆதலால் உனக்குப் பதிலாக மனுஷர்களையும், உன் ஜீவனுக்கு ஈடாக ஜனங்களையும் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. பயப்படாதே, நான் உன்னோடே இருக்கிறேன்; நான் உன் சந்ததியைக் கிழக்கிலிருந்து வரப்பண்ணி, உன்னை மேற்கிலும் இருந்து கூட்டிச்சேர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பயப்படாதே, நான் உன்னோடே இருக்கிறேன்; நான் உன் சந்ததியைக் கிழக்கிலிருந்து வரப்பண்ணி, உன்னை மேற்கிலும் இருந்து கூட்டிச்சேர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் வடக்கை நோக்கி கொடு என்றும், தெற்கை நோக்கி: வைத்திராதே என்றும் சொல்லி, தூரத்திலிருந்து என் குமாரரையும், பூமியின் கடையாந்தரத்திலிருந்து என் குமாரத்திகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் வடக்கை நோக்கி கொடு என்றும், தெற்கை நோக்கி: வைத்திராதே என்றும் சொல்லி, தூரத்திலிருந்து என் குமாரரையும், பூமியின் கடையாந்தரத்திலிருந்து என் குமாரத்திகளையும்,]]></a:t>
+              <a:t><![CDATA[7. நான் என் மகிமைக்கென்று சிருஷ்டித்து உருவாக்கிப் படைத்து, என் நாமந்தரிக்கப்பட்ட யாவரையும் கொண்டுவா என்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் என் மகிமைக்கென்று சிருஷ்டித்து உருவாக்கிப் படைத்து, என் நாமந்தரிக்கப்பட்ட யாவரையும் கொண்டுவா என்பேன்.]]></a:t>
+              <a:t><![CDATA[8. கண்களிருந்தும் குருடராயிருக்கிற ஜனத்தையும், காதுகளிருந்தும் செவிடராயிருக்கிறவர்களையும் புறப்பட்டு வரப்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான், நானே கர்த்தர்; என்னையல்லாமல் ரட்சகர் இல்லை.]]></a:t>
+              <a:t><![CDATA[10. நானே அவரென்று நீங்கள் உணர்ந்து, என்னை அறிந்து விசுவாசிக்கும்படிக்கு நீங்களும் நான் தெரிந்துகொண்ட என் தாசனும் எனக்குச் சாட்சிகளாயிருக்கிறீர்கள் என்று கர்த்தர் சொல்லுகிறார்; எனக்கு முன் ஏற்பட்ட தேவன் இல்லை, எனக்குப்பின் இருப்பதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நானே அறிவித்து, இரட்சித்து, விளங்கப்பண்ணினேன்; உங்களில் இப்படிச் செய்யத்தக்க அந்நிய தேவன் இல்லை; நானே, தேவன் என்பதற்கு நீங்கள் எனக்குச் சாட்சிகள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. நானே அவரென்று நீங்கள் உணர்ந்து, என்னை அறிந்து விசுவாசிக்கும்படிக்கு நீங்களும் நான் தெரிந்துகொண்ட என் தாசனும் எனக்குச் சாட்சிகளாயிருக்கிறீர்கள் என்று கர்த்தர் சொல்லுகிறார்; எனக்கு முன் ஏற்பட்ட தேவன் இல்லை, எனக்குப்பின் இருப்பதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நானே அறிவித்து, இரட்சித்து, விளங்கப்பண்ணினேன்; உங்களில் இப்படிச் செய்யத்தக்க அந்நிய தேவன் இல்லை; நானே, தேவன் என்பதற்கு நீங்கள் எனக்குச் சாட்சிகள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. நான், நானே கர்த்தர்; என்னையல்லாமல் ரட்சகர் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாள் உண்டகாததற்கு முன்னும் நானே இருக்கிறேன்; என் கைக்குத் தப்புவிக்கத்தக்கவன் இல்லை; நான் செய்கிறதைத் தடுப்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[12. நானே அறிவித்து, இரட்சித்து, விளங்கப்பண்ணினேன்; உங்களில் இப்படிச் செய்யத்தக்க அந்நிய தேவன் இல்லை; நானே, தேவன் என்பதற்கு நீங்கள் எனக்குச் சாட்சிகள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாள் உண்டகாததற்கு முன்னும் நானே இருக்கிறேன்; என் கைக்குத் தப்புவிக்கத்தக்கவன் இல்லை; நான் செய்கிறதைத் தடுப்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[12. நானே அறிவித்து, இரட்சித்து, விளங்கப்பண்ணினேன்; உங்களில் இப்படிச் செய்யத்தக்க அந்நிய தேவன் இல்லை; நானே, தேவன் என்பதற்கு நீங்கள் எனக்குச் சாட்சிகள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்காக அரண்களெல்லாம் இடிந்துவிழவும், கல்தேயர் படவுகளிலிருந்து அலறவும் செய்யத்தக்கவர்களைப் பாபிலோனுக்கு அனுப்பினேனென்று, உங்கள் மீட்பரும் இஸ்ரவேலின் பரிசுத்தருமாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. நானே அறிவித்து, இரட்சித்து, விளங்கப்பண்ணினேன்; உங்களில் இப்படிச் செய்யத்தக்க அந்நிய தேவன் இல்லை; நானே, தேவன் என்பதற்கு நீங்கள் எனக்குச் சாட்சிகள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்காக அரண்களெல்லாம் இடிந்துவிழவும், கல்தேயர் படவுகளிலிருந்து அலறவும் செய்யத்தக்கவர்களைப் பாபிலோனுக்கு அனுப்பினேனென்று, உங்கள் மீட்பரும் இஸ்ரவேலின் பரிசுத்தருமாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. நாள் உண்டகாததற்கு முன்னும் நானே இருக்கிறேன்; என் கைக்குத் தப்புவிக்கத்தக்கவன் இல்லை; நான் செய்கிறதைத் தடுப்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்காக அரண்களெல்லாம் இடிந்துவிழவும், கல்தேயர் படவுகளிலிருந்து அலறவும் செய்யத்தக்கவர்களைப் பாபிலோனுக்கு அனுப்பினேனென்று, உங்கள் மீட்பரும் இஸ்ரவேலின் பரிசுத்தருமாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. நாள் உண்டகாததற்கு முன்னும் நானே இருக்கிறேன்; என் கைக்குத் தப்புவிக்கத்தக்கவன் இல்லை; நான் செய்கிறதைத் தடுப்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நானே உங்கள் பரிசுத்தராகிய கர்த்தரும், இஸ்ரவேலின் சிருஷ்டிகரும், உங்கள் ராஜாவுமானவர்.]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்காக அரண்களெல்லாம் இடிந்துவிழவும், கல்தேயர் படவுகளிலிருந்து அலறவும் செய்யத்தக்கவர்களைப் பாபிலோனுக்கு அனுப்பினேனென்று, உங்கள் மீட்பரும் இஸ்ரவேலின் பரிசுத்தருமாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமுத்திரத்திலே வழியையும் வலிய தண்ணீர்களிலே பாதையையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்காக அரண்களெல்லாம் இடிந்துவிழவும், கல்தேயர் படவுகளிலிருந்து அலறவும் செய்யத்தக்கவர்களைப் பாபிலோனுக்கு அனுப்பினேனென்று, உங்கள் மீட்பரும் இஸ்ரவேலின் பரிசுத்தருமாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரதங்களையும் குதிரைகளையும் இராணுவங்களையும் பராக்கிரமசாலிகளையும் புறப்படப்பண்ணி, அவைகள் எழுந்திராதபடிக்கு ஒருமித்து விழுந்துகிடக்கவும், ஒரு திரி அணைந்து போகிறதுபோல் அவைகள் அணைந்துபோகவும்பண்ணுகிற கர்த்தர் சொல்லுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[15. நானே உங்கள் பரிசுத்தராகிய கர்த்தரும், இஸ்ரவேலின் சிருஷ்டிகரும், உங்கள் ராஜாவுமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரதங்களையும் குதிரைகளையும் இராணுவங்களையும் பராக்கிரமசாலிகளையும் புறப்படப்பண்ணி, அவைகள் எழுந்திராதபடிக்கு ஒருமித்து விழுந்துகிடக்கவும், ஒரு திரி அணைந்து போகிறதுபோல் அவைகள் அணைந்துபோகவும்பண்ணுகிற கர்த்தர் சொல்லுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[16. சமுத்திரத்திலே வழியையும் வலிய தண்ணீர்களிலே பாதையையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முந்தினவைகளை நினைக்கவேண்டாம்; பூர்வமானவைகளைச் சிந்திக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. சமுத்திரத்திலே வழியையும் வலிய தண்ணீர்களிலே பாதையையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, நான் புதிய காரியத்தைச் செய்கிறேன்; இப்பொழுதே அது தோன்றும்; நீங்கள் அதை அறியீர்களா? நான் வனாந்தரத்திலே வழியையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. இரதங்களையும் குதிரைகளையும் இராணுவங்களையும் பராக்கிரமசாலிகளையும் புறப்படப்பண்ணி, அவைகள் எழுந்திராதபடிக்கு ஒருமித்து விழுந்துகிடக்கவும், ஒரு திரி அணைந்து போகிறதுபோல் அவைகள் அணைந்துபோகவும்பண்ணுகிற கர்த்தர் சொல்லுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, நான் புதிய காரியத்தைச் செய்கிறேன்; இப்பொழுதே அது தோன்றும்; நீங்கள் அதை அறியீர்களா? நான் வனாந்தரத்திலே வழியையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. இரதங்களையும் குதிரைகளையும் இராணுவங்களையும் பராக்கிரமசாலிகளையும் புறப்படப்பண்ணி, அவைகள் எழுந்திராதபடிக்கு ஒருமித்து விழுந்துகிடக்கவும், ஒரு திரி அணைந்து போகிறதுபோல் அவைகள் அணைந்துபோகவும்பண்ணுகிற கர்த்தர் சொல்லுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் தெரிந்துகொண்ட என் ஜனத்தின் தாகத்துக்கு வனாந்தரத்திலே தண்ணீர்களையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவதினால், காட்டுமிருகங்களும், வலுசர்ப்பங்களும், கோட்டான் குஞ்சுகளும் என்னைக் கனம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[17. இரதங்களையும் குதிரைகளையும் இராணுவங்களையும் பராக்கிரமசாலிகளையும் புறப்படப்பண்ணி, அவைகள் எழுந்திராதபடிக்கு ஒருமித்து விழுந்துகிடக்கவும், ஒரு திரி அணைந்து போகிறதுபோல் அவைகள் அணைந்துபோகவும்பண்ணுகிற கர்த்தர் சொல்லுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் தெரிந்துகொண்ட என் ஜனத்தின் தாகத்துக்கு வனாந்தரத்திலே தண்ணீர்களையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவதினால், காட்டுமிருகங்களும், வலுசர்ப்பங்களும், கோட்டான் குஞ்சுகளும் என்னைக் கனம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[18. முந்தினவைகளை நினைக்கவேண்டாம்; பூர்வமானவைகளைச் சிந்திக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதும் யாக்கோபே, உன்னைச் சிருஷ்டித்தவரும் இஸ்ரவேலே உன்னை உருவாக்கினவருமாகிய கர்த்தர் சொல்லுகிறதாவது பயப்படாதே; உன்னை மீட்டுக்கொண்டேன்; உன்னைப் பேர்சொல்லி அழைத்தேன்; நீ என்னுடையவன்.]]></a:t>
+              <a:t><![CDATA[2. நீ தண்ணீர்களைக் கடக்கும்போது நான் உன்னோடு இருப்பேன்; நீ ஆறுகளைக் கடக்கும்போது அவைகள் உன்மேல் புரளுவதில்லை; நீ அக்கினியில் நடக்கும்போது வேகாதிருப்பாய்; அக்கினிஜுவாலை உன்பேரில் பற்றாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த ஜனத்தை எனக்கென்று ஏற்படுத்தினேன்; இவர்கள் என் துதியை சொல்லிவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இதோ, நான் புதிய காரியத்தைச் செய்கிறேன்; இப்பொழுதே அது தோன்றும்; நீங்கள் அதை அறியீர்களா? நான் வனாந்தரத்திலே வழியையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆனாலும் யாக்கோபே, நீ என்னை நோக்கிக் கூப்பிடவில்லை; இஸ்ரவேலே, நீ என்னைக்குறித்து மனஞ்சலித்துப்போனாய்.]]></a:t>
+              <a:t><![CDATA[19. இதோ, நான் புதிய காரியத்தைச் செய்கிறேன்; இப்பொழுதே அது தோன்றும்; நீங்கள் அதை அறியீர்களா? நான் வனாந்தரத்திலே வழியையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஆடுகளை தகனபலிகளாக நீ எனக்குச் செலுத்தவில்லை; உன் பலிகளாலே நீ என்னைக் கனம்பண்ணவுமில்லை; காணிக்கைகளைச் செலுத்தும்படி நான் உன்னைச் சங்கடப்படுத்தாமலும், தூபங்காட்டும்படி உன்னை வருத்தப்படுத்தாமலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[20. நான் தெரிந்துகொண்ட என் ஜனத்தின் தாகத்துக்கு வனாந்தரத்திலே தண்ணீர்களையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவதினால், காட்டுமிருகங்களும், வலுசர்ப்பங்களும், கோட்டான் குஞ்சுகளும் என்னைக் கனம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஆடுகளை தகனபலிகளாக நீ எனக்குச் செலுத்தவில்லை; உன் பலிகளாலே நீ என்னைக் கனம்பண்ணவுமில்லை; காணிக்கைகளைச் செலுத்தும்படி நான் உன்னைச் சங்கடப்படுத்தாமலும், தூபங்காட்டும்படி உன்னை வருத்தப்படுத்தாமலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[20. நான் தெரிந்துகொண்ட என் ஜனத்தின் தாகத்துக்கு வனாந்தரத்திலே தண்ணீர்களையும் அவாந்தரவெளியிலே ஆறுகளையும் உண்டாக்குவதினால், காட்டுமிருகங்களும், வலுசர்ப்பங்களும், கோட்டான் குஞ்சுகளும் என்னைக் கனம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ எனக்குப் பணங்களால் சுகந்தபட்டயைக் கொள்ளாமலும், உன் பலிகளின் நிணத்தினால் என்னைத் திருப்தியாக்காமலும், உன் பாவங்களினால் என்னைச் சங்கடப்படுத்தி, உன் அக்கிரமங்களினால் என்னை வருத்தப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[21. இந்த ஜனத்தை எனக்கென்று ஏற்படுத்தினேன்; இவர்கள் என் துதியை சொல்லிவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ எனக்குப் பணங்களால் சுகந்தபட்டயைக் கொள்ளாமலும், உன் பலிகளின் நிணத்தினால் என்னைத் திருப்தியாக்காமலும், உன் பாவங்களினால் என்னைச் சங்கடப்படுத்தி, உன் அக்கிரமங்களினால் என்னை வருத்தப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[22. ஆனாலும் யாக்கோபே, நீ என்னை நோக்கிக் கூப்பிடவில்லை; இஸ்ரவேலே, நீ என்னைக்குறித்து மனஞ்சலித்துப்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான், நானே உன் மீறுதல்களை என் நிமித்தமாகவே குலைத்துப்போடுகிறேன்; உன் பாவங்களை நினையாமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[22. ஆனாலும் யாக்கோபே, நீ என்னை நோக்கிக் கூப்பிடவில்லை; இஸ்ரவேலே, நீ என்னைக்குறித்து மனஞ்சலித்துப்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான், நானே உன் மீறுதல்களை என் நிமித்தமாகவே குலைத்துப்போடுகிறேன்; உன் பாவங்களை நினையாமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஆடுகளை தகனபலிகளாக நீ எனக்குச் செலுத்தவில்லை; உன் பலிகளாலே நீ என்னைக் கனம்பண்ணவுமில்லை; காணிக்கைகளைச் செலுத்தும்படி நான் உன்னைச் சங்கடப்படுத்தாமலும், தூபங்காட்டும்படி உன்னை வருத்தப்படுத்தாமலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நாம் ஒருவரோடொருவர் வழக்காடும்படி எனக்கு நினைப்பூட்டு; நீ நீதிமானாக விளங்கும்படி உன் காரியத்தைச் சொல்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஆடுகளை தகனபலிகளாக நீ எனக்குச் செலுத்தவில்லை; உன் பலிகளாலே நீ என்னைக் கனம்பண்ணவுமில்லை; காணிக்கைகளைச் செலுத்தும்படி நான் உன்னைச் சங்கடப்படுத்தாமலும், தூபங்காட்டும்படி உன்னை வருத்தப்படுத்தாமலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நாம் ஒருவரோடொருவர் வழக்காடும்படி எனக்கு நினைப்பூட்டு; நீ நீதிமானாக விளங்கும்படி உன் காரியத்தைச் சொல்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஆடுகளை தகனபலிகளாக நீ எனக்குச் செலுத்தவில்லை; உன் பலிகளாலே நீ என்னைக் கனம்பண்ணவுமில்லை; காணிக்கைகளைச் செலுத்தும்படி நான் உன்னைச் சங்கடப்படுத்தாமலும், தூபங்காட்டும்படி உன்னை வருத்தப்படுத்தாமலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் ஆதிதகப்பன் பாவஞ்செய்தான்; உனக்கு முன்னின்று பேசுகிறவர்களும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. நீ எனக்குப் பணங்களால் சுகந்தபட்டயைக் கொள்ளாமலும், உன் பலிகளின் நிணத்தினால் என்னைத் திருப்தியாக்காமலும், உன் பாவங்களினால் என்னைச் சங்கடப்படுத்தி, உன் அக்கிரமங்களினால் என்னை வருத்தப்படுத்தினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால், நான் பரிசுத்தஸ்தலத்தின் தலைவர்களைப் பரிசுத்தக்குலைச்சலாக்கி, யாக்கோபைச் சாபத்துக்கும், இஸ்ரவேலை நிந்தனைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. நீ எனக்குப் பணங்களால் சுகந்தபட்டயைக் கொள்ளாமலும், உன் பலிகளின் நிணத்தினால் என்னைத் திருப்தியாக்காமலும், உன் பாவங்களினால் என்னைச் சங்கடப்படுத்தி, உன் அக்கிரமங்களினால் என்னை வருத்தப்படுத்தினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,50 +5512,813 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[24. நீ எனக்குப் பணங்களால் சுகந்தபட்டயைக் கொள்ளாமலும், உன் பலிகளின் நிணத்தினால் என்னைத் திருப்தியாக்காமலும், உன் பாவங்களினால் என்னைச் சங்கடப்படுத்தி, உன் அக்கிரமங்களினால் என்னை வருத்தப்படுத்தினாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நான், நானே உன் மீறுதல்களை என் நிமித்தமாகவே குலைத்துப்போடுகிறேன்; உன் பாவங்களை நினையாமலும் இருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நான், நானே உன் மீறுதல்களை என் நிமித்தமாகவே குலைத்துப்போடுகிறேன்; உன் பாவங்களை நினையாமலும் இருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நாம் ஒருவரோடொருவர் வழக்காடும்படி எனக்கு நினைப்பூட்டு; நீ நீதிமானாக விளங்கும்படி உன் காரியத்தைச் சொல்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நாம் ஒருவரோடொருவர் வழக்காடும்படி எனக்கு நினைப்பூட்டு; நீ நீதிமானாக விளங்கும்படி உன் காரியத்தைச் சொல்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உன் ஆதிதகப்பன் பாவஞ்செய்தான்; உனக்கு முன்னின்று பேசுகிறவர்களும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஆகையால், நான் பரிசுத்தஸ்தலத்தின் தலைவர்களைப் பரிசுத்தக்குலைச்சலாக்கி, யாக்கோபைச் சாபத்துக்கும், இஸ்ரவேலை நிந்தனைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[28. ஆகையால், நான் பரிசுத்தஸ்தலத்தின் தலைவர்களைப் பரிசுத்தக்குலைச்சலாக்கி, யாக்கோபைச் சாபத்துக்கும், இஸ்ரவேலை நிந்தனைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5593,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ தண்ணீர்களைக் கடக்கும்போது நான் உன்னோடு இருப்பேன்; நீ ஆறுகளைக் கடக்கும்போது அவைகள் உன்மேல் புரளுவதில்லை; நீ அக்கினியில் நடக்கும்போது வேகாதிருப்பாய்; அக்கினிஜுவாலை உன்பேரில் பற்றாது.]]></a:t>
+              <a:t><![CDATA[3. நான் இஸ்ரவேலின் பரிசுத்தரும், உன் இரட்சகருமாயிருக்கிற உன் தேவனாகிய கர்த்தர்; உன்னை மீட்கும்பொருளாக எகிப்தையும், உனக்கு ஈடாக எத்தியோப்பியாவையும் சேபாவையும் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இஸ்ரவேலின் பரிசுத்தரும், உன் இரட்சகருமாயிருக்கிற உன் தேவனாகிய கர்த்தர்; உன்னை மீட்கும்பொருளாக எகிப்தையும், உனக்கு ஈடாக எத்தியோப்பியாவையும் சேபாவையும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[4. நீ என் பார்வைக்கு அருமையானபடியினால், கனம்பெற்றாய்; நானும் உன்னைச் சிநேகித்தேன், ஆதலால் உனக்குப் பதிலாக மனுஷர்களையும், உன் ஜீவனுக்கு ஈடாக ஜனங்களையும் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626022" r:id="rId1"/>
+    <p:sldLayoutId id="2474602423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +7210,106 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనుష్యులను అప్పగించుచున్నాను నీ ప్రాణమునకు ప్రతిగా జనములను అప్పగించు చున్నాను.]]></a:t>
+              <a:t><![CDATA[5. “সুতরাং ভীত হবে না! আমি তোমার সঙ্গে আছি| আমি একত্রিত করব তোমাদের শিশুদের এবং ফিরিয়েও দেব| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. భయపడకుము, నేను నీకు తోడైయున్నాను తూర్పునుండి నీ సంతానమును తెప్పించెదను పడమటినుండి నిన్ను సమకూర్చి]]></a:t>
+              <a:t><![CDATA[তাদের প্রাচ্য় ও পাশ্চাত্য থেকে এনে দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రప్పించెదను.]]></a:t>
+              <a:t><![CDATA[6. উত্তরকে আমি বলব: আমার লোকদের আমাকে দিয়ে দাও| দক্ষিণকে বলব: আমার লোকদের বন্দী করে রেখো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అప్పగింపుమని ఉత్తరదిక్కునకు ఆజ్ఞ ఇచ్చెదను బిగబట్టవద్దని దక్షిణదిక్కునకు ఆజ్ఞ ఇచ్చెదను దూరమునుండి]]></a:t>
+              <a:t><![CDATA[দূরবর্তী স্থান থেকে আমার পুত্রকন্যাদের আমার কাছে ফেরত্‌ দিয়ে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా కుమారులను భూదిగంతమునుండి నా కుమార్తెలను తెప్పించుము.]]></a:t>
+              <a:t><![CDATA[7. আমার সব লোকদের যাদের কাছে আমার নাম আছে, আমার কাছে ফিরিয়ে দাও| আমি ঐসব লোকদের নিজের জন্যই সৃষ্টি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నా మహిమ నిమిత్తము నేను సృజించినవారిని నా నామము పెట్టబడిన వారినందరిని తెప్పించుము నేనే వారిని]]></a:t>
+              <a:t><![CDATA[করেছিলাম| আমি তাদের সৃষ্টিকর্তা, তারা আমারই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగజేసితిని వారిని పుట్టించినవాడను నేనే.]]></a:t>
+              <a:t><![CDATA[8. ঈশ্বর বলেন, “চোখ থাকা সত্ত্বেও যারা অন্ধ তাদের বাইরে বের কর| কান থাকা সত্ত্বেও যারা বধির তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కన్నులుండి అంధులైనవారిని చెవులుండి బధిరులైన వారిని తీసికొని రండి]]></a:t>
+              <a:t><![CDATA[বাইরে বের কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సర్వజనులారా, గుంపుకూడి రండి జనములు కూర్చబడవలెను వారిలో ఎవరు ఇట్టి సంగతులు తెలియజేయుదురు?]]></a:t>
+              <a:t><![CDATA[9. প্রত্যেক মানুষের ও প্রত্যেক দেশের একত্রিত হওয়া উচিত্‌| হতে পারে, তাদের কারো মূর্ত্তি বলতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పూర్వకాలమున జరిగినవాటిని ఎవరు మాకు వినిపించు దురు? తాము నిర్దోషులమని తీర్పుపొందునట్లు తమ సాక్షు లను]]></a:t>
+              <a:t><![CDATA[চেয়েছিল প্রথমে কি ঘটেছিল| তাদের উচিত্‌ তাদের সাক্ষীদের নিয়ে আসা| সাক্ষীদের উচিত্‌ সত্য কথা বলা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అయితే యాకోబూ, నిన్ను సృజించినవాడగు యెహోవా ఇశ్రాయేలూ, నిన్ను నిర్మించినవాడు ఈలాగు సెల]]></a:t>
+              <a:t><![CDATA[1. আমি যাকোব, প্রভু, তোমার সৃষ্টিকর্তা! ইস্রায়েল, প্রভুই তোমার সৃষ্টিকর্তা| এখন প্রভু বলেন, “ভীত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తేవలెను లేదా, విని సత్యమే యని యొప్పుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[এটা দেখাবে যে তারা সঠিক|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మీరు తెలిసికొని నన్ను నమి్మ నేనే ఆయననని గ్రహించునట్లు మీరును నేను ఏర్పరచుకొనిన నా సేవకుడును నాకు]]></a:t>
+              <a:t><![CDATA[10. প্রভু বলেন, “তোমরা লোকরা আমার সাক্ষী| তোমরা হচ্ছো সেই দাস, যাদের আমি বেছে নিয়েছিলাম| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాక్షులు నాకు ముందుగా ఏ దేవుడును నిర్మింపబడలేదు నా తరువాత ఏ దేవుడు నుండడు.]]></a:t>
+              <a:t><![CDATA[তোমাদের বেছে নিয়েছিলাম যাতে তোমরা আমাকে জানতে পার এবং আমাকে বিশ্বাস করতে পার| আমি তোমাদের বেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నేను నేనే యెహోవాను, నేను తప్ప వేరొక రక్ష కుడు లేడు.]]></a:t>
+              <a:t><![CDATA[ছিলাম যাতে তোমরা উপলদ্ধি করতে পার যে ‘আমি হলাম ঈশ্বর|’ আমি সত্যিকারের ঈশ্বর| আমার আগে কোন দেবতা ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ప్రకటించినవాడను నేనే రక్షించినవాడను నేనే దాని గ్రహింపజేసినవాడను నేనే; యే అన్యదేవ తయు మీలో]]></a:t>
+              <a:t><![CDATA[না এবং আমার পরে কোন দেবতা থাকবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండియుండలేదు నేనే దేవుడను మీరే నాకు సాక్షులు; ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[11. আমি নিজেই হলাম প্রভু| অন্য কোন পরিত্রাতা নেই, আমিই একমাত্র পরিত্রাতা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఈ దినము మొదలుకొని నేనే ఆయనను నా చేతిలోనుండి విడిపించగలవాడెవడును లేడు నేను కార్యము చేయగా]]></a:t>
+              <a:t><![CDATA[12. আমিই একমাত্র ঈশ্বর যে তোমাদের সঙ্গে কথা বলেছিলাম| আমি তোমাদের রক্ষা করেছিলাম| এসব কথা আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రిప్పివేయువాడెవడు?]]></a:t>
+              <a:t><![CDATA[তোমাদের বলেছি| এমন নয় যে তোমাদের সঙ্গে কেউ ছিল যে এক জন অপরিচিত লোক| তোমরা আমার সাক্ষী এবং আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఇశ్రాయేలు పరిశుద్ధదేవుడును మీ విమోచకుడునైన యెహోవా ఈలాగు సెలవిచ్చుచున్నాడు మీ నిమిత్తము నేను]]></a:t>
+              <a:t><![CDATA[ঈশ্বর|” প্রভু নিজেই এই সব কথা বলেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బబులోను పంపితిని నేను వారినందరిని పారిపోవునట్లు చేసెదను వారికి అతిశయాస్పదములగు ఓడలతో కల్దీయులను]]></a:t>
+              <a:t><![CDATA[13. “আমি সব সময়ই ঈশ্বর| যখন আমি কিছু করি তখন আমার কাজের কেউই পরিবর্তন ঘটাতে পারবে না| এমন কি আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విచ్చుచున్నాడు నేను నిన్ను విమోచించియున్నాను భయపడకుము, పేరుపెట్టి నిన్ను పిలిచియున్నాను నీవు నా]]></a:t>
+              <a:t><![CDATA[হযো না| আমি তোমাকে রক্ষা করেছি| আমি তোমার নাম ধরে ডেকেছি| তুমি আমারই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడవేసెదను.]]></a:t>
+              <a:t><![CDATA[ক্ষমতা থেকে কেউ কোন লোককে রক্ষা করতে পারবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. యెహోవానగు నేనే మీకు పరిశుద్ధ దేవుడను ఇశ్రాయేలు సృష్టికర్తనగు నేనే మీకు రాజును.]]></a:t>
+              <a:t><![CDATA[14. প্রভু, ইস্রায়েলের পবিত্রতম, তোমাদের ত্রাণকর্ত্তা বলেন, “আমি বাবিলে তোমাদের জন্য সেনা পাঠাব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. సముద్రములో త్రోవ కలుగజేయువాడును వడిగల జలములలో మార్గము కలుగజేయువాడును]]></a:t>
+              <a:t><![CDATA[সমস্ত তালাবন্ধ ফটক আমি ভেঙ্গে ফেলব এবং কল্দীযদের গানগুলি বিলাপে পর্য়বসিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. రథమును గుఱ్ఱమును సేనను శూరులను నడిపించువాడు నగు యెహోవా ఈలాగు సెలవిచ్చుచున్నాడు. వారందరు ఏకముగా]]></a:t>
+              <a:t><![CDATA[15. আমিই তোমাদের প্রভু, তোমাদের ঈশ্বর| আমি ইস্রায়েলের সৃষ্টিকর্তা| আমি তোমাদের রাজা|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండుకొని లేవకయుందురు వారు లయమై జనుపనారవలె ఆరిపోయిరి.]]></a:t>
+              <a:t><![CDATA[16. প্রভু সমুদ্রের মধ্যে দিয়ে সড়ক বানাবেন| নিজের লোকদের জন্য এমনকি জলের মধ্যে দিয়ে তিনি রাস্তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మునుపటివాటిని జ్ఞాపకము చేసికొనకుడి పూర్వకాలపు సంగతులను తలంచుకొనకుడి.]]></a:t>
+              <a:t><![CDATA[গড়ে দেবেন| এবং প্রভু বলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఇదిగో నేనొక నూతనక్రియ చేయుచున్నాను ఇప్పుడే అది మొలుచును మీరు దాని నాలోచింపరా? నేను అరణ్యములో]]></a:t>
+              <a:t><![CDATA[17. “যারা যুদ্ধযান, ঘোড়সওযার ও সেনাবলে বলীযান হয়ে আমার বিরুদ্ধে যুদ্ধ করবে তারা পরাজিত হবে| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రోవ కలుగజేయుచున్నాను ఎడారిలో నదులు పారజేయుచున్నాను.]]></a:t>
+              <a:t><![CDATA[আর কখনও উঠতে পারবে না| তাদের বিনাশ ঘটবে| মোমবাতির শিখা যেমন করে নিভিযে দেওয়া হয় সেই ভাবে তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. నేను ఏర్పరచుకొనిన ప్రజలు త్రాగుటకు అరణ్య ములో నీళ్ళు పుట్టించుచున్నాను ఎడారిలో నదులు]]></a:t>
+              <a:t><![CDATA[থামানো হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగజేయుచున్నాను అడవి జంతువులును అడవి కుక్కలును నిప్పుకోళ్లును నన్ను ఘనపరచును]]></a:t>
+              <a:t><![CDATA[18. তাই শুরুতে যেসব ঘটনা ঘটেছিল তা আর মনে কোরো না| যা বহুকাল আগে ঘটে গেছে তা আর স্মরণ কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సొత్తు.]]></a:t>
+              <a:t><![CDATA[2. তুমি যখনই সমস্যায় পড়বে আমি তোমার পাশে থাকব| নদী পার হতেও তোমার কষ্ট হবে না| আগুনের মধ্যে দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నా నిమిత్తము నేను నిర్మించిన జనులు నా స్త్రోత్రమును ప్రచురము చేయుదురు.]]></a:t>
+              <a:t><![CDATA[19. কেন না এখন আমি নতুন কিছু করব| এখন তোমরা নতুন গাছের মতো বেড়ে উঠবে| তোমরা নিশ্চিত ভাবেই জান এটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. యాకోబూ, నీవు నాకు మొఱ్ఱపెట్టుటలేదు ఇశ్రాయేలూ, నన్నుగూర్చి నీవు విసికితివి గదా.]]></a:t>
+              <a:t><![CDATA[সত্য| সত্যিই আমি মরুভূমিতে রাস্তা বানাব| শুষ্ক জমিতে সত্যিই আমি নদী তৈরী করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. దహనబలులుగా గొఱ్ఱమేకల పిల్లలను నాయొద్దకు తేలేదు నీ బలులచేత నన్ను ఘనపరచలేదు నైవేద్యములు చేయవలెనని]]></a:t>
+              <a:t><![CDATA[20. মরুভূমিতে জল জোগানোর পর বন্য জন্তুরা, যেমন শিয়াল এবং উটপাখী আমাকে সম্মান জানাবে| আমার বেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను నిన్ను బలవంత పెట్టలేదు ధూపము వేయవలెనని నేను నిన్ను విసికింపలేదు.]]></a:t>
+              <a:t><![CDATA[নেওয়া লোকেদের জন্য, আমার নিজের লোকদের জন্য আমি জলের ব্যবস্থা করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. నా నిమిత్తము సువాసనగల లవంగపు చెక్కను నీవు రూకలిచ్చి కొనలేదు నీ బలి పశువుల క్రొవ్వుచేత నన్ను]]></a:t>
+              <a:t><![CDATA[21. এই লোকদের তো আমিই সৃষ্টিকর্তা এবং এরা আমার প্রশংসা করে গান গাইবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తృప్తిపరచలేదు సరే గదా. నీ పాపములచేత నీవు నన్ను విసికించితివి నీ దోషములచేత నన్ను ఆయాసపెట్టితివి.]]></a:t>
+              <a:t><![CDATA[22. “যাকোব, তুমি আমার কাছে প্রার্থনা করনি| কেন? কারণ তোমরা ইস্রায়েলের লোকরা আমার বিষয়ে ক্লান্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. నేను నేనే నా చిత్తానుసారముగా నీ యతిక్రమము లను తుడిచివేయుచున్నాను నేను నీ పాపములను జ్ఞాపకము]]></a:t>
+              <a:t><![CDATA[হয়ে পড়েছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొనను.]]></a:t>
+              <a:t><![CDATA[23. তোমরা তোমাদের মেষকে আমার জন্য উত্সর্গ করতে আন নি| তোমরা আমাকে সম্মান জানাও নি| তোমরা আমার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. నాకు జ్ఞాపకము చేయుము మనము కూడి వాదింతము నీవు నీతిమంతుడవుగా తీర్చబడునట్లు నీ వ్యాజ్యెమును]]></a:t>
+              <a:t><![CDATA[বলি দাও নি| আমার উদ্দেশ্যে বলি দেবার জন্য আমি তোমাদের বাধ্য করিনি| আমি তোমাদের ধূপ জ্বালাতে বাধ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వివరించుము.]]></a:t>
+              <a:t><![CDATA[করিনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీవు జలములలో బడి దాటునప్పుడు నేను నీకు తోడై యుందును నదులలో బడి వెళ్లునప్పుడు అవి నీమీద]]></a:t>
+              <a:t><![CDATA[হাঁটার সময়ও তুমি দ3 হবে না; অগ্নিশিখা তোমাকে আঘাত করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. నీ మూలపితరుడు పాపముచేసినవాడే, నీ మధ్యవర్తులు నామీద తిరుగుబాటు చేసినవారే.]]></a:t>
+              <a:t><![CDATA[24. তাই তোমরা আমাকে সম্মান জানাবার জন্য সামগ্রী এয করতে অর্থ ব্যয করনি| হোমবলির চর্বি দিয়ে তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. కావున నేను ప్రతిష్ఠితులగు నీ ప్రధానులను అపవిత్ర పరచితిని యాకోబును శపించితిని ఇశ్రాయేలును దూషణ]]></a:t>
+              <a:t><![CDATA[আমাকে সন্তুষ্ট করনি| কিন্তু তোমরা তোমাদের পাপসমূহ দিয়ে আমাকে ভারাএান্ত করেছিলে| তোমাদের কুকর্মসমূহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13514,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాలు చేసితిని.]]></a:t>
+              <a:t><![CDATA[আমাকে খুব পরিশ্রান্ত করে তুলেছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. “আমি, আমিই এক মাত্র যে তোমাদের সব পাপ ধুয়ে মুছে পরিষ্কার করে দিই| নিজেকে খুশি করতে এইসব আমি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করি! তোমাদের পাপের কথা আমি মনে রাখব না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. আমাকে মনে করিযে দিও (তোমাদের প্রশংসনীয গুনের কথা)| আমাদের এক সঙ্গে বসে সিদ্ধান্ত নেওয়া উচিত্‌]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কোনটা ঠিক| তোমাদের কৃতকর্মের কথা আমাকে বলা উচিত্‌ এবং প্রমাণ কর যে তোমরা ঠিক|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. তোমাদের প্রথম পিতা পাপী| তোমাদের আইনজীবিরা আমার বিরুদ্ধাচরণ করেছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. আমি তোমাদের পবিত্র শাসকদের অপবিত্র করেছি| আমি যাকোবকে ধ্বংসের এবং ইস্রায়েলকে অভিশাপের শাস্তি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দিয়েছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొర్లిపారవు. నీవు అగ్నిమధ్యను నడచునప్పుడు కాలిపోవు, జ్వాలలు నిన్ను కాల్చవు]]></a:t>
+              <a:t><![CDATA[3. কারণ আমি, প্রভু তোমার ঈশ্বর| আমি ইস্রায়েলের পবিত্রতম তোমার রক্ষাকর্তা| আমি তোমার জন্য মূল্য দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. యెహోవానగు నేను నీకు దేవుడను, ఇశ్రాయేలు పరిశుద్ధదేవుడనైన నేనే నిన్ను రక్షించువాడను నీప్రాణరక్షణ]]></a:t>
+              <a:t><![CDATA[মিশরকে দিয়েছিলাম| আমি তোমাকে আমার করতে কূশ ও সবা দিয়েছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రయముగా ఐగుప్తును ఇచ్చి యున్నాను నీకు బదులుగా కూషును సెబాను ఇచ్చియున్నాను.]]></a:t>
+              <a:t><![CDATA[4. তুমি আমার কাছে খুবই গুরুত্বপূর্ণ তাই আমি তোমাকে সম্মান করি| আমি তোমাকে ভালবাসি এবং আমি সব দেশসমূহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. నీవు నా దృష్టికి ప్రియుడవైనందున ఘనుడవైతివి నేను నిన్ను ప్రేమించుచున్నాను గనుక నీకు ప్రతిగా]]></a:t>
+              <a:t><![CDATA[এবং জাতিগুলি তোমাকে দেব যাতে তুমি বাঁচতে পার|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>