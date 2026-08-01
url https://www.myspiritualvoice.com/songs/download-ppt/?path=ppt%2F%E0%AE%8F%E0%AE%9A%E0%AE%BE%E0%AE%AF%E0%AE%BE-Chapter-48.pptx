--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -79,50 +79,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +151,52 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +338,55 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பூர்வகாலத்தில் நடந்தவைகளை ஆதிமுதல் அறிவித்தேன், அவைகள் என் வாயிலிருந்து பிறந்தன, அவைகளை வெளிப்படுத்தினேன்; அவைகளைச் சடிதியாய்ச் செய்தேன், அவைகள் நடந்தன.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் தங்களைப் பரிசுத்த நகரத்தார் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள இஸ்ரவேலின் தேவன்மேல் பற்றுதலாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: என் விக்கிரகம் அவைகளைச் செய்ததென்றும், நான் செய்த சுரூபமும், நான் வார்ப்பித்த விக்கிரகமும் அவைகளைக் கட்டளையிட்டதென்றும் நீ சொல்லாதபடிக்கு, நான் அவைகளை முன்னமே உனக்கு அறிவித்து, அவைகள் வராததற்குமுன்னே உனக்கு வெளிப்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[4. நீ கடினமுள்ளவனென்றும், உன் பிடரி நரம்பு இரும்பென்றும், உன் நெற்றி வெண்கலமென்றும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளைக் கேள்விப்பட்டாயே, அவைகளையெல்லாம் பார், இப்பொழுது நீங்களும் அவைகளை அறிவிக்கலாமல்லவோ? இதுமுதல் புதியவைகளானவைகளையும், நீ அறியாத மறைபொருளானவைகளையும் உனக்குத் தெரிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால்: என் விக்கிரகம் அவைகளைச் செய்ததென்றும், நான் செய்த சுரூபமும், நான் வார்ப்பித்த விக்கிரகமும் அவைகளைக் கட்டளையிட்டதென்றும் நீ சொல்லாதபடிக்கு, நான் அவைகளை முன்னமே உனக்கு அறிவித்து, அவைகள் வராததற்குமுன்னே உனக்கு வெளிப்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகள் ஆதிமுதற்கொண்டு அல்ல, இப்பொழுதே உண்டாக்கப்பட்டன; இதோ, அவைகளை அறிவேன் என்று நீ சொல்லாதபடிக்கு, இந்நாட்களுக்கு முன்னே நீ அவைகளைக் கேள்விப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[6. அவைகளைக் கேள்விப்பட்டாயே, அவைகளையெல்லாம் பார், இப்பொழுது நீங்களும் அவைகளை அறிவிக்கலாமல்லவோ? இதுமுதல் புதியவைகளானவைகளையும், நீ அறியாத மறைபொருளானவைகளையும் உனக்குத் தெரிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ கேள்விப்படவுமில்லை, அறியவுமில்லை; ஆதிமுதல் உன் செவி திறந்திருக்கவுமில்லை; நீ துரோகம்பண்ணுவாயென்பதையும், தாயின் கர்ப்பந்தொடங்கி நீ மீறுகிற பெயர்பெற்றதையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. அவைகள் ஆதிமுதற்கொண்டு அல்ல, இப்பொழுதே உண்டாக்கப்பட்டன; இதோ, அவைகளை அறிவேன் என்று நீ சொல்லாதபடிக்கு, இந்நாட்களுக்கு முன்னே நீ அவைகளைக் கேள்விப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் நாமத்தினிமித்தம் என் கோபத்தை நிறுத்திவைத்தேன்; உன்னைச் சங்கரிக்காதபடிக்கு நான் என் புகழ்ச்சியினிமித்தம் உன்மேல் பொறுமையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. நீ கேள்விப்படவுமில்லை, அறியவுமில்லை; ஆதிமுதல் உன் செவி திறந்திருக்கவுமில்லை; நீ துரோகம்பண்ணுவாயென்பதையும், தாயின் கர்ப்பந்தொடங்கி நீ மீறுகிற பெயர்பெற்றதையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் நாமத்தினிமித்தம் என் கோபத்தை நிறுத்திவைத்தேன்; உன்னைச் சங்கரிக்காதபடிக்கு நான் என் புகழ்ச்சியினிமித்தம் உன்மேல் பொறுமையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. நீ கேள்விப்படவுமில்லை, அறியவுமில்லை; ஆதிமுதல் உன் செவி திறந்திருக்கவுமில்லை; நீ துரோகம்பண்ணுவாயென்பதையும், தாயின் கர்ப்பந்தொடங்கி நீ மீறுகிற பெயர்பெற்றதையும் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, உன்னைப் புடமிட்டேன்; ஆனாலும் வெள்ளியைப்போலல்ல, உபத்திரவத்தின் குகையிலே உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[9. என் நாமத்தினிமித்தம் என் கோபத்தை நிறுத்திவைத்தேன்; உன்னைச் சங்கரிக்காதபடிக்கு நான் என் புகழ்ச்சியினிமித்தம் உன்மேல் பொறுமையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னிமித்தம், என்னிமித்தமே அப்படிச் செய்வேன்; என் நாமத்தின் பரிசுத்தம் எப்படிக் குலைக்கப்படலாம்? என் மகிமையை நான் வேறொருவருக்குங்கொடேன்.]]></a:t>
+              <a:t><![CDATA[9. என் நாமத்தினிமித்தம் என் கோபத்தை நிறுத்திவைத்தேன்; உன்னைச் சங்கரிக்காதபடிக்கு நான் என் புகழ்ச்சியினிமித்தம் உன்மேல் பொறுமையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னிமித்தம், என்னிமித்தமே அப்படிச் செய்வேன்; என் நாமத்தின் பரிசுத்தம் எப்படிக் குலைக்கப்படலாம்? என் மகிமையை நான் வேறொருவருக்குங்கொடேன்.]]></a:t>
+              <a:t><![CDATA[10. இதோ, உன்னைப் புடமிட்டேன்; ஆனாலும் வெள்ளியைப்போலல்ல, உபத்திரவத்தின் குகையிலே உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபே, நான் அழைத்திருக்கிற இஸ்ரவேலே, எனக்குச் செவிகொடு; நான் அவரே, நான் முந்தினவரும் நான் பிந்தினவருமாமே.]]></a:t>
+              <a:t><![CDATA[10. இதோ, உன்னைப் புடமிட்டேன்; ஆனாலும் வெள்ளியைப்போலல்ல, உபத்திரவத்தின் குகையிலே உன்னைத் தெரிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் கரமே பூமியை அஸ்திபாரப்படுத்தி, என் வலதுகை வானங்களை அளவிட்டது; நான் அவைகளுக்குக் கட்டளையிட, அவைகள் அனைத்தும் நிற்கும்.]]></a:t>
+              <a:t><![CDATA[11. என்னிமித்தம், என்னிமித்தமே அப்படிச் செய்வேன்; என் நாமத்தின் பரிசுத்தம் எப்படிக் குலைக்கப்படலாம்? என் மகிமையை நான் வேறொருவருக்குங்கொடேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் கரமே பூமியை அஸ்திபாரப்படுத்தி, என் வலதுகை வானங்களை அளவிட்டது; நான் அவைகளுக்குக் கட்டளையிட, அவைகள் அனைத்தும் நிற்கும்.]]></a:t>
+              <a:t><![CDATA[11. என்னிமித்தம், என்னிமித்தமே அப்படிச் செய்வேன்; என் நாமத்தின் பரிசுத்தம் எப்படிக் குலைக்கப்படலாம்? என் மகிமையை நான் வேறொருவருக்குங்கொடேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்களெல்லாரும் கூடிவந்து கேளுங்கள்; கர்த்தருக்குப் பிரியமானவன் அவருக்குச் சித்தமானதைப் பாபிலோனில் செய்வான்; அவன் புயம் கல்தேயரின்மேல் இருக்கும் என்பதை இவர்களில் அறிவித்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[12. யாக்கோபே, நான் அழைத்திருக்கிற இஸ்ரவேலே, எனக்குச் செவிகொடு; நான் அவரே, நான் முந்தினவரும் நான் பிந்தினவருமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்களெல்லாரும் கூடிவந்து கேளுங்கள்; கர்த்தருக்குப் பிரியமானவன் அவருக்குச் சித்தமானதைப் பாபிலோனில் செய்வான்; அவன் புயம் கல்தேயரின்மேல் இருக்கும் என்பதை இவர்களில் அறிவித்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[13. என் கரமே பூமியை அஸ்திபாரப்படுத்தி, என் வலதுகை வானங்களை அளவிட்டது; நான் அவைகளுக்குக் கட்டளையிட, அவைகள் அனைத்தும் நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான், நானே அதைச் சொன்னேன்; நான் அவனை அழைத்தேன்; நான் அவனை வரப்பண்ணினேன்; அவன் வழி வாய்க்கும்.]]></a:t>
+              <a:t><![CDATA[13. என் கரமே பூமியை அஸ்திபாரப்படுத்தி, என் வலதுகை வானங்களை அளவிட்டது; நான் அவைகளுக்குக் கட்டளையிட, அவைகள் அனைத்தும் நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான், நானே அதைச் சொன்னேன்; நான் அவனை அழைத்தேன்; நான் அவனை வரப்பண்ணினேன்; அவன் வழி வாய்க்கும்.]]></a:t>
+              <a:t><![CDATA[14. நீங்களெல்லாரும் கூடிவந்து கேளுங்கள்; கர்த்தருக்குப் பிரியமானவன் அவருக்குச் சித்தமானதைப் பாபிலோனில் செய்வான்; அவன் புயம் கல்தேயரின்மேல் இருக்கும் என்பதை இவர்களில் அறிவித்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என் சமீபத்தில் வந்து நான் சொல்வதைக் கேளுங்கள்; நான் ஆதிமுதற்கொண்டு அந்தரங்கத்தில் பேசவில்லை; அது உண்டான காலந்துவக்கி அங்கே நான் இருந்தேன்; இப்பொழுதோ கர்த்தராகிய ஆண்டவரும், அவருடைய ஆவியும் என்னை அனுப்புகிறார்.]]></a:t>
+              <a:t><![CDATA[14. நீங்களெல்லாரும் கூடிவந்து கேளுங்கள்; கர்த்தருக்குப் பிரியமானவன் அவருக்குச் சித்தமானதைப் பாபிலோனில் செய்வான்; அவன் புயம் கல்தேயரின்மேல் இருக்கும் என்பதை இவர்களில் அறிவித்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என் சமீபத்தில் வந்து நான் சொல்வதைக் கேளுங்கள்; நான் ஆதிமுதற்கொண்டு அந்தரங்கத்தில் பேசவில்லை; அது உண்டான காலந்துவக்கி அங்கே நான் இருந்தேன்; இப்பொழுதோ கர்த்தராகிய ஆண்டவரும், அவருடைய ஆவியும் என்னை அனுப்புகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நான், நானே அதைச் சொன்னேன்; நான் அவனை அழைத்தேன்; நான் அவனை வரப்பண்ணினேன்; அவன் வழி வாய்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் பரிசுத்தராயிருக்கிற உன் மீட்பரான கர்த்தர் சொல்லுகிறதாவது: பிரயோஜனமாயிருக்கிறதை உனக்குப் போதித்து, நீ நடக்கவேண்டிய வழியிலே உன்னை நடத்துகிற உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் என் சமீபத்தில் வந்து நான் சொல்வதைக் கேளுங்கள்; நான் ஆதிமுதற்கொண்டு அந்தரங்கத்தில் பேசவில்லை; அது உண்டான காலந்துவக்கி அங்கே நான் இருந்தேன்; இப்பொழுதோ கர்த்தராகிய ஆண்டவரும், அவருடைய ஆவியும் என்னை அனுப்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் பரிசுத்தராயிருக்கிற உன் மீட்பரான கர்த்தர் சொல்லுகிறதாவது: பிரயோஜனமாயிருக்கிறதை உனக்குப் போதித்து, நீ நடக்கவேண்டிய வழியிலே உன்னை நடத்துகிற உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் என் சமீபத்தில் வந்து நான் சொல்வதைக் கேளுங்கள்; நான் ஆதிமுதற்கொண்டு அந்தரங்கத்தில் பேசவில்லை; அது உண்டான காலந்துவக்கி அங்கே நான் இருந்தேன்; இப்பொழுதோ கர்த்தராகிய ஆண்டவரும், அவருடைய ஆவியும் என்னை அனுப்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆ, என் கற்பனைகளைக் கவனித்தாயானால் நலமாயிருக்கும்; அப்பொழுது உன் சமாதானம் நதியைப்போலும், உன் நீதி சமுத்திரத்தின் அலைகளைப்போலும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் என் சமீபத்தில் வந்து நான் சொல்வதைக் கேளுங்கள்; நான் ஆதிமுதற்கொண்டு அந்தரங்கத்தில் பேசவில்லை; அது உண்டான காலந்துவக்கி அங்கே நான் இருந்தேன்; இப்பொழுதோ கர்த்தராகிய ஆண்டவரும், அவருடைய ஆவியும் என்னை அனுப்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆ, என் கற்பனைகளைக் கவனித்தாயானால் நலமாயிருக்கும்; அப்பொழுது உன் சமாதானம் நதியைப்போலும், உன் நீதி சமுத்திரத்தின் அலைகளைப்போலும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் பரிசுத்தராயிருக்கிற உன் மீட்பரான கர்த்தர் சொல்லுகிறதாவது: பிரயோஜனமாயிருக்கிறதை உனக்குப் போதித்து, நீ நடக்கவேண்டிய வழியிலே உன்னை நடத்துகிற உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துன்மார்க்கருக்குச் சமாதானம் இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. அவர் அவர்களை வனாந்தரங்களில் நடத்தும்போது, அவர்களுக்குத் தாகவிடாயிருந்ததில்லை; கன்மலையிலிருந்து தண்ணீரை அவர்களுக்குச் சுரக்கப்பண்ணினார், கன்மலையைப் பிளந்தார், தண்ணீர் ஓடிவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது உன் சந்ததி மணலத்தனையாகவும், உன் கர்ப்பப்பிறப்பு அதின் அணுக்களத்தனையாகவும் இருக்கும்; அப்பொழுது அதின் பெயர் நம்மை விட்டு அற்றுப்போகாமலும் அழிக்கப்படாமலும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் பரிசுத்தராயிருக்கிற உன் மீட்பரான கர்த்தர் சொல்லுகிறதாவது: பிரயோஜனமாயிருக்கிறதை உனக்குப் போதித்து, நீ நடக்கவேண்டிய வழியிலே உன்னை நடத்துகிற உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது உன் சந்ததி மணலத்தனையாகவும், உன் கர்ப்பப்பிறப்பு அதின் அணுக்களத்தனையாகவும் இருக்கும்; அப்பொழுது அதின் பெயர் நம்மை விட்டு அற்றுப்போகாமலும் அழிக்கப்படாமலும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. ஆ, என் கற்பனைகளைக் கவனித்தாயானால் நலமாயிருக்கும்; அப்பொழுது உன் சமாதானம் நதியைப்போலும், உன் நீதி சமுத்திரத்தின் அலைகளைப்போலும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாபிலோனிலிருந்து புறப்படுங்கள்; கல்தேயரைவிட்டு ஓடிவாருங்கள்; கர்த்தர் தம்முடைய தாசனாகிய யாக்கோபை மீட்டுக்கொண்டாரென்று சொல்லுங்கள்; இதைக் கெம்பீரசத்தமாய்க் கூறிப் பிரசித்தப்படுத்துங்கள் பூமியின் கடையாந்தரமட்டும் வெளிப்படுத்துங்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. ஆ, என் கற்பனைகளைக் கவனித்தாயானால் நலமாயிருக்கும்; அப்பொழுது உன் சமாதானம் நதியைப்போலும், உன் நீதி சமுத்திரத்தின் அலைகளைப்போலும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாபிலோனிலிருந்து புறப்படுங்கள்; கல்தேயரைவிட்டு ஓடிவாருங்கள்; கர்த்தர் தம்முடைய தாசனாகிய யாக்கோபை மீட்டுக்கொண்டாரென்று சொல்லுங்கள்; இதைக் கெம்பீரசத்தமாய்க் கூறிப் பிரசித்தப்படுத்துங்கள் பூமியின் கடையாந்தரமட்டும் வெளிப்படுத்துங்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது உன் சந்ததி மணலத்தனையாகவும், உன் கர்ப்பப்பிறப்பு அதின் அணுக்களத்தனையாகவும் இருக்கும்; அப்பொழுது அதின் பெயர் நம்மை விட்டு அற்றுப்போகாமலும் அழிக்கப்படாமலும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,50 +4479,268 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது உன் சந்ததி மணலத்தனையாகவும், உன் கர்ப்பப்பிறப்பு அதின் அணுக்களத்தனையாகவும் இருக்கும்; அப்பொழுது அதின் பெயர் நம்மை விட்டு அற்றுப்போகாமலும் அழிக்கப்படாமலும் இருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. பாபிலோனிலிருந்து புறப்படுங்கள்; கல்தேயரைவிட்டு ஓடிவாருங்கள்; கர்த்தர் தம்முடைய தாசனாகிய யாக்கோபை மீட்டுக்கொண்டாரென்று சொல்லுங்கள்; இதைக் கெம்பீரசத்தமாய்க் கூறிப் பிரசித்தப்படுத்துங்கள் பூமியின் கடையாந்தரமட்டும் வெளிப்படுத்துங்கள் என்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[20. பாபிலோனிலிருந்து புறப்படுங்கள்; கல்தேயரைவிட்டு ஓடிவாருங்கள்; கர்த்தர் தம்முடைய தாசனாகிய யாக்கோபை மீட்டுக்கொண்டாரென்று சொல்லுங்கள்; இதைக் கெம்பீரசத்தமாய்க் கூறிப் பிரசித்தப்படுத்துங்கள் பூமியின் கடையாந்தரமட்டும் வெளிப்படுத்துங்கள் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4907,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் தங்களைப் பரிசுத்த நகரத்தார் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள இஸ்ரவேலின் தேவன்மேல் பற்றுதலாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. துன்மார்க்கருக்குச் சமாதானம் இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102452" r:id="rId1"/>
+    <p:sldLayoutId id="2474602419" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5669,66 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I have declared the former things from the beginning; and they went forth out of my mouth, and I]]></a:t>
+              <a:t><![CDATA[তাঁর নাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[showed them; I did them suddenly, and they came to pass.]]></a:t>
+              <a:t><![CDATA[3. “কি ঘটবে বহুদিন আগে আমি তা বলে দিয়েছি| এবং তারপর হঠাত্ই আমি তা ঘটিযেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Because I knew that you are obstinate, and your neck is an iron sinew, and your brow brass;]]></a:t>
+              <a:t><![CDATA[4. আমি সেটা করেছিলাম কারণ আমি জানি তোমরা একরোখা জেদী| আমি যা বলেছিলাম তার কোন কিছুকেই তোমরা বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I have even from the beginning declared it to you; before it came to pass I showed it you: lest]]></a:t>
+              <a:t><![CDATA[করনি| তোমরা ছিলে বড় একরোখা লোহার মত যাকে বাঁকানো যায় না, একরোখা ছিলে ব্রোঞ্জের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you should say, Mine idol has done them, and my graven image, and my molten image, has commanded]]></a:t>
+              <a:t><![CDATA[5. তাই বহুদিন আগে আমি বলেছিলাম কি কি ঘটবে| কোন কিছু ঘটার অনেকদিন আগেই আমি তোমাদের সেই সব জিনিসগুলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[ঘটার কথা বলেছিলাম| আমি এটা করেছিলাম যাতে তোমরা বলতে না পার, ‘আমরা যে সব দেবতাদের তৈরী করেছি তারা এসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. You have heard, see all this; and will not all of you declare it? I have showed you new things]]></a:t>
+              <a:t><![CDATA[করেছে|’ আমি এগুলি করেছি, যাতে তোমরা বলতে না পারো ‘আমাদের প্রতিমা, আমাদের মূর্ত্তি এই সব ঘটিযেছেন|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from this time, even hidden things, and you did not know them.]]></a:t>
+              <a:t><![CDATA[6. “কি ঘটেছে তোমরা দেখেছো| শুনেছোও| তাই এই খবরগুলি তোমাদের অন্যদেরও বলা উচিত্‌| এখন তোমাদের আমি নতুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. They are created now, and not from the beginning; even before the day when you heard them not;]]></a:t>
+              <a:t><![CDATA[জিনিসের কথা জানাব| যা তোমরা এখনও শোন নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lest you should say, Behold, I knew them.]]></a:t>
+              <a:t><![CDATA[7. এই সব ঘটনা আগে কখনও ঘটেনি, এই সব ঘটনা এখনই ঘটে যাচ্ছে| আজকের আগে এসব কথা তোমরা শোন নি| তোমরা তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And they thirsted not when he led them through the deserts: he caused the waters to flow out of]]></a:t>
+              <a:t><![CDATA[21. প্রভু তাঁর লোকদের মরুভূমির ওপর দিয়ে নিয়ে গেলেন কিন্তু তারা কখনও তৃষ্ণার্ত হয়নি| কেন? কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yea, you heard not; yea, you knew not; yea, from that time that yours ear was not opened: for I]]></a:t>
+              <a:t><![CDATA[বলতে পারবে না যে আমরা এই সব ইতিমধ্যেই জেনেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knew that you would deal very treacherously, and were called a transgressor from the womb.]]></a:t>
+              <a:t><![CDATA[8. “তবুও তোমরা আমার কথা শোননি! তোমরা কোন কিছুই শেখোনি! আমি যা বলেছি তোমরা তা শুনতে অস্বীকার করেছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For my name's sake will I defer mine anger, and for my praise will I refrain for you, that I cut]]></a:t>
+              <a:t><![CDATA[আমি জানি শুরু থেকেই তোমরা আমার বিরুদ্ধাচরণ করবে| জন্মাবার সময় থেকেই তোমরা আমার বিরুদ্ধে বিদ্রোহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you not off.]]></a:t>
+              <a:t><![CDATA[করেছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Behold, I have refined you, but not with silver; I have chosen you in the furnace of affliction.]]></a:t>
+              <a:t><![CDATA[9. কিন্তু আমি ধৈর্য়্য়শীল থাকব| আমি এটা নিজের জন্যই করব| রুদ্ধ না হওয়া এবং তোমাদের ধ্বংস না করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For mine own sake, even for mine own sake, will I do it: for how should my name be polluted? and]]></a:t>
+              <a:t><![CDATA[জন্য লোকে আমার প্রশংসা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will not give my glory unto another.]]></a:t>
+              <a:t><![CDATA[10. “দেখো, আমি তোমাদের বিশুদ্ধ করব| লোকে রূপোকে খাঁটি করে তুলতে আগুনের ব্যবহার করে| কিন্তু আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Hearken unto me, O Jacob and Israel, my called; I am he; I am the first, I also am the last.]]></a:t>
+              <a:t><![CDATA[যন্ত্রণা দিয়ে তোমাদের খাঁটি করে তুলব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Mine hand also has laid the foundation of the earth, and my right hand has spanned the heavens:]]></a:t>
+              <a:t><![CDATA[11. আমি নিজের জন্য এইসব করব, নিজের জন্য! কারণ আমি আমার নামের অসম্মান হতে দিতে পারি না| আমি অন্য আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when I call unto them, they stand up together.]]></a:t>
+              <a:t><![CDATA[কোন কিছুকেই আমার প্রশংসা ও মহিমা নিতে দেব না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the rock for them: he clave the rock also, and the waters gushed out.]]></a:t>
+              <a:t><![CDATA[প্রভু তাঁর লোকদের জন্য পাথর থেকে জলপ্রবাহের সৃষ্টি করেছিলেন| তিনি পাথরটি ভাঙলেন এবং জল প্রবাহিত হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. All you, assemble yourselves, and hear; which among them has declared these things? The LORD has]]></a:t>
+              <a:t><![CDATA[12. “যাকোব আমি তোমাকে আমার লোক বলে ডেকেছি| তাই আমার কথা শোন! আমিই আদি! আমিই অন্ত!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loved him: he will do his pleasure on Babylon, and his arm shall be on the Chaldeans.]]></a:t>
+              <a:t><![CDATA[13. আমি নিজের হাতে পৃথিবীর সৃষ্টি করেছি, আমার ডান হাত সৃষ্টি করেছে আকাশ| ডাকলেই তারা এক সঙ্গে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. I, even I, have spoken; yea, I have called him: I have brought him, and he shall make his way]]></a:t>
+              <a:t><![CDATA[সামনে চলে আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prosperous.]]></a:t>
+              <a:t><![CDATA[14. “তোমরা সবাই এসো এখানে, আমার কথা শোন! কোনো মূর্ত্তি কি বলেছে যে এগুলো ঘটবে? না!” প্রভু যাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Come all of you near unto me, hear all of you this; I have not spoken in secret from the]]></a:t>
+              <a:t><![CDATA[ভালোবাসেন, পছন্দ করেন বাবিল ও কল্দীযদের প্রতি যা চাইবে তাই করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beginning; from the time that it was, there am I: and now the Lord GOD, and his Spirit, has sent me.]]></a:t>
+              <a:t><![CDATA[15. প্রভু বলেন, “আমি বলেছি তাকে আমি ডাকব| আমি তাকে বয়ে আনব! আমি তাকে সফল করে তুলব!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Thus says the LORD, your Redeemer, the Holy One of Israel; I am the LORD your God which teaches]]></a:t>
+              <a:t><![CDATA[16. এখানে এস এবং আমার কথা শোন! বাবিলের জাতি হিসেবে উত্থানের সময় আমি সেখানে ছিলাম| এবং প্রথম থেকেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you to profit, which leads you by the way that you should go.]]></a:t>
+              <a:t><![CDATA[আমি স্পষ্ট কথা বলেছি, যাতে লোকেরা বুঝতে পারে আমি কি বলেছি|”তখন যিশাইয় বললেন, “এখন প্রভু, আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. O that you had hearkened to my commandments! then had your peace been as a river, and your]]></a:t>
+              <a:t><![CDATA[সদাপ্রভু আমাকে পাঠিয়েছেন| তাঁর আত্মা তোমাদের এই সব কথা বলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness as the waves of the sea:]]></a:t>
+              <a:t><![CDATA[17. প্রভু, পরিত্রাতা, ইস্রায়েলের পবিত্র একজন বলেন,“আমিই প্রভু, তোমাদের ঈশ্বর| আমি তোমাদের সেই সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. There is no peace, says the LORD, unto the wicked.]]></a:t>
+              <a:t><![CDATA[লাগল!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Your seed also had been as the sand, and the offspring of your bowels like the gravel thereof;]]></a:t>
+              <a:t><![CDATA[জিনিষ শেখাই যা সহায়ক| তোমাদের যে পথে যাওয়া উচিত্‌ সেই পথের আমি নেতৃত্ব দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his name should not have been cut off nor destroyed from before me.]]></a:t>
+              <a:t><![CDATA[18. তোমরা যদি আমাকে মেনে চলতে তাহলে তোমাদের জীবনে ভরা নদীর মতো শান্তি আসবে| সমুদ্রের তরঙ্গের মতো ভাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Go all of you out of Babylon, flee all of you from the Chaldeans, with a voice of singing]]></a:t>
+              <a:t><![CDATA[জিনিস তোমাদের কাছে আসবে বার বার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[declare all of you, tell this, utter it even to the end of the earth; say all of you, The LORD has]]></a:t>
+              <a:t><![CDATA[19. তোমরা যদি আমাকে মানতে, তোমাদের অনেক শিশু সন্তান থাকত| তারা অসংখ্য বালু কণার মতো| তোমরা যদি আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10753,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[redeemed his servant Jacob.]]></a:t>
+              <a:t><![CDATA[মানতে, তোমরা ধ্বংস হতে পারতে না| তোমরা আমার সঙ্গে চালিযে যেতে পারতে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. আমার লোকরা বাবিল ত্যাগ করো! আমার লোকরা কল্দীযদের কাছ থেকে পালাও| আনন্দের সঙ্গে লোকদের এই সংবাদ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দাও| পৃথিবীর দূর দূর স্থানে এই বার্তা পৌঁছে দাও! লোককে বলো, “প্রভু তাঁর ভৃত্য যাকোবকে উদ্ধার করেছেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Hear all of you this, O house of Jacob, which are called by the name of Israel, and are come]]></a:t>
+              <a:t><![CDATA[1. প্রভু বলেন, “যাকোবের পরিবার আমার কথা শোন! তোমরা নিজেদের ‘ইস্রায়েল’ বল| তোমরা এসেছো যিহূদার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth out of the waters of Judah, which swear by the name of the LORD, and make mention of the God]]></a:t>
+              <a:t><![CDATA[পরিবার থেকে| প্রতিশ্রুতি করার জন্য তোমরা প্রভুর নাম করো, তোমরা ইস্রায়েলের ঈশ্বরের প্রশংসা কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, but not in truth, nor in righteousness.]]></a:t>
+              <a:t><![CDATA[কিন্তু এসব করার সময়ও তোমরা সত্‌ ও আন্তরিক নও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For they call themselves of the holy city, and stay themselves upon the God of Israel; The LORD]]></a:t>
+              <a:t><![CDATA[22. প্রভু আরও বলেছেন, “শযতান লোকদের জন্য কোথাও শান্তি থাকবে না!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of hosts is his name.]]></a:t>
+              <a:t><![CDATA[2. হ্যাঁ, তারা পবিত্র শহরের নাগরিক| তারা ইস্রায়েলের ঈশ্বরের ওপর নির্ভর করে| সর্বশক্তিমান প্রভু হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>