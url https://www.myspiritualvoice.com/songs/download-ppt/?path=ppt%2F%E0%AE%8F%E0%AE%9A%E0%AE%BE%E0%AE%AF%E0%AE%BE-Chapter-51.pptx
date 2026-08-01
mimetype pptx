--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -85,60 +85,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -166,55 +156,50 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
-    <p:sldId id="303" r:id="rId50"/>
-[...3 lines deleted...]
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -359,58 +344,53 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1015,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் கண்களை வானத்துக்கு ஏறெடுங்கள், கீழே இருக்கிற பூமியையும் நோக்கிப்பாருங்கள்; வானம் புகையைப்போல் ஒழிந்துபோம், பூமி வஸ்திரத்தைப்போல் பழசாய்ப்போம், அதின் குடிகளும் அப்படியே ஒழிந்துபோவார்கள்; என் இரட்சிப்போ என்றென்றைக்கும் இருக்கும்; என் நீதி அற்றுப்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[7. நீதியை அறிந்தவர்களே, என் வேதத்தை இருதயத்தில் பதித்திருக்கிற ஜனங்களே, எனக்குச் செவிகொடுங்கள்; மனுஷரின் நிந்தனைக்குப் பயப்படாலும், அவர்கள் தூஷணங்களால் கலங்காமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதியை அறிந்தவர்களே, என் வேதத்தை இருதயத்தில் பதித்திருக்கிற ஜனங்களே, எனக்குச் செவிகொடுங்கள்; மனுஷரின் நிந்தனைக்குப் பயப்படாலும், அவர்கள் தூஷணங்களால் கலங்காமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. பொட்டுப்பூச்சி அவர்களை வஸ்திரத்தைப்போல் அரித்து, புழு அவர்களை ஆட்டுமயிரைப்போல் தின்னும்; என்னுடைய நீதியோ என்றென்றைக்கும் நிலைக்கும், என் இரட்சிப்பு தலைமுறை தலைமுறைதோறும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பொட்டுப்பூச்சி அவர்களை வஸ்திரத்தைப்போல் அரித்து, புழு அவர்களை ஆட்டுமயிரைப்போல் தின்னும்; என்னுடைய நீதியோ என்றென்றைக்கும் நிலைக்கும், என் இரட்சிப்பு தலைமுறை தலைமுறைதோறும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. எழும்பு, எழும்பு, பெலன்கொள்; கர்த்தரின் புயமே முந்தின நாட்களிலும் பூர்வ தலைமுறைகளிலும் எழும்பினபடி எழும்பு; இராகாபைத் துண்டித்ததும் வலுசர்ப்பத்தை வதைத்ததும் நீதானல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எழும்பு, எழும்பு, பெலன்கொள்; கர்த்தரின் புயமே முந்தின நாட்களிலும் பூர்வ தலைமுறைகளிலும் எழும்பினபடி எழும்பு; இராகாபைத் துண்டித்ததும் வலுசர்ப்பத்தை வதைத்ததும் நீதானல்லவோ?]]></a:t>
+              <a:t><![CDATA[10. மகா ஆழத்தின் தண்ணீர்களாகிய சமுத்திரத்தை வற்றிப்போகப்பண்ணினதும், மீட்கப்பட்டவர்கள் கடந்துபோகக் கடலின் பள்ளங்களை வழியாக்கினதும் நீதானல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மகா ஆழத்தின் தண்ணீர்களாகிய சமுத்திரத்தை வற்றிப்போகப்பண்ணினதும், மீட்கப்பட்டவர்கள் கடந்துபோகக் கடலின் பள்ளங்களை வழியாக்கினதும் நீதானல்லவோ?]]></a:t>
+              <a:t><![CDATA[11. அப்படியே கர்த்தரால் மீட்கப்பட்டவர்கள் ஆனந்தக்களிப்புடன்பாடி சீயோனுக்குத் திரும்பிவருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேல் இருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே கர்த்தரால் மீட்கப்பட்டவர்கள் ஆனந்தக்களிப்புடன்பாடி சீயோனுக்குத் திரும்பிவருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேல் இருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[12. நான், நானே உங்களுக்கு ஆறுதல் செய்கிறவர்; சாகப்போகிற மனுஷனுக்கும், புல்லுக்கொப்பாகிற மனுபுத்திரனுக்கும் பயப்படுகிறதற்கும், வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, உன்னை உண்டாக்கின கர்த்தரை மறக்கிறதற்கும் நீ யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே கர்த்தரால் மீட்கப்பட்டவர்கள் ஆனந்தக்களிப்புடன்பாடி சீயோனுக்குத் திரும்பிவருவார்கள்; நித்திய மகிழ்ச்சி அவர்கள் தலையின்மேல் இருக்கும்; சந்தோஷமும் மகிழ்ச்சியும் அடைவார்கள்; சஞ்சலமும் தவிப்பும் ஓடிப்போம்.]]></a:t>
+              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான், நானே உங்களுக்கு ஆறுதல் செய்கிறவர்; சாகப்போகிற மனுஷனுக்கும், புல்லுக்கொப்பாகிற மனுபுத்திரனுக்கும் பயப்படுகிறதற்கும், வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, உன்னை உண்டாக்கின கர்த்தரை மறக்கிறதற்கும் நீ யார்?]]></a:t>
+              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான், நானே உங்களுக்கு ஆறுதல் செய்கிறவர்; சாகப்போகிற மனுஷனுக்கும், புல்லுக்கொப்பாகிற மனுபுத்திரனுக்கும் பயப்படுகிறதற்கும், வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, உன்னை உண்டாக்கின கர்த்தரை மறக்கிறதற்கும் நீ யார்?]]></a:t>
+              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
+              <a:t><![CDATA[14. சிறைப்பட்டுப்போனவன் தீவிரமாய் விடுதலையாவான்; அவன் கிடங்கிலே சாவதுமில்லை, அவனுடைய அப்பம் குறைவுபடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
+              <a:t><![CDATA[15. உன் தேவனாயிருக்கிற கர்த்தர் நானே; அலைகள் கொந்தளிக்கத்தக்கதாய் சமுத்திரத்தைக் குலுக்குகிற சேனைகளின் கர்த்தர் என்கிற நாமமுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இடுக்கண்செய்கிறவன் அழிக்க ஆயத்தமாகிறபோது, நீ அவனுடைய உக்கிரத்துக்கு நித்தம் இடைவிடாமல் பயப்படுகிறதென்ன? இடுக்கண்செய்கிறவனுடைய உக்கிரம் எங்கே?]]></a:t>
+              <a:t><![CDATA[15. உன் தேவனாயிருக்கிற கர்த்தர் நானே; அலைகள் கொந்தளிக்கத்தக்கதாய் சமுத்திரத்தைக் குலுக்குகிற சேனைகளின் கர்த்தர் என்கிற நாமமுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிறைப்பட்டுப்போனவன் தீவிரமாய் விடுதலையாவான்; அவன் கிடங்கிலே சாவதுமில்லை, அவனுடைய அப்பம் குறைவுபடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. நான் வானத்தை நிலைப்படுத்தி, பூமியை அஸ்திபாரப்படுத்தி, சீயோனை நோக்கி: நீ என் ஜனமென்று சொல்வதற்காக, நான் என் வார்த்தையை உன் வாயிலே அருளி, என் கரத்தின் நிழலினால் உன்னை மறைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிறைப்பட்டுப்போனவன் தீவிரமாய் விடுதலையாவான்; அவன் கிடங்கிலே சாவதுமில்லை, அவனுடைய அப்பம் குறைவுபடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. நான் வானத்தை நிலைப்படுத்தி, பூமியை அஸ்திபாரப்படுத்தி, சீயோனை நோக்கி: நீ என் ஜனமென்று சொல்வதற்காக, நான் என் வார்த்தையை உன் வாயிலே அருளி, என் கரத்தின் நிழலினால் உன்னை மறைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாயிருக்கிற கர்த்தர் நானே; அலைகள் கொந்தளிக்கத்தக்கதாய் சமுத்திரத்தைக் குலுக்குகிற சேனைகளின் கர்த்தர் என்கிற நாமமுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[17. எழும்பு, எழும்பு, கர்த்தருடைய உக்கிரத்தின் பாத்திரத்தை அவர் கையில் வாங்கிக் குடித்திருக்கிற எருசலேமே, எழுந்துநில், தத்தளிக்கச்செய்யும் பாத்திரத்தின் வண்டல்களை உறிஞ்சிக் குடித்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாயிருக்கிற கர்த்தர் நானே; அலைகள் கொந்தளிக்கத்தக்கதாய் சமுத்திரத்தைக் குலுக்குகிற சேனைகளின் கர்த்தர் என்கிற நாமமுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[17. எழும்பு, எழும்பு, கர்த்தருடைய உக்கிரத்தின் பாத்திரத்தை அவர் கையில் வாங்கிக் குடித்திருக்கிற எருசலேமே, எழுந்துநில், தத்தளிக்கச்செய்யும் பாத்திரத்தின் வண்டல்களை உறிஞ்சிக் குடித்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் வானத்தை நிலைப்படுத்தி, பூமியை அஸ்திபாரப்படுத்தி, சீயோனை நோக்கி: நீ என் ஜனமென்று சொல்வதற்காக, நான் என் வார்த்தையை உன் வாயிலே அருளி, என் கரத்தின் நிழலினால் உன்னை மறைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. அவள் பெற்ற புத்திரரெல்லாரிலும் அவளை நடத்துவார் ஒருவருமில்லை; அவள் வளர்த்த குமாரரெல்லாரிலும் அவளைக் கைகொடுத்து அழைப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் வானத்தை நிலைப்படுத்தி, பூமியை அஸ்திபாரப்படுத்தி, சீயோனை நோக்கி: நீ என் ஜனமென்று சொல்வதற்காக, நான் என் வார்த்தையை உன் வாயிலே அருளி, என் கரத்தின் நிழலினால் உன்னை மறைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. அவள் பெற்ற புத்திரரெல்லாரிலும் அவளை நடத்துவார் ஒருவருமில்லை; அவள் வளர்த்த குமாரரெல்லாரிலும் அவளைக் கைகொடுத்து அழைப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எழும்பு, எழும்பு, கர்த்தருடைய உக்கிரத்தின் பாத்திரத்தை அவர் கையில் வாங்கிக் குடித்திருக்கிற எருசலேமே, எழுந்துநில், தத்தளிக்கச்செய்யும் பாத்திரத்தின் வண்டல்களை உறிஞ்சிக் குடித்தாய்.]]></a:t>
+              <a:t><![CDATA[19. இவ்விரண்டும் உனக்குச் சம்பவித்தது; உனக்குப் பரிதபிக்கிறவன் யார்? பாழ்க்கடிப்பும், சங்காரமும், பஞ்சமும், பட்டயமும் வந்தன; யாரைக்கொண்டு உனக்கு ஆறுதல்செய்வேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எழும்பு, எழும்பு, கர்த்தருடைய உக்கிரத்தின் பாத்திரத்தை அவர் கையில் வாங்கிக் குடித்திருக்கிற எருசலேமே, எழுந்துநில், தத்தளிக்கச்செய்யும் பாத்திரத்தின் வண்டல்களை உறிஞ்சிக் குடித்தாய்.]]></a:t>
+              <a:t><![CDATA[19. இவ்விரண்டும் உனக்குச் சம்பவித்தது; உனக்குப் பரிதபிக்கிறவன் யார்? பாழ்க்கடிப்பும், சங்காரமும், பஞ்சமும், பட்டயமும் வந்தன; யாரைக்கொண்டு உனக்கு ஆறுதல்செய்வேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் பெற்ற புத்திரரெல்லாரிலும் அவளை நடத்துவார் ஒருவருமில்லை; அவள் வளர்த்த குமாரரெல்லாரிலும் அவளைக் கைகொடுத்து அழைப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[19. இவ்விரண்டும் உனக்குச் சம்பவித்தது; உனக்குப் பரிதபிக்கிறவன் யார்? பாழ்க்கடிப்பும், சங்காரமும், பஞ்சமும், பட்டயமும் வந்தன; யாரைக்கொண்டு உனக்கு ஆறுதல்செய்வேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் பெற்ற புத்திரரெல்லாரிலும் அவளை நடத்துவார் ஒருவருமில்லை; அவள் வளர்த்த குமாரரெல்லாரிலும் அவளைக் கைகொடுத்து அழைப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[20. உன் குமாரர் மூர்ச்சித்து விழுந்தார்கள்; அவர்கள், வலையிலே சிக்குண்ட கலைமானைப்போல, எல்லா வீதிகளின் முனையிலும், கர்த்தருடைய உக்கிரத்தினாலும், உன்தேவனுடைய கண்டிதத்தினாலும் நிறைந்தவர்களாய்க் கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவ்விரண்டும் உனக்குச் சம்பவித்தது; உனக்குப் பரிதபிக்கிறவன் யார்? பாழ்க்கடிப்பும், சங்காரமும், பஞ்சமும், பட்டயமும் வந்தன; யாரைக்கொண்டு உனக்கு ஆறுதல்செய்வேன்?]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் சிறுமைப்பட்டவளே, மதுபானங்குடியாமல் வெறிகொண்டவளே, நீ கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவ்விரண்டும் உனக்குச் சம்பவித்தது; உனக்குப் பரிதபிக்கிறவன் யார்? பாழ்க்கடிப்பும், சங்காரமும், பஞ்சமும், பட்டயமும் வந்தன; யாரைக்கொண்டு உனக்கு ஆறுதல்செய்வேன்?]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய உன் ஆண்டவரும் தம்முடைய ஜனத்துக்காக வழக்காடப்போகிற உன் தேவனுமானவர் சொல்லுகிறது என்னவென்றால்: இதோ தத்தளிப்பின் பாத்திரத்தை உன் கையிலிருந்து நீக்கிப்போடுகிறேன், இனி என் உக்கிரத்தினுடைய பாத்திரத்தின் வண்டல்களை நீ குடிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் குமாரர் மூர்ச்சித்து விழுந்தார்கள்; அவர்கள், வலையிலே சிக்குண்ட கலைமானைப்போல, எல்லா வீதிகளின் முனையிலும், கர்த்தருடைய உக்கிரத்தினாலும், உன்தேவனுடைய கண்டிதத்தினாலும் நிறைந்தவர்களாய்க் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய உன் ஆண்டவரும் தம்முடைய ஜனத்துக்காக வழக்காடப்போகிற உன் தேவனுமானவர் சொல்லுகிறது என்னவென்றால்: இதோ தத்தளிப்பின் பாத்திரத்தை உன் கையிலிருந்து நீக்கிப்போடுகிறேன், இனி என் உக்கிரத்தினுடைய பாத்திரத்தின் வண்டல்களை நீ குடிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் குமாரர் மூர்ச்சித்து விழுந்தார்கள்; அவர்கள், வலையிலே சிக்குண்ட கலைமானைப்போல, எல்லா வீதிகளின் முனையிலும், கர்த்தருடைய உக்கிரத்தினாலும், உன்தேவனுடைய கண்டிதத்தினாலும் நிறைந்தவர்களாய்க் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. உன்னை நோக்கி: நாங்கள் கடந்துபோகும்படிக்குக் குனியென்று சொல்லி, கடந்துபோகிறவர்களுக்கு நீ உன் முதுகைத் தரையும் வீதியுமாக்கும்படி, உன்னைச் சஞ்சலப்படுத்தினவர்களின் கையில் அதைக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் சிறுமைப்பட்டவளே, மதுபானங்குடியாமல் வெறிகொண்டவளே, நீ கேள்.]]></a:t>
+              <a:t><![CDATA[23. உன்னை நோக்கி: நாங்கள் கடந்துபோகும்படிக்குக் குனியென்று சொல்லி, கடந்துபோகிறவர்களுக்கு நீ உன் முதுகைத் தரையும் வீதியுமாக்கும்படி, உன்னைச் சஞ்சலப்படுத்தினவர்களின் கையில் அதைக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,269 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய உன் ஆண்டவரும் தம்முடைய ஜனத்துக்காக வழக்காடப்போகிற உன் தேவனுமானவர் சொல்லுகிறது என்னவென்றால்: இதோ தத்தளிப்பின் பாத்திரத்தை உன் கையிலிருந்து நீக்கிப்போடுகிறேன், இனி என் உக்கிரத்தினுடைய பாத்திரத்தின் வண்டல்களை நீ குடிப்பதில்லை.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[22. கர்த்தராகிய உன் ஆண்டவரும் தம்முடைய ஜனத்துக்காக வழக்காடப்போகிற உன் தேவனுமானவர் சொல்லுகிறது என்னவென்றால்: இதோ தத்தளிப்பின் பாத்திரத்தை உன் கையிலிருந்து நீக்கிப்போடுகிறேன், இனி என் உக்கிரத்தினுடைய பாத்திரத்தின் வண்டல்களை நீ குடிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[23. உன்னை நோக்கி: நாங்கள் கடந்துபோகும்படிக்குக் குனியென்று சொல்லி, கடந்துபோகிறவர்களுக்கு நீ உன் முதுகைத் தரையும் வீதியுமாக்கும்படி, உன்னைச் சஞ்சலப்படுத்தினவர்களின் கையில் அதைக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5158,377 +4920,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. உங்கள் தகப்பனாகிய ஆபிரகாமையும் உங்களைப் பெற்ற சாராளையும் நோக்கிப்பாருங்கள்; அவன் ஒருவனாயிருக்கையில் நான் அவனை அழைத்து, அவனை ஆசீர்வதித்து அவனைப் பெருகப்பண்ணினேன்.]]></a:t>
-            </a:r>
-[...325 lines deleted...]
-              <a:t><![CDATA[23. உன்னை நோக்கி: நாங்கள் கடந்துபோகும்படிக்குக் குனியென்று சொல்லி, கடந்துபோகிறவர்களுக்கு நீ உன் முதுகைத் தரையும் வீதியுமாக்கும்படி, உன்னைச் சஞ்சலப்படுத்தினவர்களின் கையில் அதைக் கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102473" r:id="rId1"/>
+    <p:sldLayoutId id="2474603656" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6371,94 +5806,54 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6595,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will make my judgment to rest for a light of the people.]]></a:t>
+              <a:t><![CDATA[జనములకు వెలుగు కలుగునట్లుగా నా విధిని నియ మింతును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My righteousness is near; my salvation is gone forth, and mine arms shall judge the people; the]]></a:t>
+              <a:t><![CDATA[5. నేను ఏర్పరచు నా నీతి సమీపముగా ఉన్నది నేను కలుగజేయు రక్షణ బయలుదేరుచున్నది నా బాహువులు జనములకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[isles shall wait upon me, and on mine arm shall they trust.]]></a:t>
+              <a:t><![CDATA[తీర్పుతీర్చును ద్వీపవాసులు నా తట్టు చూచి నిరీక్షణ గలవా రగుదురు వారు నా బాహువును ఆశ్రయింతురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Lift up your eyes to the heavens, and look upon the earth beneath: for the heavens shall vanish]]></a:t>
+              <a:t><![CDATA[6. ఆకాశమువైపు కన్నులెత్తుడి క్రింద భూమిని చూడుడి అంతరిక్షము పొగవలె అంతర్ధానమగును భూమి వస్త్రమువలె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away like smoke, and the earth shall wax old like a garment, and they that dwell therein shall die]]></a:t>
+              <a:t><![CDATA[పాతగిలిపోవును అందలి నివాసులు అటువలె చనిపోవుదురు నా రక్షణ నిత్యముండును నా నీతి కొట్టివేయబడదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in like manner: but my salvation shall be for ever, and my righteousness shall not be abolished.]]></a:t>
+              <a:t><![CDATA[7. నీతి అనుసరించువారలారా, నా మాట వినుడి నా బోధను హృదయమందుంచుకొన్న జనులారా, ఆలకించుడి మనుష్యులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Hearken unto me, all of you that know righteousness, the people in whose heart is my law; fear]]></a:t>
+              <a:t><![CDATA[పెట్టు నిందకు భయపడకుడి వారి దూషణ మాటలకు దిగులుపడకుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you not the reproach of men, neither be all of you afraid of their revilings.]]></a:t>
+              <a:t><![CDATA[8. వస్త్రమును కొరికివేయునట్లు చిమ్మట వారిని కొరికి వేయును బొద్దీక గొఱ్ఱబొచ్చును కొరికివేయునట్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the moth shall eat them up like a garment, and the worm shall eat them like wool: but my]]></a:t>
+              <a:t><![CDATA[వారిని కొరికివేయును అయితే నా నీతి నిత్యము నిలుచును నా రక్షణ తర తరములుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness shall be for ever, and my salvation from generation to generation.]]></a:t>
+              <a:t><![CDATA[9. యెహోవా బాహువా, లెమ్ము లెమ్ము బలము తొడుగు కొమ్ము పూర్వపుకాలములలోను పురాతన తరములలోను లేచి నట్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Hearken to me, all of you that follow after righteousness, all of you that seek the LORD: look]]></a:t>
+              <a:t><![CDATA[1. నీతిని అనుసరించుచు యెహోవాను వెదకుచు నుండు వారలారా, నా మాట వినుడి మీరు ఏ బండనుండి చెక్కబడితిరో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Awake, awake, put on strength, O arm of the LORD; awake, as in the ancient days, in the]]></a:t>
+              <a:t><![CDATA[లెమ్ము రాహాబును తుత్తునియలుగా నరికివేసినవాడవు నీవే గదా? మకరమును పొడిచినవాడవు నీవే గదా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[generations of old. Are you not it that has cut Rahab, and wounded the dragon?]]></a:t>
+              <a:t><![CDATA[10. అగాధ జలములుగల సముద్రమును ఇంకిపోజేసిన వాడవు నీవే గదా? విమోచింపబడినవారు దాటిపోవునట్లు సముద్రాగాధ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Are you not it which has dried the sea, the waters of the great deep; that has made the depths]]></a:t>
+              <a:t><![CDATA[స్థలములను త్రోవగా చేసినవాడవు నీవే గదా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the sea a way for the ransomed to pass over?]]></a:t>
+              <a:t><![CDATA[11. యెహోవా విమోచించినవారు సంగీతనాదముతో సీయోనునకు తిరిగి వచ్చెదరు నిత్యసంతోషము వారి తలలమీద ఉండును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore the redeemed of the LORD shall return, and come with singing unto Zion; and]]></a:t>
+              <a:t><![CDATA[వారు సంతోషానందము గలవారగుదురు దుఃఖమును నిట్టూర్పును తొలగిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[everlasting joy shall be upon their head: they shall obtain gladness and joy; and sorrow and]]></a:t>
+              <a:t><![CDATA[12. నేను నేనే మిమ్ము నోదార్చువాడను చనిపోవు నరునికి తృణమాత్రుడగు నరునికి ఎందుకు భయపడుదువు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mourning shall flee away.]]></a:t>
+              <a:t><![CDATA[13. బాధపెట్టువాడు నాశనము చేయుటకుసిద్ధపడునప్పుడు వాని క్రోధమునుబట్టి నిత్యము భయపడుచు, ఆకాశములను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I, even I, am he that comforts you: who are you, that you should be afraid of a man that shall]]></a:t>
+              <a:t><![CDATA[వ్యాపింపజేసి భూమి పునాదులనువేసిన యెహోవాను నీ సృష్టికర్తయైన యెహోవాను మరచుదువా? బాధపెట్టువాని క్రోధము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[die, and of the son of man which shall be made as grass;]]></a:t>
+              <a:t><![CDATA[ఏమాయెను?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And forget the LORD your maker, that has stretched forth the heavens, and laid the foundations]]></a:t>
+              <a:t><![CDATA[14. క్రుంగబడినవాడు త్వరగా విడుదల పొందును అతడు గోతిలోనికి పోడు చనిపోడు అతనికి ఆహారము తప్పదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the rock whence all of you are hewn, and to the hole of the pit whence all of you are dug.]]></a:t>
+              <a:t><![CDATA[దాని ఆలో చించుడి మీరు ఏ గుంటనుండి తవ్వబడితిరో దాని ఆలో చించుడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the earth; and have feared continually every day because of the fury of the oppressor, as if he]]></a:t>
+              <a:t><![CDATA[15. నేను నీ దేవుడనైన యెహోవాను సముద్రముయొక్క కెరటములు ఘోషించునట్లు దాని రేపువాడను నేనే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were ready to destroy? and where is the fury of the oppressor?]]></a:t>
+              <a:t><![CDATA[సైన్యములకధిపతియగు యెహోవా అని ఆయనకు పేరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The captive exile hastens that he may be loosed, and that he should not die in the pit, nor that]]></a:t>
+              <a:t><![CDATA[16. నేను ఆకాశములను స్థాపించునట్లును భూమి పునాదులను వేయునట్లును నాజనము నీవేయని సీయోనుతో చెప్పునట్లును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his bread should fail.]]></a:t>
+              <a:t><![CDATA[నీ నోట నా మాటలు ఉంచి నా చేతినీడలో నిన్ను కప్పియున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But I am the LORD your God, that divided the sea, whose waves roared: The LORD of hosts is his]]></a:t>
+              <a:t><![CDATA[17. యెరూషలేమా, లెమ్ము లెమ్ము యెహోవా క్రోధపాత్రను ఆయన చేతినుండి పుచ్చు కొని త్రాగినదానా, తూలిపడజేయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name.]]></a:t>
+              <a:t><![CDATA[పాత్రలోనిదంతటిని త్రాగినదానా, నిలువుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And I have put my words in your mouth, and I have covered you in the shadow of mine hand, that I]]></a:t>
+              <a:t><![CDATA[18. ఆమె కనిన కుమారులందరిలో ఆమెకు దారి చూప గలవాడెవడును లేకపోయెను. ఆమె పెంచిన కుమారులందరిలో ఆమెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may plant the heavens, and lay the foundations of the earth, and say unto Zion, You are my people.]]></a:t>
+              <a:t><![CDATA[చెయిపట్టు కొనువాడెవడును లేకపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Awake, awake, stand up, O Jerusalem, which have drunk at the hand of the LORD the cup of his]]></a:t>
+              <a:t><![CDATA[19. ఈ రెండు అపాయములు నీకు సంభవించెను నిన్ను ఓదార్చగలవాడెక్కడ ఉన్నాడు? పాడు నాశనము కరవు ఖడ్గము నీకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fury; you have drunken the dregs of the cup of trembling, and wrung them out.]]></a:t>
+              <a:t><![CDATA[ప్రాప్తించెను, నేను నిన్నెట్లు ఓదార్చుదును? నీ కుమారులు మూర్ఛిల్లియున్నారు దుప్పి వలలో చిక్కు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Look unto Abraham your father, and unto Sarah that bare you: for I called him alone, and blessed]]></a:t>
+              <a:t><![CDATA[2. మీ తండ్రియైన అబ్రాహాము సంగతి ఆలోచించుడి మిమ్మును కనిన శారాను ఆలోచించుడి అతడు ఒంటరియై యుండగా నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. There is none to guide her among all the sons whom she has brought forth; neither is there any]]></a:t>
+              <a:t><![CDATA[పడినట్లు వీధులన్నిటి చివరలలో వారు పడియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that takes her by the hand of all the sons that she has brought up.]]></a:t>
+              <a:t><![CDATA[20. యెహోవా క్రోధముతోను నీ దేవుని గద్దింపుతోను వారు నిండియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. These two things are come unto you; who shall be sorry for you? desolation, and destruction, and]]></a:t>
+              <a:t><![CDATA[21. ద్రాక్షారసములేకయే మత్తురాలవై శ్రమపడినదానా, ఈ మాట వినుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the famine, and the sword: by whom shall I comfort you?]]></a:t>
+              <a:t><![CDATA[22. నీ ప్రభువగు యెహోవా తన జనులనిమిత్తము వ్యాజ్యెమాడు నీ దేవుడు ఈలాగు సెలవిచ్చుచున్నాడు ఇదిగో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Your sons have fainted, they lie at the head of all the streets, as a wild bull in a net: they]]></a:t>
+              <a:t><![CDATA[తూలిపడజేయు పాత్రను నా క్రోధ పాత్రను నీ చేతిలోనుండి తీసివేసియున్నాను నీవికను దానిలోనిది త్రాగవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are full of the fury of the LORD, the rebuke of your God.]]></a:t>
+              <a:t><![CDATA[23. నిన్ను బాధపరచువారిచేతిలో దాని పెట్టెదను మేము దాటిపోవునట్లు క్రిందికి వంగి సాగిలపడుమని వారు నీతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Therefore hear now this, you afflicted, and drunken, but not with wine:]]></a:t>
+              <a:t><![CDATA[చెప్పగా నీవు నీ వీపును దాటువారికి దారిగాచేసి నేలకు దానిని వంచితివి గదా వారికే ఆ పాత్రను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,315 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Thus says your Lord the LORD, and your God that pleads the cause of his people, Behold, I have]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[more drink it again:]]></a:t>
+              <a:t><![CDATA[త్రాగనిచ్చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,447 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and increased him.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[that went over.]]></a:t>
+              <a:t><![CDATA[అతని పిలిచితిని అతనిని ఆశీర్వదించి అతనిని పెక్కుమంది యగునట్లు చేసితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For the LORD shall comfort Zion: he will comfort all her waste places; and he will make her]]></a:t>
+              <a:t><![CDATA[3. యెహోవా సీయోనును ఆదరించుచున్నాడు దాని పాడైన స్థలములన్నిటిని ఆదరించి దాని అరణ్యస్థలములను ఏదెనువలె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness like Eden, and her desert like the garden of the LORD; joy and gladness shall be found]]></a:t>
+              <a:t><![CDATA[చేయుచున్నాడు దాని యెడారి భూములు యెహోవా తోటవలె నగు నట్లు చేయుచున్నాడు ఆనంద సంతోషములును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein, thanksgiving, and the voice of melody.]]></a:t>
+              <a:t><![CDATA[కృతజ్ఞతాస్తుతియు సంగీతగానమును దానిలో వినబడును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Hearken unto me, my people; and give ear unto me, O my nation: for a law shall proceed from me,]]></a:t>
+              <a:t><![CDATA[4. నా ప్రజలారా, నా మాట ఆలకించుడి నా జనులారా, నాకు చెవియొగ్గి వినుడి. ఉపదేశము నాయొద్దనుండి బయలుదేరును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 51]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>