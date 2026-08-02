--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -55,50 +55,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +113,51 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +287,54 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூசியை உதறிவிட்டு எழுந்திரு; எருசலேமே, வீற்றிரு; சிறைப்பட்டுப்போன சீயோன் குமாரத்தியே, உன் கழுத்திலுள்ள கட்டுகளை அவிழ்த்து விடு.]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விலையின்றி விற்கப்பட்டார்கள், பணமின்றி மீட்கப்படுவீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விலையின்றி விற்கப்பட்டார்கள், பணமின்றி மீட்கப்படுவீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தம், என் ஜனங்கள் என் நாமத்தை அறிவார்கள்; இதைச்சொல்லுகிறவர் நானே என்று அக்காலத்திலே அறிவார்கள்; இதோ, இங்கே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூர்வத்தில் என் ஜனங்கள் தங்கும்படி எகிப்துக்குப் போனார்கள்; அசீரியனும் முகாந்தரமில்லாமல் அவர்களை ஒடுக்கினான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தம், என் ஜனங்கள் என் நாமத்தை அறிவார்கள்; இதைச்சொல்லுகிறவர் நானே என்று அக்காலத்திலே அறிவார்கள்; இதோ, இங்கே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூர்வத்தில் என் ஜனங்கள் தங்கும்படி எகிப்துக்குப் போனார்கள்; அசீரியனும் முகாந்தரமில்லாமல் அவர்களை ஒடுக்கினான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. சமாதானத்தைக் கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவித்து, இரட்சிப்பைப் பிரசித்தப்படுத்தி: உன் தேவன் ராஜரிகம் பண்ணுகிறாரென்று சீயோனுக்குச் சொல்லுகிற சுவிசேஷகனுடைய பாதங்கள் மலைகளின்மேல் எவ்வளவு அழகாயிருக்கின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. சமாதானத்தைக் கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவித்து, இரட்சிப்பைப் பிரசித்தப்படுத்தி: உன் தேவன் ராஜரிகம் பண்ணுகிறாரென்று சீயோனுக்குச் சொல்லுகிற சுவிசேஷகனுடைய பாதங்கள் மலைகளின்மேல் எவ்வளவு அழகாயிருக்கின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. உன் ஜாமக்காரருடைய சத்தம் கேட்கப்படும்; அவர்கள் சத்தமிட்டு ஏகமாய் கெம்பீரிப்பார்கள்; ஏனென்றால், கர்த்தர் சீயோனைத் திரும்பிவரப்பண்ணும்போது, அதைக் கண்ணாரக்காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. உன் ஜாமக்காரருடைய சத்தம் கேட்கப்படும்; அவர்கள் சத்தமிட்டு ஏகமாய் கெம்பீரிப்பார்கள்; ஏனென்றால், கர்த்தர் சீயோனைத் திரும்பிவரப்பண்ணும்போது, அதைக் கண்ணாரக்காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தம், என் ஜனங்கள் என் நாமத்தை அறிவார்கள்; இதைச்சொல்லுகிறவர் நானே என்று அக்காலத்திலே அறிவார்கள்; இதோ, இங்கே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. எருசலேமின் பாழான ஸ்தலங்களே, முழங்கி ஏகமாய்க் கெம்பீரித்துப் பாடுங்கள்; கர்த்தர் தம்முடைய ஜனங்களுக்கு ஆறுதல்செய்து எருசலேமை மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தம், என் ஜனங்கள் என் நாமத்தை அறிவார்கள்; இதைச்சொல்லுகிறவர் நானே என்று அக்காலத்திலே அறிவார்கள்; இதோ, இங்கே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. எருசலேமின் பாழான ஸ்தலங்களே, முழங்கி ஏகமாய்க் கெம்பீரித்துப் பாடுங்கள்; கர்த்தர் தம்முடைய ஜனங்களுக்கு ஆறுதல்செய்து எருசலேமை மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, என் தாசன் ஞானமாய் நடப்பார், அவர் உயர்த்தப்பட மேன்மையும் மகா உன்னதமுமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[1. எழும்பு, எழும்பு, சீயோனே, உன் வல்லமையைத் தரித்துக்கொள்; பரிசுத்த நகரமாகிய எருசலேமே, உன் அலங்கார வஸ்திரங்களை உடுத்திக்கொள்; விருத்தசேதனமில்லாதவனும் அசுத்தனும் இனி உன்னிடத்தில் வருவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமாதானத்தைக் கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவித்து, இரட்சிப்பைப் பிரசித்தப்படுத்தி: உன் தேவன் ராஜரிகம் பண்ணுகிறாரென்று சீயோனுக்குச் சொல்லுகிற சுவிசேஷகனுடைய பாதங்கள் மலைகளின்மேல் எவ்வளவு அழகாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[10. எல்லா ஜாதிகளின் கண்களுக்கு முன்பாகவும் கர்த்தர் தம்முடைய பரிசுத்த புயத்தை வெளிப்படுத்துவார்; பூமியின் எல்லைகளில் உள்ளவர்களெல்லாரும் நமது தேவனுடைய இரட்சிப்பைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமாதானத்தைக் கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவித்து, இரட்சிப்பைப் பிரசித்தப்படுத்தி: உன் தேவன் ராஜரிகம் பண்ணுகிறாரென்று சீயோனுக்குச் சொல்லுகிற சுவிசேஷகனுடைய பாதங்கள் மலைகளின்மேல் எவ்வளவு அழகாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[10. எல்லா ஜாதிகளின் கண்களுக்கு முன்பாகவும் கர்த்தர் தம்முடைய பரிசுத்த புயத்தை வெளிப்படுத்துவார்; பூமியின் எல்லைகளில் உள்ளவர்களெல்லாரும் நமது தேவனுடைய இரட்சிப்பைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமாதானத்தைக் கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவித்து, இரட்சிப்பைப் பிரசித்தப்படுத்தி: உன் தேவன் ராஜரிகம் பண்ணுகிறாரென்று சீயோனுக்குச் சொல்லுகிற சுவிசேஷகனுடைய பாதங்கள் மலைகளின்மேல் எவ்வளவு அழகாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[11. புறப்படுங்கள், புறப்படுங்கள், அவ்விடம்விட்டுப் போங்கள்; அசுத்தமானதைத் தொடாதிருங்கள்; கர்த்தருடைய பாத்திரங்களைச் சுமக்கிறவர்களே அதின் நடுவிலிருந்து புறப்பட்டு உங்களைச் சுத்திகரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஜாமக்காரருடைய சத்தம் கேட்கப்படும்; அவர்கள் சத்தமிட்டு ஏகமாய் கெம்பீரிப்பார்கள்; ஏனென்றால், கர்த்தர் சீயோனைத் திரும்பிவரப்பண்ணும்போது, அதைக் கண்ணாரக்காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. புறப்படுங்கள், புறப்படுங்கள், அவ்விடம்விட்டுப் போங்கள்; அசுத்தமானதைத் தொடாதிருங்கள்; கர்த்தருடைய பாத்திரங்களைச் சுமக்கிறவர்களே அதின் நடுவிலிருந்து புறப்பட்டு உங்களைச் சுத்திகரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஜாமக்காரருடைய சத்தம் கேட்கப்படும்; அவர்கள் சத்தமிட்டு ஏகமாய் கெம்பீரிப்பார்கள்; ஏனென்றால், கர்த்தர் சீயோனைத் திரும்பிவரப்பண்ணும்போது, அதைக் கண்ணாரக்காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் தீவிரித்துப் புறப்படுவதில்லை; நீங்கள் ஓடிப்போகிறவர்கள்போல ஓடிப்போவதுமில்லை; கர்த்தர் உங்கள் முன்னே போவார்; இஸ்ரவேலின் தேவன் உங்கள் பிறகே உங்களைக் காக்கிறவராயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எருசலேமின் பாழான ஸ்தலங்களே, முழங்கி ஏகமாய்க் கெம்பீரித்துப் பாடுங்கள்; கர்த்தர் தம்முடைய ஜனங்களுக்கு ஆறுதல்செய்து எருசலேமை மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் தீவிரித்துப் புறப்படுவதில்லை; நீங்கள் ஓடிப்போகிறவர்கள்போல ஓடிப்போவதுமில்லை; கர்த்தர் உங்கள் முன்னே போவார்; இஸ்ரவேலின் தேவன் உங்கள் பிறகே உங்களைக் காக்கிறவராயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எருசலேமின் பாழான ஸ்தலங்களே, முழங்கி ஏகமாய்க் கெம்பீரித்துப் பாடுங்கள்; கர்த்தர் தம்முடைய ஜனங்களுக்கு ஆறுதல்செய்து எருசலேமை மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் தீவிரித்துப் புறப்படுவதில்லை; நீங்கள் ஓடிப்போகிறவர்கள்போல ஓடிப்போவதுமில்லை; கர்த்தர் உங்கள் முன்னே போவார்; இஸ்ரவேலின் தேவன் உங்கள் பிறகே உங்களைக் காக்கிறவராயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எல்லா ஜாதிகளின் கண்களுக்கு முன்பாகவும் கர்த்தர் தம்முடைய பரிசுத்த புயத்தை வெளிப்படுத்துவார்; பூமியின் எல்லைகளில் உள்ளவர்களெல்லாரும் நமது தேவனுடைய இரட்சிப்பைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இதோ, என் தாசன் ஞானமாய் நடப்பார், அவர் உயர்த்தப்பட மேன்மையும் மகா உன்னதமுமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எல்லா ஜாதிகளின் கண்களுக்கு முன்பாகவும் கர்த்தர் தம்முடைய பரிசுத்த புயத்தை வெளிப்படுத்துவார்; பூமியின் எல்லைகளில் உள்ளவர்களெல்லாரும் நமது தேவனுடைய இரட்சிப்பைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இதோ, என் தாசன் ஞானமாய் நடப்பார், அவர் உயர்த்தப்பட மேன்மையும் மகா உன்னதமுமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புறப்படுங்கள், புறப்படுங்கள், அவ்விடம்விட்டுப் போங்கள்; அசுத்தமானதைத் தொடாதிருங்கள்; கர்த்தருடைய பாத்திரங்களைச் சுமக்கிறவர்களே அதின் நடுவிலிருந்து புறப்பட்டு உங்களைச் சுத்திகரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. மனுஷனைப்பார்க்கிலும் அவருடைய முகப்பார்வையும், மனுபுத்திரரைப்பார்க்கிலும் அவருடைய ரூபமும், இவ்வளவு அந்தக்கேடு அடைந்தபடினாலே, அவரைக்கண்ட அநேகர் பிரமிப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷனைப்பார்க்கிலும் அவருடைய முகப்பார்வையும், மனுபுத்திரரைப்பார்க்கிலும் அவருடைய ரூபமும், இவ்வளவு அந்தக்கேடு அடைந்தபடினாலே, அவரைக்கண்ட அநேகர் பிரமிப்படைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. எழும்பு, எழும்பு, சீயோனே, உன் வல்லமையைத் தரித்துக்கொள்; பரிசுத்த நகரமாகிய எருசலேமே, உன் அலங்கார வஸ்திரங்களை உடுத்திக்கொள்; விருத்தசேதனமில்லாதவனும் அசுத்தனும் இனி உன்னிடத்தில் வருவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புறப்படுங்கள், புறப்படுங்கள், அவ்விடம்விட்டுப் போங்கள்; அசுத்தமானதைத் தொடாதிருங்கள்; கர்த்தருடைய பாத்திரங்களைச் சுமக்கிறவர்களே அதின் நடுவிலிருந்து புறப்பட்டு உங்களைச் சுத்திகரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. மனுஷனைப்பார்க்கிலும் அவருடைய முகப்பார்வையும், மனுபுத்திரரைப்பார்க்கிலும் அவருடைய ரூபமும், இவ்வளவு அந்தக்கேடு அடைந்தபடினாலே, அவரைக்கண்ட அநேகர் பிரமிப்படைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் தீவிரித்துப் புறப்படுவதில்லை; நீங்கள் ஓடிப்போகிறவர்கள்போல ஓடிப்போவதுமில்லை; கர்த்தர் உங்கள் முன்னே போவார்; இஸ்ரவேலின் தேவன் உங்கள் பிறகே உங்களைக் காக்கிறவராயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே, அவர் அநேகம் ஜாதிகள்மேல் தெளிப்பார்; அவர்நிமித்தம் ராஜாக்கள் தங்கள் வாயை மூடுவார்கள்; ஏனெனில், தங்களுக்குத் தெரிவிக்கப்படாதிருந்ததை அவர்கள் காண்பார்கள்; கேள்விப்படாதிருந்ததை அவர்கள் அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3010,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் தீவிரித்துப் புறப்படுவதில்லை; நீங்கள் ஓடிப்போகிறவர்கள்போல ஓடிப்போவதுமில்லை; கர்த்தர் உங்கள் முன்னே போவார்; இஸ்ரவேலின் தேவன் உங்கள் பிறகே உங்களைக் காக்கிறவராயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே, அவர் அநேகம் ஜாதிகள்மேல் தெளிப்பார்; அவர்நிமித்தம் ராஜாக்கள் தங்கள் வாயை மூடுவார்கள்; ஏனெனில், தங்களுக்குத் தெரிவிக்கப்படாதிருந்ததை அவர்கள் காண்பார்கள்; கேள்விப்படாதிருந்ததை அவர்கள் அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அப்படியே, அவர் அநேகம் ஜாதிகள்மேல் தெளிப்பார்; அவர்நிமித்தம் ராஜாக்கள் தங்கள் வாயை மூடுவார்கள்; ஏனெனில், தங்களுக்குத் தெரிவிக்கப்படாதிருந்ததை அவர்கள் காண்பார்கள்; கேள்விப்படாதிருந்ததை அவர்கள் அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷனைப்பார்க்கிலும் அவருடைய முகப்பார்வையும், மனுபுத்திரரைப்பார்க்கிலும் அவருடைய ரூபமும், இவ்வளவு அந்தக்கேடு அடைந்தபடினாலே, அவரைக்கண்ட அநேகர் பிரமிப்படைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. தூசியை உதறிவிட்டு எழுந்திரு; எருசலேமே, வீற்றிரு; சிறைப்பட்டுப்போன சீயோன் குமாரத்தியே, உன் கழுத்திலுள்ள கட்டுகளை அவிழ்த்து விடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே, அவர் அநேகம் ஜாதிகள்மேல் தெளிப்பார்; அவர்நிமித்தம் ராஜாக்கள் தங்கள் வாயை மூடுவார்கள்; ஏனெனில், தங்களுக்குத் தெரிவிக்கப்படாதிருந்ததை அவர்கள் காண்பார்கள்; கேள்விப்படாதிருந்ததை அவர்கள் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[2. தூசியை உதறிவிட்டு எழுந்திரு; எருசலேமே, வீற்றிரு; சிறைப்பட்டுப்போன சீயோன் குமாரத்தியே, உன் கழுத்திலுள்ள கட்டுகளை அவிழ்த்து விடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே, அவர் அநேகம் ஜாதிகள்மேல் தெளிப்பார்; அவர்நிமித்தம் ராஜாக்கள் தங்கள் வாயை மூடுவார்கள்; ஏனெனில், தங்களுக்குத் தெரிவிக்கப்படாதிருந்ததை அவர்கள் காண்பார்கள்; கேள்விப்படாதிருந்ததை அவர்கள் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. விலையின்றி விற்கப்பட்டார்கள், பணமின்றி மீட்கப்படுவீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எழும்பு, எழும்பு, சீயோனே, உன் வல்லமையைத் தரித்துக்கொள்; பரிசுத்த நகரமாகிய எருசலேமே, உன் அலங்கார வஸ்திரங்களை உடுத்திக்கொள்; விருத்தசேதனமில்லாதவனும் அசுத்தனும் இனி உன்னிடத்தில் வருவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. பூர்வத்தில் என் ஜனங்கள் தங்கும்படி எகிப்துக்குப் போனார்கள்; அசீரியனும் முகாந்தரமில்லாமல் அவர்களை ஒடுக்கினான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எழும்பு, எழும்பு, சீயோனே, உன் வல்லமையைத் தரித்துக்கொள்; பரிசுத்த நகரமாகிய எருசலேமே, உன் அலங்கார வஸ்திரங்களை உடுத்திக்கொள்; விருத்தசேதனமில்லாதவனும் அசுத்தனும் இனி உன்னிடத்தில் வருவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. பூர்வத்தில் என் ஜனங்கள் தங்கும்படி எகிப்துக்குப் போனார்கள்; அசீரியனும் முகாந்தரமில்லாமல் அவர்களை ஒடுக்கினான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூசியை உதறிவிட்டு எழுந்திரு; எருசலேமே, வீற்றிரு; சிறைப்பட்டுப்போன சீயோன் குமாரத்தியே, உன் கழுத்திலுள்ள கட்டுகளை அவிழ்த்து விடு.]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது எனக்கு இங்கே என்ன இருக்கிறது, என் ஜனங்கள் விருதாவாய்க் கொண்டுபோகப்பட்டார்கள்; அவர்களை ஆளுகிறவர்கள் அவர்களை அலறப்பண்ணுகிறார்கள்; நித்தமும் இடைவிடாமல் என் நாமம் தூஷிக்கப்படுகிறது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102447" r:id="rId1"/>
+    <p:sldLayoutId id="2474692209" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4096,58 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your neck, O captive daughter of Zion.]]></a:t>
+              <a:t><![CDATA[জন্য এই জাতি কোন মূল্য দেয়নি| এই জাতি আমার লোকদের ওপর শাসন করে এবং তা নিয়ে বড়াই করে| তারা সব সময়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For thus says the LORD, All of you have sold yourselves for nothing; and all of you shall be]]></a:t>
+              <a:t><![CDATA[আমাকে অপমান করে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[redeemed without money.]]></a:t>
+              <a:t><![CDATA[6. প্রভু বলেন, “আমার লোকরা আমার নাম জানবে| সেই দিন তারা উপলদ্ধি করবে যে আমিই সে যে তাদের সঙ্গে কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For thus says the Lord GOD, My people went down in old times into Egypt to sojourn there; and the]]></a:t>
+              <a:t><![CDATA[বলছি| সে হল আমি!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Assyrian oppressed them without cause.]]></a:t>
+              <a:t><![CDATA[7. এটা একটা খুবই চমত্কার ব্যাপার যে পাহাড় থেকে বার্তাবাহক সুসংবাদ নিয়ে এসেছে| বার্তাবাহকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now therefore, what have I here, says the LORD, that my people is taken away for nothing? they]]></a:t>
+              <a:t><![CDATA[ঘোষণাটিও চমত্কার, “সেখানে শান্তি বিরাজ করছে| রক্ষা পাচ্ছি আমরা| তোমাদের ঈশ্বর আমাদের রাজা!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that rule over them make them to wail, says the LORD; and my name continually every day is]]></a:t>
+              <a:t><![CDATA[8. নগরের দ্বাররক্ষীরা চিত্কার করছে| তারা একত্রিত হয়ে পুনরায় আনন্দে মেতেছে! কেন? কারণ তারা সকলেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blasphemed.]]></a:t>
+              <a:t><![CDATA[সিয়োনে প্রভুর প্রত্যাবর্তন দেখেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore my people shall know my name: therefore they shall know in that day that I am he that]]></a:t>
+              <a:t><![CDATA[9. জেরুশালেম তোমার ধ্বংস হয়ে যাওয়া বাড়িতে আবার সুখ আসবে| তোমরা সবাই একসঙ্গে আনন্দিত হবে| কেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[does speak: behold, it is I.]]></a:t>
+              <a:t><![CDATA[কারণ প্রভু আবার জেরুশালেমের প্রতি উদার হবেন| প্রভু তাঁর লোকদের উদ্ধার করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Behold, my servant shall deal prudently, he shall be exalted and extolled, and be very high.]]></a:t>
+              <a:t><![CDATA[1. জেগে ওঠো! জেগে ওঠো! তোমাদের চমত্কার পোশাকগুলি পর! নিজেদের শক্তি পরিধান করো| পবিত্র জেরুশালেম উঠে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. How beautiful upon the mountains are the feet of him that brings good tidings, that publishes]]></a:t>
+              <a:t><![CDATA[10. প্রত্যেক জাতির ওপর প্রভু তাঁর পবিত্র ক্ষমতা দেখাবেন| প্রত্যেক জাতি দূরে থেকেও দেখতে পাবে ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace; that brings good tidings of good, that publishes salvation; that says unto Zion, Your God]]></a:t>
+              <a:t><![CDATA[তাঁর লোকদের রক্ষা করছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigns!]]></a:t>
+              <a:t><![CDATA[11. তোমাদের বাবিল ত্যাগ করা উচিত্‌! উচিত্‌ ঐ স্থান ত্যাগ করা! যাজকরা তোমরা তোমাদের উপাসনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Your watchmen shall lift up the voice; with the voice together shall they sing: for they shall]]></a:t>
+              <a:t><![CDATA[দ্রব্যসামগ্রী নিয়ে এসো| নিজেদের বিশুদ্ধ করে তোল| অশুদ্ধ জিনিস স্পর্শ করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[see eye to eye, when the LORD shall bring again Zion.]]></a:t>
+              <a:t><![CDATA[12. তোমরা বাবিল ত্যাগ করবে| তবে তাড়াহুড়ো করে বাবিল ত্যাগ করার জন্য ওরা তোমাদের বাধ্য করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Break forth into joy, sing together, all of you waste places of Jerusalem: for the LORD has]]></a:t>
+              <a:t><![CDATA[তোমাদের পালিয়ে যেতে কেউ বাধ্য করবে না| তোমরা হেঁটে হেঁটে চলে যাবে এবং প্রভুও তোমার সঙ্গে হাঁটবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[comforted his people, he has redeemed Jerusalem.]]></a:t>
+              <a:t><![CDATA[প্রভু তোমাদের সামনে থাকবেন এবং ইস্রায়েলের ঈশ্বর তোমাদের পিছনে থাকবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The LORD has made bare his holy arm in the eyes of all the nations; and all the ends of the]]></a:t>
+              <a:t><![CDATA[13. “আমার দাসকে দেখো| সে জ্ঞান অর্জন ও শিক্ষাদানে খুবই সফল হবে| সে খুবই গুরুত্বপূর্ণ হবে| ভবিষ্যতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth shall see the salvation of our God.]]></a:t>
+              <a:t><![CDATA[লোকে তাকে প্রচুর শ্রদ্ধা ও সম্মান জানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Depart all of you, depart all of you, go all of you out from thence, touch no unclean thing; go]]></a:t>
+              <a:t><![CDATA[14. “কিন্তু আমার দাসকে দেখে অনেকের খুব মনোকষ্ট হবে| সে এত বাজে ভাবে আঘাতপ্রাপ্ত হয়েছিল যে অনেকেরই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. As many were astonished at you; his visage was so ruined more than any man, and his form more]]></a:t>
+              <a:t><![CDATA[দাঁড়াও! সেই সব অশুচি লোক এবং যাদের সুন্নত্‌ হয় নি, তারা আর তোমার কাছে আসবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you out of the midst of her; be all of you clean, that bear the vessels of the LORD.]]></a:t>
+              <a:t><![CDATA[তাকে মানুষ বলে চিনতে কষ্ট হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For all of you shall not go out with haste, nor go by flight: for the LORD will go before you;]]></a:t>
+              <a:t><![CDATA[15. এমনকি অনেক লোক বিহবল হয়ে যাবে এবং একটা কথাও বলতে পারবে না| রাজারা তাকে দেখে বিহবল হয়ে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7464,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the God of Israel will be your rear guard.]]></a:t>
+              <a:t><![CDATA[একটি কথাও বলতে পারবেন না| তারা আমার দাসের গল্প শোনেনি, কিন্তু কি ঘটেছিল তা দেখেছিল| সেই গল্প তারা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শুনতে না পেলেও বুঝতে পারবে কি ঘটেছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than the sons of men:]]></a:t>
+              <a:t><![CDATA[2. আবর্জনা ঝেড়ে ফেল! তোমরা সুন্দর পোশাক পর! সিয়োনের কন্যা জেরুশালেম তুমি বন্দী ছিলে| তোমার গলায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So shall he sprinkle many nations; the kings shall shut their mouths at him: for that which had]]></a:t>
+              <a:t><![CDATA[বাঁধা শিকল থেকে নিজেকে মুক্ত কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not been told them shall they see; and that which they had not heard shall they consider.]]></a:t>
+              <a:t><![CDATA[3. প্রভু বলেন, “তোমরা টাকার জন্য বিক্রি হওনি| তাই তোমাদের মুক্ত করতেও টাকার প্রয়োজন হবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Awake, awake; put on your strength, O Zion; put on your beautiful garments, O Jerusalem, the holy]]></a:t>
+              <a:t><![CDATA[4. প্রভু, আমার সদাপ্রভু বলেন, “আমার লোকরা প্রথমে মিশরে গিয়েছিল| তারা সেখানে গিয়ে এীতদাস হয়ে যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city: for henceforth there shall no more come into you the uncircumcised and the unclean.]]></a:t>
+              <a:t><![CDATA[পরে অশূর তাদের এীতদাস করে রাখে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Shake yourself from the dust; arise, and sit down, O Jerusalem: loose yourself from the bands of]]></a:t>
+              <a:t><![CDATA[5. প্রভু বলেন, এখন দেখো কি ঘটে! অন্য জাতি আমার লোকদের এীতদাস করে নিয়ে গিয়েছিল| আমার লোকদের নেবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>