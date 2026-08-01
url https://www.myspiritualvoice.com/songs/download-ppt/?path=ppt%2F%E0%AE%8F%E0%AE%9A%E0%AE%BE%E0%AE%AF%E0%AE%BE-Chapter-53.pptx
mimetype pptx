--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -43,100 +43,112 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +272,57 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்முடைய மீறுதல்களினிமித்தம் அவர் காயப்பட்டு, நம்முடைய அக்கிரமங்களினிமித்தம் அவர் நொறுக்கப்பட்டார்; நமக்குச் சமாதானத்தை உண்டுபண்ணும் ஆக்கினை அவர்மேல் வந்தது; அவருடைய தழும்புகளால் குணமாகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாமெல்லாரும் ஆடுகளைப்போல வழிதப்பித்திரிந்து, அவனவன் தன்தன் வழியிலே போனோம்; கர்த்தரோ நம்மெல்லாருடைய அக்கிரமத்தையும் அவர்மேல் விழப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாமெல்லாரும் ஆடுகளைப்போல வழிதப்பித்திரிந்து, அவனவன் தன்தன் வழியிலே போனோம்; கர்த்தரோ நம்மெல்லாருடைய அக்கிரமத்தையும் அவர்மேல் விழப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[1. எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார்? கர்த்தருடைய புயம் யாருக்கு வெளிப்பட்டது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நெருக்கப்பட்டும் ஒடுக்கப்பட்டும் இருந்தார், ஆனாலும் தம்முடைய வாயை அவர் திறக்கவில்லை; அடிக்கப்படும்படி கொண்டுபோகப்படுகிற ஒரு ஆட்டுக் குட்டியைப்போலவும், தன்னை மயிர்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டைப்போலவும், அவர் தம்முடைய வாயைத் திறவாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. இளங்கிளையைப்போலவும், வறண்ட நிலத்திலிருந்து துளிர்க்கிற வேரைப்போலவும் அவனுக்கு முன்பாக எழும்புகிறார்; அவருக்கு அழகுமில்லை, சௌந்தரியமும் இல்லை; அவரைப் பார்க்கும்போது, நாம் அவரை விரும்பத்தக்க ரூபம் அவருக்கு இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நெருக்கப்பட்டும் ஒடுக்கப்பட்டும் இருந்தார், ஆனாலும் தம்முடைய வாயை அவர் திறக்கவில்லை; அடிக்கப்படும்படி கொண்டுபோகப்படுகிற ஒரு ஆட்டுக் குட்டியைப்போலவும், தன்னை மயிர்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டைப்போலவும், அவர் தம்முடைய வாயைத் திறவாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. இளங்கிளையைப்போலவும், வறண்ட நிலத்திலிருந்து துளிர்க்கிற வேரைப்போலவும் அவனுக்கு முன்பாக எழும்புகிறார்; அவருக்கு அழகுமில்லை, சௌந்தரியமும் இல்லை; அவரைப் பார்க்கும்போது, நாம் அவரை விரும்பத்தக்க ரூபம் அவருக்கு இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இடுக்கணிலும் நியாயத்தீர்ப்பிலுமிருந்து அவர் எடுக்கப்பட்டார்; அவருடைய வம்சத்தை யாரால் சொல்லி முடியும்; ஜீவனுள்ளோருடைய தேசத்திலிருந்து அறுப்புண்டு போனார்; என் ஜனத்தின் மீறுதலினிமித்தம் அவர் வாதிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[2. இளங்கிளையைப்போலவும், வறண்ட நிலத்திலிருந்து துளிர்க்கிற வேரைப்போலவும் அவனுக்கு முன்பாக எழும்புகிறார்; அவருக்கு அழகுமில்லை, சௌந்தரியமும் இல்லை; அவரைப் பார்க்கும்போது, நாம் அவரை விரும்பத்தக்க ரூபம் அவருக்கு இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இடுக்கணிலும் நியாயத்தீர்ப்பிலுமிருந்து அவர் எடுக்கப்பட்டார்; அவருடைய வம்சத்தை யாரால் சொல்லி முடியும்; ஜீவனுள்ளோருடைய தேசத்திலிருந்து அறுப்புண்டு போனார்; என் ஜனத்தின் மீறுதலினிமித்தம் அவர் வாதிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[3. அவர் அசட்டைபண்ணப்பட்டவரும், துக்கம் நிறைந்தவரும், பாடு அநுபவித்தவருமாயிருந்தார்; அவரைவிட்டு, நம்முடைய முகங்களை மறைத்துக் கொண்டோம்; அவர் அசட்டைபண்ணப்பட்டிருந்தார்; அவரை எண்ணாமற்போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கரோடே அவருடைய பிரேதக்குழியை நியமித்தார்கள்; ஆனாலும் அவர் மரித்தபோது ஐசுவரியவானோடே இருந்தார்; அவர் கொடுமை செய்யவில்லை; அவர் வாயில் வஞ்சனை இருந்ததுமில்லை.]]></a:t>
+              <a:t><![CDATA[3. அவர் அசட்டைபண்ணப்பட்டவரும், துக்கம் நிறைந்தவரும், பாடு அநுபவித்தவருமாயிருந்தார்; அவரைவிட்டு, நம்முடைய முகங்களை மறைத்துக் கொண்டோம்; அவர் அசட்டைபண்ணப்பட்டிருந்தார்; அவரை எண்ணாமற்போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கரோடே அவருடைய பிரேதக்குழியை நியமித்தார்கள்; ஆனாலும் அவர் மரித்தபோது ஐசுவரியவானோடே இருந்தார்; அவர் கொடுமை செய்யவில்லை; அவர் வாயில் வஞ்சனை இருந்ததுமில்லை.]]></a:t>
+              <a:t><![CDATA[4. மெய்யாகவே அவர் நம்முடைய பாடுகளை ஏற்றுக்கொண்டு, நம்முடைய துக்கங்களைச் சுமந்தார்; நாமோ, அவர் தேவனால் அடிபட்டு வாதிக்கப்பட்டு, சிறுமைப்பட்டவரென்று எண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவரை நொறுக்கச் சித்தமாகி, அவரைப் பாடுகளுக்குட்படுத்தினார்; அவருடைய ஆத்துமா தன்னைக் குற்றநிவாரணபலியாக ஒப்புக்கொடுக்கும்போது, அவர் தமது சந்ததியைக் கண்டு, நீடித்தநாளாயிருப்பார், கர்த்தருக்குச் சித்தமானது அவர் கையினால் வாய்க்கும்.]]></a:t>
+              <a:t><![CDATA[4. மெய்யாகவே அவர் நம்முடைய பாடுகளை ஏற்றுக்கொண்டு, நம்முடைய துக்கங்களைச் சுமந்தார்; நாமோ, அவர் தேவனால் அடிபட்டு வாதிக்கப்பட்டு, சிறுமைப்பட்டவரென்று எண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார்? கர்த்தருடைய புயம் யாருக்கு வெளிப்பட்டது?]]></a:t>
+              <a:t><![CDATA[9. துன்மார்க்கரோடே அவருடைய பிரேதக்குழியை நியமித்தார்கள்; ஆனாலும் அவர் மரித்தபோது ஐசுவரியவானோடே இருந்தார்; அவர் கொடுமை செய்யவில்லை; அவர் வாயில் வஞ்சனை இருந்ததுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவரை நொறுக்கச் சித்தமாகி, அவரைப் பாடுகளுக்குட்படுத்தினார்; அவருடைய ஆத்துமா தன்னைக் குற்றநிவாரணபலியாக ஒப்புக்கொடுக்கும்போது, அவர் தமது சந்ததியைக் கண்டு, நீடித்தநாளாயிருப்பார், கர்த்தருக்குச் சித்தமானது அவர் கையினால் வாய்க்கும்.]]></a:t>
+              <a:t><![CDATA[4. மெய்யாகவே அவர் நம்முடைய பாடுகளை ஏற்றுக்கொண்டு, நம்முடைய துக்கங்களைச் சுமந்தார்; நாமோ, அவர் தேவனால் அடிபட்டு வாதிக்கப்பட்டு, சிறுமைப்பட்டவரென்று எண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவரை நொறுக்கச் சித்தமாகி, அவரைப் பாடுகளுக்குட்படுத்தினார்; அவருடைய ஆத்துமா தன்னைக் குற்றநிவாரணபலியாக ஒப்புக்கொடுக்கும்போது, அவர் தமது சந்ததியைக் கண்டு, நீடித்தநாளாயிருப்பார், கர்த்தருக்குச் சித்தமானது அவர் கையினால் வாய்க்கும்.]]></a:t>
+              <a:t><![CDATA[5. நம்முடைய மீறுதல்களினிமித்தம் அவர் காயப்பட்டு, நம்முடைய அக்கிரமங்களினிமித்தம் அவர் நொறுக்கப்பட்டார்; நமக்குச் சமாதானத்தை உண்டுபண்ணும் ஆக்கினை அவர்மேல் வந்தது; அவருடைய தழும்புகளால் குணமாகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் தமது ஆத்தும வருத்தத்தின் பலனைக் கண்டு திருப்தியாவார்; என் தாசனாகிய நீதிபரர் தம்மைப் பற்றும் அறிவினால் அநேகரை நீதிமான்களாக்குவார்; அவர்களுடைய அக்கிரமங்களைத் தாமே சுமந்துகொள்வார்.]]></a:t>
+              <a:t><![CDATA[5. நம்முடைய மீறுதல்களினிமித்தம் அவர் காயப்பட்டு, நம்முடைய அக்கிரமங்களினிமித்தம் அவர் நொறுக்கப்பட்டார்; நமக்குச் சமாதானத்தை உண்டுபண்ணும் ஆக்கினை அவர்மேல் வந்தது; அவருடைய தழும்புகளால் குணமாகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் தமது ஆத்தும வருத்தத்தின் பலனைக் கண்டு திருப்தியாவார்; என் தாசனாகிய நீதிபரர் தம்மைப் பற்றும் அறிவினால் அநேகரை நீதிமான்களாக்குவார்; அவர்களுடைய அக்கிரமங்களைத் தாமே சுமந்துகொள்வார்.]]></a:t>
+              <a:t><![CDATA[6. நாமெல்லாரும் ஆடுகளைப்போல வழிதப்பித்திரிந்து, அவனவன் தன்தன் வழியிலே போனோம்; கர்த்தரோ நம்மெல்லாருடைய அக்கிரமத்தையும் அவர்மேல் விழப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
+              <a:t><![CDATA[6. நாமெல்லாரும் ஆடுகளைப்போல வழிதப்பித்திரிந்து, அவனவன் தன்தன் வழியிலே போனோம்; கர்த்தரோ நம்மெல்லாருடைய அக்கிரமத்தையும் அவர்மேல் விழப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
+              <a:t><![CDATA[7. அவர் நெருக்கப்பட்டும் ஒடுக்கப்பட்டும் இருந்தார், ஆனாலும் தம்முடைய வாயை அவர் திறக்கவில்லை; அடிக்கப்படும்படி கொண்டுபோகப்படுகிற ஒரு ஆட்டுக் குட்டியைப்போலவும், தன்னை மயிர்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டைப்போலவும், அவர் தம்முடைய வாயைத் திறவாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2235,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
+              <a:t><![CDATA[7. அவர் நெருக்கப்பட்டும் ஒடுக்கப்பட்டும் இருந்தார், ஆனாலும் தம்முடைய வாயை அவர் திறக்கவில்லை; அடிக்கப்படும்படி கொண்டுபோகப்படுகிற ஒரு ஆட்டுக் குட்டியைப்போலவும், தன்னை மயிர்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டைப்போலவும், அவர் தம்முடைய வாயைத் திறவாதிருந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. அவர் நெருக்கப்பட்டும் ஒடுக்கப்பட்டும் இருந்தார், ஆனாலும் தம்முடைய வாயை அவர் திறக்கவில்லை; அடிக்கப்படும்படி கொண்டுபோகப்படுகிற ஒரு ஆட்டுக் குட்டியைப்போலவும், தன்னை மயிர்கத்தரிக்கிறவனுக்கு முன்பாகச் சத்தமிடாதிருக்கிற ஆட்டைப்போலவும், அவர் தம்முடைய வாயைத் திறவாதிருந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. இடுக்கணிலும் நியாயத்தீர்ப்பிலுமிருந்து அவர் எடுக்கப்பட்டார்; அவருடைய வம்சத்தை யாரால் சொல்லி முடியும்; ஜீவனுள்ளோருடைய தேசத்திலிருந்து அறுப்புண்டு போனார்; என் ஜனத்தின் மீறுதலினிமித்தம் அவர் வாதிக்கப்பட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. இடுக்கணிலும் நியாயத்தீர்ப்பிலுமிருந்து அவர் எடுக்கப்பட்டார்; அவருடைய வம்சத்தை யாரால் சொல்லி முடியும்; ஜீவனுள்ளோருடைய தேசத்திலிருந்து அறுப்புண்டு போனார்; என் ஜனத்தின் மீறுதலினிமித்தம் அவர் வாதிக்கப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இளங்கிளையைப்போலவும், வறண்ட நிலத்திலிருந்து துளிர்க்கிற வேரைப்போலவும் அவனுக்கு முன்பாக எழும்புகிறார்; அவருக்கு அழகுமில்லை, சௌந்தரியமும் இல்லை; அவரைப் பார்க்கும்போது, நாம் அவரை விரும்பத்தக்க ரூபம் அவருக்கு இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. துன்மார்க்கரோடே அவருடைய பிரேதக்குழியை நியமித்தார்கள்; ஆனாலும் அவர் மரித்தபோது ஐசுவரியவானோடே இருந்தார்; அவர் கொடுமை செய்யவில்லை; அவர் வாயில் வஞ்சனை இருந்ததுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. இடுக்கணிலும் நியாயத்தீர்ப்பிலுமிருந்து அவர் எடுக்கப்பட்டார்; அவருடைய வம்சத்தை யாரால் சொல்லி முடியும்; ஜீவனுள்ளோருடைய தேசத்திலிருந்து அறுப்புண்டு போனார்; என் ஜனத்தின் மீறுதலினிமித்தம் அவர் வாதிக்கப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இளங்கிளையைப்போலவும், வறண்ட நிலத்திலிருந்து துளிர்க்கிற வேரைப்போலவும் அவனுக்கு முன்பாக எழும்புகிறார்; அவருக்கு அழகுமில்லை, சௌந்தரியமும் இல்லை; அவரைப் பார்க்கும்போது, நாம் அவரை விரும்பத்தக்க ரூபம் அவருக்கு இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ அவரை நொறுக்கச் சித்தமாகி, அவரைப் பாடுகளுக்குட்படுத்தினார்; அவருடைய ஆத்துமா தன்னைக் குற்றநிவாரணபலியாக ஒப்புக்கொடுக்கும்போது, அவர் தமது சந்ததியைக் கண்டு, நீடித்தநாளாயிருப்பார், கர்த்தருக்குச் சித்தமானது அவர் கையினால் வாய்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் அசட்டைபண்ணப்பட்டவரும், துக்கம் நிறைந்தவரும், பாடு அநுபவித்தவருமாயிருந்தார்; அவரைவிட்டு, நம்முடைய முகங்களை மறைத்துக் கொண்டோம்; அவர் அசட்டைபண்ணப்பட்டிருந்தார்; அவரை எண்ணாமற்போனோம்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ அவரை நொறுக்கச் சித்தமாகி, அவரைப் பாடுகளுக்குட்படுத்தினார்; அவருடைய ஆத்துமா தன்னைக் குற்றநிவாரணபலியாக ஒப்புக்கொடுக்கும்போது, அவர் தமது சந்ததியைக் கண்டு, நீடித்தநாளாயிருப்பார், கர்த்தருக்குச் சித்தமானது அவர் கையினால் வாய்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் அசட்டைபண்ணப்பட்டவரும், துக்கம் நிறைந்தவரும், பாடு அநுபவித்தவருமாயிருந்தார்; அவரைவிட்டு, நம்முடைய முகங்களை மறைத்துக் கொண்டோம்; அவர் அசட்டைபண்ணப்பட்டிருந்தார்; அவரை எண்ணாமற்போனோம்.]]></a:t>
+              <a:t><![CDATA[11. அவர் தமது ஆத்தும வருத்தத்தின் பலனைக் கண்டு திருப்தியாவார்; என் தாசனாகிய நீதிபரர் தம்மைப் பற்றும் அறிவினால் அநேகரை நீதிமான்களாக்குவார்; அவர்களுடைய அக்கிரமங்களைத் தாமே சுமந்துகொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மெய்யாகவே அவர் நம்முடைய பாடுகளை ஏற்றுக்கொண்டு, நம்முடைய துக்கங்களைச் சுமந்தார்; நாமோ, அவர் தேவனால் அடிபட்டு வாதிக்கப்பட்டு, சிறுமைப்பட்டவரென்று எண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[11. அவர் தமது ஆத்தும வருத்தத்தின் பலனைக் கண்டு திருப்தியாவார்; என் தாசனாகிய நீதிபரர் தம்மைப் பற்றும் அறிவினால் அநேகரை நீதிமான்களாக்குவார்; அவர்களுடைய அக்கிரமங்களைத் தாமே சுமந்துகொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மெய்யாகவே அவர் நம்முடைய பாடுகளை ஏற்றுக்கொண்டு, நம்முடைய துக்கங்களைச் சுமந்தார்; நாமோ, அவர் தேவனால் அடிபட்டு வாதிக்கப்பட்டு, சிறுமைப்பட்டவரென்று எண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்முடைய மீறுதல்களினிமித்தம் அவர் காயப்பட்டு, நம்முடைய அக்கிரமங்களினிமித்தம் அவர் நொறுக்கப்பட்டார்; நமக்குச் சமாதானத்தை உண்டுபண்ணும் ஆக்கினை அவர்மேல் வந்தது; அவருடைய தழும்புகளால் குணமாகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. அவர் தம்முடைய ஆத்துமாவை மரணத்திலூற்றி, அக்கிரமக்காரரில் ஒருவராக எண்ணப்பட்டு, அநேகருடைய பாவத்தைத் தாமே சுமந்து, அக்கிரமக்காரருக்காக வேண்டிக்கொண்டதினிமித்தம் அநேகரை அவருக்குப் பங்காகக் கொடுப்பேன்; பலவான்களை அவர் தமக்குக் கொள்ளையாகப் பங்கிட்டுக்கொள்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102452" r:id="rId1"/>
+    <p:sldLayoutId id="2474602420" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3701,86 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our peace was upon him; and with his stripes we are healed.]]></a:t>
+              <a:t><![CDATA[জন অপরাধী হিসেবে গণ্য করা হত| কিন্তু সত্যটা হল সে অনেক লোকের পাপ বহন করে ছিল| এবং এখন সে পাপী লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All we like sheep have gone astray; we have turned every one to his own way; and the LORD has]]></a:t>
+              <a:t><![CDATA[সপক্ষে কথা বলছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid on him the iniquity of us all.]]></a:t>
+              <a:t><![CDATA[1. কে সত্যিই বিশ্বাস করেছিল, আমাদের ঘোষণার কথা? কে সত্যি সত্যিই গ্রহণ করেছিল প্রভুর শাস্তি?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He was oppressed, and he was afflicted, yet he opened not his mouth: he is brought as a lamb to]]></a:t>
+              <a:t><![CDATA[2. সে প্রভুর সামনে, ছোট গাছের মতে বড় হতে লাগল| সে ছিল শুকনো জমিতে গাছের শিকড়ের বড় হওয়ার মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the slaughter, and as a sheep before her shearers is dumb, so he opens not his mouth.]]></a:t>
+              <a:t><![CDATA[তাকে দেখতে বিশেষ কিছু লাগত না| তার কোন বিশেষ মহিমা ছিল না| যদি আমরা তার দিকে তাকাতাম তবে তাকে ভালো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He was taken from prison and from judgment: and who shall declare his generation? for he was cut]]></a:t>
+              <a:t><![CDATA[লাগার মত বিশেষ কিছুই চোখে পড়ত না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off out of the land of the living: for the transgression of my people was he stricken.]]></a:t>
+              <a:t><![CDATA[3. লোকে তাকে ঘৃণা করেছিল, তার বন্ধুরা তাকে ত্যাগ করেছিল| তার প্রচুর দুঃখ ছিল| অসুস্থতার বিষয়ে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he made his grave with the wicked, and with the rich in his death; because he had done no]]></a:t>
+              <a:t><![CDATA[অভিজ্ঞতা ছিল| লোকরা তার কাছ থেকে লুকিয়ে থাকত| আমরা তাকে ঘৃণা করতাম| আমরা তার কথা চিন্তাও করিনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[violence, neither was any deceit in his mouth.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু সে আমাদের অসুখগুলোকে বয়ে বেড়িযে-ছিল| সে আমাদের যন্ত্রণা ভোগ করেছিল| এবং আমরা মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Yet it pleased the LORD to bruise him; he has put him to grief: when you shall make his soul an]]></a:t>
+              <a:t><![CDATA[করেছিলাম ঈশ্বর তাকে শাস্তি দিচ্ছেন| তার কোন কৃতকর্মের জন্য ঈশ্বর তাকে শাস্তি দিচ্ছেন বলে আমরা মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Who has believed our report? and to whom is the arm of the LORD revealed?]]></a:t>
+              <a:t><![CDATA[9. তার মৃত্যু হয়েছিল এবং ধনীদের সঙ্গে তাকে সমাহিত করা হয়েছিল| তাকে দুষ্ট লোকদের সঙ্গে সমাহিত করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering for sin, he shall see his seed, he shall prolong his days, and the pleasure of the LORD]]></a:t>
+              <a:t><![CDATA[করেছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall prosper in his hand.]]></a:t>
+              <a:t><![CDATA[5. কিন্তু আমাদেরই ভুল কাজের জন্য তাকে আহত হতে হয়েছিল| আমাদের পাপের জন্য সে ক্ষত-বিক্ষত হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He shall see of the travail of his soul, and shall be satisfied: by his knowledge shall my]]></a:t>
+              <a:t><![CDATA[আমাদের কাঙ্খিত শাস্তি সে পেয়েছিল| তার আঘাতের জন্য আমাদের আঘাত সেরে উঠেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteous servant justify many; for he shall bear their iniquities.]]></a:t>
+              <a:t><![CDATA[6. আমরা সবাই হারিযে যাওয়া মেষের মত ঘুরে বেড়িযেছিলাম| আমরা সবাই আমাদের নিজেদের পথে গিয়েছিলাম যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore will I divide him a portion with the great, and he shall divide the spoil with the]]></a:t>
+              <a:t><![CDATA[প্রভু আমাদের সব শাস্তি তাকে দিয়ে ভোগ করাচ্ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong; because he has poured out his soul unto death: and he was numbered with the transgressors;]]></a:t>
+              <a:t><![CDATA[7. তার সঙ্গে নিষ্ঠুর ব্যবহার করা হয়েছিল এবং সে আত্মসমর্পণ করেছিল| সে কখনও প্রতিবাদ করেনি| মেষকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he bare the sin of many, and made intercession for the transgressors.]]></a:t>
+              <a:t><![CDATA[যেমন হত্যার জন্য নিয়ে যাওয়া হলে সে নালিশ করে না তেমনি সেও চুপচাপ ছিল| মেষ যেমন তার পশম কাটার সময়]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 53]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কোন শব্দ করে না, সেও তেমনি তার মুখ খোলে নি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 53]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. মানুষ শক্তি প্রযোগ করে তাকে নিয়েছিল এবং তার প্রতি ন্যায্য বিচার করেনি| তাঁর ভবিষ্যত্‌ পরিবার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 53]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সম্পর্কে কেউ কিছু বলেনি| কারণ সে জীবিতদের দেশ থেকে বিচ্ছিন্ন হয়েছিল| আমার লোকদের পাপের জন্য সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For he shall grow up before him as a tender plant, and as a root out of a dry ground: he has no]]></a:t>
+              <a:t><![CDATA[হয়েছিল যদিও সে কোন হিংস্র কাজ করেনি| সে কখনও কাউকে প্রতারণা করেনি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 53]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শাস্তি পেয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[form nor loveliness; and when we shall see him, there is no beauty that we should desire him.]]></a:t>
+              <a:t><![CDATA[10. প্রভু তাকে মেরে পিষে ফেলার সিদ্ধান্ত নেন| যদি সে দোষমোচনের বলি হিসেবে নিজেকে উত্সর্গ করে, সে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. He is despised and rejected of men; a man of sorrows, and acquainted with grief: and we hid as it]]></a:t>
+              <a:t><![CDATA[সন্তানের মুখ দেখবে এবং দীর্ঘ দিন বাঁচবে| ঈশ্বরের অভিপ্রায় তার হাতে সফল হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were our faces from him; he was despised, and we esteemed him not.]]></a:t>
+              <a:t><![CDATA[11. তার আত্মা বহু কষ্ট পেলেও সে অনেক ভালো জিনিস ঘটা দেখতে পাবে| সে যেসব জিনিস শিখেছে তা নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Surely he has borne our sicknesses, and carried our pains: yet we did esteem him stricken,]]></a:t>
+              <a:t><![CDATA[সন্তুষ্ট হবে| আমার ভালো দাসটি অনেক মানুষকে ধার্মিক করবে| সে তাদের অপরাধের দরুণ শাস্তি ভোগ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[smitten of God, and afflicted.]]></a:t>
+              <a:t><![CDATA[12. এই কারণে আমি তাকে অনেক লোকের মধ্যে পুরস্কৃত করব| যে সব লোকরা শক্তিশালী তাদের সঙ্গে সমস্ত জিনিসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But he was wounded for our transgressions, he was bruised for our iniquities: the chastisement of]]></a:t>
+              <a:t><![CDATA[তার অংশ থাকবে|আমি এটা তার জন্য করব কারণ সে লোকের জন্য নিজের জীবন উত্সর্গ করে মারা গিয়েছিল| তাকে এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 53]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>