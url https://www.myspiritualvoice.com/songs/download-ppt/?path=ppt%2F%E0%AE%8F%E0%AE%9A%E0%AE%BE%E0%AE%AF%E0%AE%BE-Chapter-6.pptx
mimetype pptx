--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -47,50 +47,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +103,52 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +274,55 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நான்: ஐயோ! அதமானேன், நான் அசுத்த உதடுகளுள்ள மனுஷன், அசுத்த உதடுகளுள்ள ஜனங்களின் நடுவில் வாசமாயிருக்கிறவன்; சேனைகளின் கர்த்தராகிய ராஜாவை என் கண்கள் கண்டதே என்றேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது சேராபீன்களில் ஒருவன் பலிபீடத்திலிருந்து, தன் கையிலே பிடித்த குறட்டால் ஒரு நெருப்புத் தழலை எடுத்து என்னிடத்தில் பறந்து வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நான்: ஐயோ! அதமானேன், நான் அசுத்த உதடுகளுள்ள மனுஷன், அசுத்த உதடுகளுள்ள ஜனங்களின் நடுவில் வாசமாயிருக்கிறவன்; சேனைகளின் கர்த்தராகிய ராஜாவை என் கண்கள் கண்டதே என்றேன்.]]></a:t>
+              <a:t><![CDATA[7. அதினால் என் வாயைத் தொட்டு: இதோ, இது உன் உதடுகளைத் தொட்டதினால் உன் அக்கிரமம் நீங்கி, உன் பாவம் நிவிர்த்தியானது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது சேராபீன்களில் ஒருவன் பலிபீடத்திலிருந்து, தன் கையிலே பிடித்த குறட்டால் ஒரு நெருப்புத் தழலை எடுத்து என்னிடத்தில் பறந்து வந்து,]]></a:t>
+              <a:t><![CDATA[7. அதினால் என் வாயைத் தொட்டு: இதோ, இது உன் உதடுகளைத் தொட்டதினால் உன் அக்கிரமம் நீங்கி, உன் பாவம் நிவிர்த்தியானது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது சேராபீன்களில் ஒருவன் பலிபீடத்திலிருந்து, தன் கையிலே பிடித்த குறட்டால் ஒரு நெருப்புத் தழலை எடுத்து என்னிடத்தில் பறந்து வந்து,]]></a:t>
+              <a:t><![CDATA[8. பின்பு யாரை நான் அனுப்புவேன், யார் நமது காரியமாய்ப் போவான் என்று உரைக்கிற ஆண்டவருடைய சத்தத்தைக் கேட்டேன். அதற்கு நான்: இதோ, அடியேன் இருக்கிறேன்; என்னை அனுப்பும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் என் வாயைத் தொட்டு: இதோ, இது உன் உதடுகளைத் தொட்டதினால் உன் அக்கிரமம் நீங்கி, உன் பாவம் நிவிர்த்தியானது என்றான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு யாரை நான் அனுப்புவேன், யார் நமது காரியமாய்ப் போவான் என்று உரைக்கிற ஆண்டவருடைய சத்தத்தைக் கேட்டேன். அதற்கு நான்: இதோ, அடியேன் இருக்கிறேன்; என்னை அனுப்பும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் என் வாயைத் தொட்டு: இதோ, இது உன் உதடுகளைத் தொட்டதினால் உன் அக்கிரமம் நீங்கி, உன் பாவம் நிவிர்த்தியானது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர்: நீ போய், இந்த ஜனங்களை நோக்கி: நீங்கள் காதாரக் கேட்டும் உணராமலும், கண்ணாரக்கண்டும் அறியாமலும் இருங்கள் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு யாரை நான் அனுப்புவேன், யார் நமது காரியமாய்ப் போவான் என்று உரைக்கிற ஆண்டவருடைய சத்தத்தைக் கேட்டேன். அதற்கு நான்: இதோ, அடியேன் இருக்கிறேன்; என்னை அனுப்பும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர்: நீ போய், இந்த ஜனங்களை நோக்கி: நீங்கள் காதாரக் கேட்டும் உணராமலும், கண்ணாரக்கண்டும் அறியாமலும் இருங்கள் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு யாரை நான் அனுப்புவேன், யார் நமது காரியமாய்ப் போவான் என்று உரைக்கிற ஆண்டவருடைய சத்தத்தைக் கேட்டேன். அதற்கு நான்: இதோ, அடியேன் இருக்கிறேன்; என்னை அனுப்பும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. இந்த ஜனங்கள் தங்கள் கண்களினால் காணாமலும், தங்கள் காதுகளினால் கேளாமலும், தங்கள் இருதயத்தில் உணர்ந்து குணப்படாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலுமிருக்க, நீ அவர்கள் இருதயத்தைக் கொழுத்ததாக்கி அவர்கள் காதுகளை மந்தப்படுத்தி, அவர்கள் கண்களை மூடிப்போடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர்: நீ போய், இந்த ஜனங்களை நோக்கி: நீங்கள் காதாரக் கேட்டும் உணராமலும், கண்ணாரக்கண்டும் அறியாமலும் இருங்கள் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[10. இந்த ஜனங்கள் தங்கள் கண்களினால் காணாமலும், தங்கள் காதுகளினால் கேளாமலும், தங்கள் இருதயத்தில் உணர்ந்து குணப்படாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலுமிருக்க, நீ அவர்கள் இருதயத்தைக் கொழுத்ததாக்கி அவர்கள் காதுகளை மந்தப்படுத்தி, அவர்கள் கண்களை மூடிப்போடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர்: நீ போய், இந்த ஜனங்களை நோக்கி: நீங்கள் காதாரக் கேட்டும் உணராமலும், கண்ணாரக்கண்டும் அறியாமலும் இருங்கள் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[10. இந்த ஜனங்கள் தங்கள் கண்களினால் காணாமலும், தங்கள் காதுகளினால் கேளாமலும், தங்கள் இருதயத்தில் உணர்ந்து குணப்படாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலுமிருக்க, நீ அவர்கள் இருதயத்தைக் கொழுத்ததாக்கி அவர்கள் காதுகளை மந்தப்படுத்தி, அவர்கள் கண்களை மூடிப்போடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்த ஜனங்கள் தங்கள் கண்களினால் காணாமலும், தங்கள் காதுகளினால் கேளாமலும், தங்கள் இருதயத்தில் உணர்ந்து குணப்படாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலுமிருக்க, நீ அவர்கள் இருதயத்தைக் கொழுத்ததாக்கி அவர்கள் காதுகளை மந்தப்படுத்தி, அவர்கள் கண்களை மூடிப்போடு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நான்: ஆண்டவரே, எதுவரைக்கும் என்று கேட்டேன். அதற்கு அவர்: பட்டணங்கள் குடியில்லாமலும், வீடுகள் மனுஷசஞ்சாரமில்லாமலும் பாழாகி, பூமி அவாந்தரவெளியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்த ஜனங்கள் தங்கள் கண்களினால் காணாமலும், தங்கள் காதுகளினால் கேளாமலும், தங்கள் இருதயத்தில் உணர்ந்து குணப்படாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலுமிருக்க, நீ அவர்கள் இருதயத்தைக் கொழுத்ததாக்கி அவர்கள் காதுகளை மந்தப்படுத்தி, அவர்கள் கண்களை மூடிப்போடு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நான்: ஆண்டவரே, எதுவரைக்கும் என்று கேட்டேன். அதற்கு அவர்: பட்டணங்கள் குடியில்லாமலும், வீடுகள் மனுஷசஞ்சாரமில்லாமலும் பாழாகி, பூமி அவாந்தரவெளியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நான்: ஆண்டவரே, எதுவரைக்கும் என்று கேட்டேன். அதற்கு அவர்: பட்டணங்கள் குடியில்லாமலும், வீடுகள் மனுஷசஞ்சாரமில்லாமலும் பாழாகி, பூமி அவாந்தரவெளியாகி,]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் மனுஷரைத் தூரமாக விலக்குவதினால், தேசத்தின் நடுமையம் முற்றிலும் அசைக்கப்படும்வரைக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் மனுஷரைத் தூரமாக விலக்குவதினால், தேசத்தின் நடுமையம் முற்றிலும் அசைக்கப்படும்வரைக்குமே.]]></a:t>
+              <a:t><![CDATA[13. ஆகிலும் அதில் இன்னும் பத்திலொரு பங்கிருக்கும், அதுவும் திரும்ப நிர்மூலமாக்கப்படும்; கர்வாலிமரமும் அரசமரமும் இலையற்றுப்போனபின்பு, அவைகளின் அடிமரம் இருப்பதுபோல, அதின் அடிமரமும் பரிசுத்த வித்தாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2453,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகிலும் அதில் இன்னும் பத்திலொரு பங்கிருக்கும், அதுவும் திரும்ப நிர்மூலமாக்கப்படும்; கர்வாலிமரமும் அரசமரமும் இலையற்றுப்போனபின்பு, அவைகளின் அடிமரம் இருப்பதுபோல, அதின் அடிமரமும் பரிசுத்த வித்தாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. ஒருவரையொருவர் நோக்கி: சேனைகளின் கர்த்தர் பரிசுத்தர், பரிசுத்தர், பரிசுத்தர், பூமியனைத்தும் அவருடைய மகிமையால் நிறைந்திருக்கிறது என்று கூப்பிட்டுச் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. ஒருவரையொருவர் நோக்கி: சேனைகளின் கர்த்தர் பரிசுத்தர், பரிசுத்தர், பரிசுத்தர், பூமியனைத்தும் அவருடைய மகிமையால் நிறைந்திருக்கிறது என்று கூப்பிட்டுச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2564,50 +2681,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. உசியா ராஜா மரணமடைந்த வருஷத்தில், ஆண்டவர் உயரமும் உன்னதமுமான சிங்காசனத்தின்மேல் வீற்றிருக்கக்கண்டேன்; அவருடைய வஸ்திரத்தொங்கலால் தேவாலயம் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. கூப்பிடுகிறவர்களின் சத்தத்தால் வாசல்களின் நிலைகள் அசைந்து, ஆலயம் புகையினால் நிறைந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2881,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவரையொருவர் நோக்கி: சேனைகளின் கர்த்தர் பரிசுத்தர், பரிசுத்தர், பரிசுத்தர், பூமியனைத்தும் அவருடைய மகிமையால் நிறைந்திருக்கிறது என்று கூப்பிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது நான்: ஐயோ! அதமானேன், நான் அசுத்த உதடுகளுள்ள மனுஷன், அசுத்த உதடுகளுள்ள ஜனங்களின் நடுவில் வாசமாயிருக்கிறவன்; சேனைகளின் கர்த்தராகிய ராஜாவை என் கண்கள் கண்டதே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவரையொருவர் நோக்கி: சேனைகளின் கர்த்தர் பரிசுத்தர், பரிசுத்தர், பரிசுத்தர், பூமியனைத்தும் அவருடைய மகிமையால் நிறைந்திருக்கிறது என்று கூப்பிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது நான்: ஐயோ! அதமானேன், நான் அசுத்த உதடுகளுள்ள மனுஷன், அசுத்த உதடுகளுள்ள ஜனங்களின் நடுவில் வாசமாயிருக்கிறவன்; சேனைகளின் கர்த்தராகிய ராஜாவை என் கண்கள் கண்டதே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கூப்பிடுகிறவர்களின் சத்தத்தால் வாசல்களின் நிலைகள் அசைந்து, ஆலயம் புகையினால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது நான்: ஐயோ! அதமானேன், நான் அசுத்த உதடுகளுள்ள மனுஷன், அசுத்த உதடுகளுள்ள ஜனங்களின் நடுவில் வாசமாயிருக்கிறவன்; சேனைகளின் கர்த்தராகிய ராஜாவை என் கண்கள் கண்டதே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கூப்பிடுகிறவர்களின் சத்தத்தால் வாசல்களின் நிலைகள் அசைந்து, ஆலயம் புகையினால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது சேராபீன்களில் ஒருவன் பலிபீடத்திலிருந்து, தன் கையிலே பிடித்த குறட்டால் ஒரு நெருப்புத் தழலை எடுத்து என்னிடத்தில் பறந்து வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102456" r:id="rId1"/>
+    <p:sldLayoutId id="2474602406" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3717,70 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then said I, Woe is me! for I am undone; because I am a man of unclean lips, and I dwell in the]]></a:t>
+              <a:t><![CDATA[একটি গরম কযলার টুকরো হাতে নিয়ে আমার কাছে উড়ে এল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of a people of unclean lips: for mine eyes have seen the King, the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[7. দূতটি গরম কযলা আমার ঠোঁটে ছোঁযাল| তারপর দূতটি বলল, “যে মূহুর্তে এই গরম কযলা তোমার ঠোঁট স্পর্শ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then flew one of the seraphims unto me, having a live coal in his hand, which he had taken with]]></a:t>
+              <a:t><![CDATA[করল, তোমার সমস্ত অপরাধ মুছে গেল | তোমার সব পাপ মুছে গেল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tongs from off the altar:]]></a:t>
+              <a:t><![CDATA[8. তারপর আমি আমার প্রভুর কণ্ঠস্বর শুনতে পেলাম| তিনি বললেন, “আমি কাকে পাঠাব? আমাদের পক্ষে কে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he laid it upon my mouth, and said, Lo, this has touched your lips; and yours iniquity is]]></a:t>
+              <a:t><![CDATA[যাবে?”তখন আমি বললাম, “এই যে, আমি আছি, আমাকে পাঠান!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taken away, and your sin purged.]]></a:t>
+              <a:t><![CDATA[9. তখন প্রভু আমাকে বললেন, “যাও এবং এই লোকদের বল: ‘তোমরা মন দিয়ে শোন কিন্তু বোঝো না! কাছ থেকে দেখ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Also I heard the voice of the Lord, saying, Whom shall I send, and who will go for us? Then said]]></a:t>
+              <a:t><![CDATA[কিন্তু কোন কিছু শেখো না!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I, Here am I; send me.]]></a:t>
+              <a:t><![CDATA[10. লোককে বিভ্রান্ত কর| লোকরা যে সব জিনিস দেখছে ও শুনছে তা তাদের বুঝতে দিও না| যদি তুমি এটা না কর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said, Go, and tell this people, Hear all of you indeed, but understand not; and see all of]]></a:t>
+              <a:t><![CDATA[তাহলে হয়তো তারা যে জিনিস কানে শুনবে তা সত্যি সত্যিই বুঝতে পারবে| তারা হয়তো সত্যিই তাদের মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you indeed, but perceive not.]]></a:t>
+              <a:t><![CDATA[উপলদ্ধি করতে পারবে| যদি তারা এটা করে তাহলে লোকরা হয়তো আমার কাছে ফিরে আসতে পারে এবং তারা আরোগ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the year that king Uzziah died I saw also the LORD sitting upon a throne, high and lifted up,]]></a:t>
+              <a:t><![CDATA[1. যে বছর ঊষিয রাজার মৃত্যু হল আমি প্রভুকে এক উচ্চ ও মনোরম সিংহাসনে বসে থাকতে দেখলাম| তাঁর লম্বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Make the heart of this people fat, and make their ears heavy, and shut their eyes; lest they see]]></a:t>
+              <a:t><![CDATA[(ক্ষমা) লাভ করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with their eyes, and hear with their ears, and understand with their heart, and convert, and be]]></a:t>
+              <a:t><![CDATA[11. তখন আমি জিজ্ঞাসা করলাম, “প্রভু এটা আমি কতদিন করব?”প্রভু বললেন, “যতদিন পর্য়ন্ত সকল নগর ধ্বংস না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[healed.]]></a:t>
+              <a:t><![CDATA[হয় এবং লোকে চলে না যায়| যতদিন না পর্য়ন্ত একটি মানুষও তাদের বাড়ীতে পড়ে থাকে এবং গোটা দেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said I, Lord, how long? And he answered, Until the cities be wasted without inhabitant, and]]></a:t>
+              <a:t><![CDATA[ধ্বংসস্থানে পরিণত হয় তত দিন এটা কর|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the houses without man, and the land be utterly desolate,]]></a:t>
+              <a:t><![CDATA[12. প্রভু লোকদের অনেক দূরে পাঠিয়ে দেবেন| দেশের একটা বিরাট অংশ খালি পড়ে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD have removed men far away, and there be a great forsaking in the midst of the land.]]></a:t>
+              <a:t><![CDATA[13. কিন্তু দশ ভাগের এক ভাগ লোককে দেশে থাকার অনুমতি দেওয়া হবে| এই লোকগুলি প্রভুর কাছে ফিরে আসবে যদিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But yet in it shall be a tenth, and it shall return, and shall be eaten: as a teil tree, and as]]></a:t>
+              <a:t><![CDATA[তাদের ধ্বংস হয়ে যাবার কথা| তারা একটি ওক গাছের মতো| এই গাছকে কাটার পর গুঁড়ি পড়ে থাকে| এই গুঁড়ি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an oak, whose substance is in them, when they cast their leaves: so the holy seed shall be the]]></a:t>
+              <a:t><![CDATA[(অবশিষ্ট লোকরা) একটি বিশেষ বীজ| অর্থাত্‌ পবিত্র লোকরাই দেশে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6441,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[substance thereof.]]></a:t>
+              <a:t><![CDATA[3. এই দূতরা একে অপরকে ডেকে বলতে লাগল, “পবিত্র, পবিত্র, পবিত্র| প্রভু সর্বশক্তিমান খুবই পবিত্র| তাঁর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মহিমায পৃথিবী পরিপূর্ণ|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his train filled the temple.]]></a:t>
+              <a:t><![CDATA[রাজপোশাক মন্দিরকে ভরে দিয়েছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. তাদের চিত্কারে দরজার কাঠামো কেঁপে উঠলো| মন্দির ধোঁযায় ভরে যেতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Above it stood the seraphims: each one had six wings; with two he covered his face, and with two]]></a:t>
+              <a:t><![CDATA[2. প্রভুর বিশেষ দূত সরাফরা তাঁর চারপাশে দাঁড়িয়েছিল| তাদের প্রত্যেকের ছয়টি করে ডানা ছিল| তারা দুটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he covered his feet, and with two he did fly.]]></a:t>
+              <a:t><![CDATA[ডানা দিয়ে মুখ ঢাকে, দুটি ডানা দিয়ে পা ঢাকে এবং বাকি দুটি ডানা তারা ওড়ার কাজে ব্যবহার করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And one cried unto another, and said, Holy, holy, holy, is the LORD of hosts: the whole earth is]]></a:t>
+              <a:t><![CDATA[5. তখন আমি হঠাত্‌ই ভীষণ ভয় পেয়ে গেলাম| আমি বললাম, “হায! আমি ধ্বংস হয়ে যাব| ঈশ্বরের সঙ্গে কথা বলার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[full of his glory.]]></a:t>
+              <a:t><![CDATA[মতো আমি যথেষ্ট শুচি নই| এবং আমি এমন লোকদের মধ্যে বাস করি যারা ঈশ্বরের সঙ্গে কথা বলার মতো যথেষ্ট শুচি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the posts of the door moved at the voice of him that cried, and the house was filled with]]></a:t>
+              <a:t><![CDATA[নয়|কারণ আমি রাজাকে, প্রভু সর্বশক্তিমানকে দেখেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[smoke.]]></a:t>
+              <a:t><![CDATA[6. বেদীতে আগুন জ্বলছিল| সরাফদের এক জন ইউ আকারের একটি চিমটি দিয়ে আগুন থেকে কযলা তুলছিল| এই দূতটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>