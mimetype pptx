--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -43,100 +43,112 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +272,57 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வாசல்கள் வழியாய்ப் பிரவேசியுங்கள், பிரவேசியுங்கள்; ஜனத்துக்கு வழியைச் செவ்வைப்படுத்துங்கள், பாதையை உயர்த்துங்கள், உயர்த்துங்கள்; அதிலுள்ள கற்களைப் பொறுக்கிப்போடுங்கள்; ஜனங்களுக்காகக் கொடியை ஏற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வாசல்கள் வழியாய்ப் பிரவேசியுங்கள், பிரவேசியுங்கள்; ஜனத்துக்கு வழியைச் செவ்வைப்படுத்துங்கள், பாதையை உயர்த்துங்கள், உயர்த்துங்கள்; அதிலுள்ள கற்களைப் பொறுக்கிப்போடுங்கள்; ஜனங்களுக்காகக் கொடியை ஏற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சீயோன் குமாரத்தியை நோக்கி: இதோ உன் இரட்சிப்பு வருகிறது, இதோ, அவர் அருளும் பலன் அவரோடும், அவர் செய்யும் பிரதிபலன் அவர் முன்பாகவும் வருகிறது என்று சொல்லுங்கள் என்று, கர்த்தர் பூமியின் கடையாந்தரம் வரைக்கும் கூறுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சீயோன் குமாரத்தியை நோக்கி: இதோ உன் இரட்சிப்பு வருகிறது, இதோ, அவர் அருளும் பலன் அவரோடும், அவர் செய்யும் பிரதிபலன் அவர் முன்பாகவும் வருகிறது என்று சொல்லுங்கள் என்று, கர்த்தர் பூமியின் கடையாந்தரம் வரைக்கும் கூறுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. வாலிபன் கன்னிகையை விவாகம்பண்ணுவதுபோல, உன் மக்கள் உன்னை விவாகம்பண்ணுவார்கள்; மணவாளன் மணவாட்டியின்மேல் மகிழ்ச்சியாயிருப்பதுபோல, உன் தேவன் உன்மேல் மகிழ்ச்சியாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைப் பரிசுத்த ஜனமென்றும், கர்த்தரால் மீட்கப்பபட்டவர்களென்றும் சொல்லுவார்கள்; நீ தேடிக்கொள்ளப்பட்டதென்றும், கைவிடப்படாத நகரமென்றும் பெயர்பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[5. வாலிபன் கன்னிகையை விவாகம்பண்ணுவதுபோல, உன் மக்கள் உன்னை விவாகம்பண்ணுவார்கள்; மணவாளன் மணவாட்டியின்மேல் மகிழ்ச்சியாயிருப்பதுபோல, உன் தேவன் உன்மேல் மகிழ்ச்சியாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைப் பரிசுத்த ஜனமென்றும், கர்த்தரால் மீட்கப்பபட்டவர்களென்றும் சொல்லுவார்கள்; நீ தேடிக்கொள்ளப்பட்டதென்றும், கைவிடப்படாத நகரமென்றும் பெயர்பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[5. வாலிபன் கன்னிகையை விவாகம்பண்ணுவதுபோல, உன் மக்கள் உன்னை விவாகம்பண்ணுவார்கள்; மணவாளன் மணவாட்டியின்மேல் மகிழ்ச்சியாயிருப்பதுபோல, உன் தேவன் உன்மேல் மகிழ்ச்சியாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீயோனினிமித்தமும் எருசலேமினிமித்தமும் நான் மவுனமாயிராமலும், அதின் நீதி பிரகாசத்தைப்போலவும், அதின் இரட்சிப்பு எரிகிற தீவட்டியைப்போலவும் வெளிப்படுமட்டும் அமராமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. எருசலேமே, உன் மதில்களின்மேல் பகல்முழுதும், இராமுழுதும் ஒருக்காலும் மவுனமாயிராத ஜாமக்காரரைக் கட்டளையிடுகிறேன். கர்த்தரைப் பிரஸ்தாபம்பண்ணுகிறவர்களே, நீங்கள் அமரிக்கையாயிருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீயோனினிமித்தமும் எருசலேமினிமித்தமும் நான் மவுனமாயிராமலும், அதின் நீதி பிரகாசத்தைப்போலவும், அதின் இரட்சிப்பு எரிகிற தீவட்டியைப்போலவும் வெளிப்படுமட்டும் அமராமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. எருசலேமே, உன் மதில்களின்மேல் பகல்முழுதும், இராமுழுதும் ஒருக்காலும் மவுனமாயிராத ஜாமக்காரரைக் கட்டளையிடுகிறேன். கர்த்தரைப் பிரஸ்தாபம்பண்ணுகிறவர்களே, நீங்கள் அமரிக்கையாயிருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜாதிகள் உன் நீதியையும், சகல ராஜாக்களும் உன் மகிமையையும் காண்பார்கள்; கர்த்தருடைய வாய் சொல்லும் புது நாமத்தால் நீ அழைக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[6. எருசலேமே, உன் மதில்களின்மேல் பகல்முழுதும், இராமுழுதும் ஒருக்காலும் மவுனமாயிராத ஜாமக்காரரைக் கட்டளையிடுகிறேன். கர்த்தரைப் பிரஸ்தாபம்பண்ணுகிறவர்களே, நீங்கள் அமரிக்கையாயிருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜாதிகள் உன் நீதியையும், சகல ராஜாக்களும் உன் மகிமையையும் காண்பார்கள்; கர்த்தருடைய வாய் சொல்லும் புது நாமத்தால் நீ அழைக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[7. அவர் எருசலேமை ஸ்திரப்படுத்தி, பூமியிலே அதைப் புகழ்ச்சியாக்கும்வரைக்கும் அவரை அமர்ந்திருக்கவிடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எருசலேமே, உன் மதில்களின்மேல் பகல்முழுதும், இராமுழுதும் ஒருக்காலும் மவுனமாயிராத ஜாமக்காரரைக் கட்டளையிடுகிறேன். கர்த்தரைப் பிரஸ்தாபம்பண்ணுகிறவர்களே, நீங்கள் அமரிக்கையாயிருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[12. அவர்களைப் பரிசுத்த ஜனமென்றும், கர்த்தரால் மீட்கப்பபட்டவர்களென்றும் சொல்லுவார்கள்; நீ தேடிக்கொள்ளப்பட்டதென்றும், கைவிடப்படாத நகரமென்றும் பெயர்பெறுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ கர்த்தருடைய கையில் அலங்காரமான கிரீடமும், உன் தேவனுடைய கரத்தில் ராஜமுடியுமாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[7. அவர் எருசலேமை ஸ்திரப்படுத்தி, பூமியிலே அதைப் புகழ்ச்சியாக்கும்வரைக்கும் அவரை அமர்ந்திருக்கவிடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ கர்த்தருடைய கையில் அலங்காரமான கிரீடமும், உன் தேவனுடைய கரத்தில் ராஜமுடியுமாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[7. அவர் எருசலேமை ஸ்திரப்படுத்தி, பூமியிலே அதைப் புகழ்ச்சியாக்கும்வரைக்கும் அவரை அமர்ந்திருக்கவிடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
+              <a:t><![CDATA[8. இனி நான் உன் தானியத்தை உன் சத்துருக்களுக்கு ஆகாரமாகக்கொடேன்; உன் பிரயாசத்தினாலாகிய உன் திராட்சரசத்தை அந்நிய புத்திரர் குடிப்பதுமில்லையென்று கர்த்தர் தமது வலதுகரத்தின்மேலும் தமது வல்லமையுள்ள புயத்தின்மேலும் ஆணையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
+              <a:t><![CDATA[8. இனி நான் உன் தானியத்தை உன் சத்துருக்களுக்கு ஆகாரமாகக்கொடேன்; உன் பிரயாசத்தினாலாகிய உன் திராட்சரசத்தை அந்நிய புத்திரர் குடிப்பதுமில்லையென்று கர்த்தர் தமது வலதுகரத்தின்மேலும் தமது வல்லமையுள்ள புயத்தின்மேலும் ஆணையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ இனிக் கைவிடப்பட்டவள் என்னப்படாமலும், உன் தேசம் இனிப் பாழான தேசமென்னப்படாமலும், நீ எப்சி என்றும், உன் தேசம் பியூலா என்றும் சொல்லப்படும்; கர்த்தர் உன்மேல் பிரியமாயிருக்கிறார்; உன் தேசம் வாழ்க்கைப்படும்.]]></a:t>
+              <a:t><![CDATA[9. அதைச் சேர்த்தவர்களே அதைப் புசித்துக் கர்த்தரைத் துதிப்பார்கள்; அதைக் கூட்டிவைத்தவர்களே என் பரிசுத்த ஸ்தலத்தின் பிராகாரங்களில் அதைக் குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வாலிபன் கன்னிகையை விவாகம்பண்ணுவதுபோல, உன் மக்கள் உன்னை விவாகம்பண்ணுவார்கள்; மணவாளன் மணவாட்டியின்மேல் மகிழ்ச்சியாயிருப்பதுபோல, உன் தேவன் உன்மேல் மகிழ்ச்சியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[9. அதைச் சேர்த்தவர்களே அதைப் புசித்துக் கர்த்தரைத் துதிப்பார்கள்; அதைக் கூட்டிவைத்தவர்களே என் பரிசுத்த ஸ்தலத்தின் பிராகாரங்களில் அதைக் குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2235,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வாலிபன் கன்னிகையை விவாகம்பண்ணுவதுபோல, உன் மக்கள் உன்னை விவாகம்பண்ணுவார்கள்; மணவாளன் மணவாட்டியின்மேல் மகிழ்ச்சியாயிருப்பதுபோல, உன் தேவன் உன்மேல் மகிழ்ச்சியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[9. அதைச் சேர்த்தவர்களே அதைப் புசித்துக் கர்த்தரைத் துதிப்பார்கள்; அதைக் கூட்டிவைத்தவர்களே என் பரிசுத்த ஸ்தலத்தின் பிராகாரங்களில் அதைக் குடிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. வாசல்கள் வழியாய்ப் பிரவேசியுங்கள், பிரவேசியுங்கள்; ஜனத்துக்கு வழியைச் செவ்வைப்படுத்துங்கள், பாதையை உயர்த்துங்கள், உயர்த்துங்கள்; அதிலுள்ள கற்களைப் பொறுக்கிப்போடுங்கள்; ஜனங்களுக்காகக் கொடியை ஏற்றுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. வாசல்கள் வழியாய்ப் பிரவேசியுங்கள், பிரவேசியுங்கள்; ஜனத்துக்கு வழியைச் செவ்வைப்படுத்துங்கள், பாதையை உயர்த்துங்கள், உயர்த்துங்கள்; அதிலுள்ள கற்களைப் பொறுக்கிப்போடுங்கள்; ஜனங்களுக்காகக் கொடியை ஏற்றுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நீங்கள் சீயோன் குமாரத்தியை நோக்கி: இதோ உன் இரட்சிப்பு வருகிறது, இதோ, அவர் அருளும் பலன் அவரோடும், அவர் செய்யும் பிரதிபலன் அவர் முன்பாகவும் வருகிறது என்று சொல்லுங்கள் என்று, கர்த்தர் பூமியின் கடையாந்தரம் வரைக்கும் கூறுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எருசலேமே, உன் மதில்களின்மேல் பகல்முழுதும், இராமுழுதும் ஒருக்காலும் மவுனமாயிராத ஜாமக்காரரைக் கட்டளையிடுகிறேன். கர்த்தரைப் பிரஸ்தாபம்பண்ணுகிறவர்களே, நீங்கள் அமரிக்கையாயிருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[12. அவர்களைப் பரிசுத்த ஜனமென்றும், கர்த்தரால் மீட்கப்பபட்டவர்களென்றும் சொல்லுவார்கள்; நீ தேடிக்கொள்ளப்பட்டதென்றும், கைவிடப்படாத நகரமென்றும் பெயர்பெறுவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நீங்கள் சீயோன் குமாரத்தியை நோக்கி: இதோ உன் இரட்சிப்பு வருகிறது, இதோ, அவர் அருளும் பலன் அவரோடும், அவர் செய்யும் பிரதிபலன் அவர் முன்பாகவும் வருகிறது என்று சொல்லுங்கள் என்று, கர்த்தர் பூமியின் கடையாந்தரம் வரைக்கும் கூறுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் எருசலேமை ஸ்திரப்படுத்தி, பூமியிலே அதைப் புகழ்ச்சியாக்கும்வரைக்கும் அவரை அமர்ந்திருக்கவிடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[1. சீயோனினிமித்தமும் எருசலேமினிமித்தமும் நான் மவுனமாயிராமலும், அதின் நீதி பிரகாசத்தைப்போலவும், அதின் இரட்சிப்பு எரிகிற தீவட்டியைப்போலவும் வெளிப்படுமட்டும் அமராமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இனி நான் உன் தானியத்தை உன் சத்துருக்களுக்கு ஆகாரமாகக்கொடேன்; உன் பிரயாசத்தினாலாகிய உன் திராட்சரசத்தை அந்நிய புத்திரர் குடிப்பதுமில்லையென்று கர்த்தர் தமது வலதுகரத்தின்மேலும் தமது வல்லமையுள்ள புயத்தின்மேலும் ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[1. சீயோனினிமித்தமும் எருசலேமினிமித்தமும் நான் மவுனமாயிராமலும், அதின் நீதி பிரகாசத்தைப்போலவும், அதின் இரட்சிப்பு எரிகிற தீவட்டியைப்போலவும் வெளிப்படுமட்டும் அமராமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இனி நான் உன் தானியத்தை உன் சத்துருக்களுக்கு ஆகாரமாகக்கொடேன்; உன் பிரயாசத்தினாலாகிய உன் திராட்சரசத்தை அந்நிய புத்திரர் குடிப்பதுமில்லையென்று கர்த்தர் தமது வலதுகரத்தின்மேலும் தமது வல்லமையுள்ள புயத்தின்மேலும் ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[1. சீயோனினிமித்தமும் எருசலேமினிமித்தமும் நான் மவுனமாயிராமலும், அதின் நீதி பிரகாசத்தைப்போலவும், அதின் இரட்சிப்பு எரிகிற தீவட்டியைப்போலவும் வெளிப்படுமட்டும் அமராமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இனி நான் உன் தானியத்தை உன் சத்துருக்களுக்கு ஆகாரமாகக்கொடேன்; உன் பிரயாசத்தினாலாகிய உன் திராட்சரசத்தை அந்நிய புத்திரர் குடிப்பதுமில்லையென்று கர்த்தர் தமது வலதுகரத்தின்மேலும் தமது வல்லமையுள்ள புயத்தின்மேலும் ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[2. ஜாதிகள் உன் நீதியையும், சகல ராஜாக்களும் உன் மகிமையையும் காண்பார்கள்; கர்த்தருடைய வாய் சொல்லும் புது நாமத்தால் நீ அழைக்கப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதைச் சேர்த்தவர்களே அதைப் புசித்துக் கர்த்தரைத் துதிப்பார்கள்; அதைக் கூட்டிவைத்தவர்களே என் பரிசுத்த ஸ்தலத்தின் பிராகாரங்களில் அதைக் குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஜாதிகள் உன் நீதியையும், சகல ராஜாக்களும் உன் மகிமையையும் காண்பார்கள்; கர்த்தருடைய வாய் சொல்லும் புது நாமத்தால் நீ அழைக்கப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதைச் சேர்த்தவர்களே அதைப் புசித்துக் கர்த்தரைத் துதிப்பார்கள்; அதைக் கூட்டிவைத்தவர்களே என் பரிசுத்த ஸ்தலத்தின் பிராகாரங்களில் அதைக் குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நீ கர்த்தருடைய கையில் அலங்காரமான கிரீடமும், உன் தேவனுடைய கரத்தில் ராஜமுடியுமாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102475" r:id="rId1"/>
+    <p:sldLayoutId id="2474695679" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3701,86 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Go through, go through the gates; prepare all of you the way of the people; cast up, cast up the]]></a:t>
+              <a:t><![CDATA[4. তোমাকে আর কেউ ত্যাজ্য লোক বলবে না| তোমার ভূমিকে কেউ ‘ধ্বংসস্থান’ বলবে না| তারা তোমাকে বলবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[highway; gather out the stones; lift up a standard for the people.]]></a:t>
+              <a:t><![CDATA[‘ভালোবাসার লোক|’ তোমার দেশকে বলা হবে, ‘কনে|’ কেন? কারণ ঈশ্বর তোমাদের ভালবাসেন| তোমাদের দেশ ব্বিাহিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Behold, the LORD has proclaimed unto the end of the world, Say all of you to the daughter of]]></a:t>
+              <a:t><![CDATA[হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zion, Behold, your salvation comes; behold, his reward is with him, and his work before him.]]></a:t>
+              <a:t><![CDATA[5. যখন কোন যুবক কোন যুবতীকে ভালবাসে তখন সে তাকে বিয়ে করে এবং যুবতীটি বিয়ের পর তার স্ত্রী হয়| একই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they shall call them, The holy people, The redeemed of the LORD: and you shall be called,]]></a:t>
+              <a:t><![CDATA[পথে তোমার জমি হবে তোমার শিশুদের| এক জন লোক তার নতুন স্ত্রীকে পেয়ে খুব খুশী হয়| একই রকম ভাবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sought out, A city not forsaken.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরও তোমাদের নিয়ে খুব সুখী হবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For Zion's sake will I not hold my peace, and for Jerusalem's sake I will not rest, until the]]></a:t>
+              <a:t><![CDATA[6. “জেরুশালেম, তোমার প্রাচীরে আমি রক্ষী মোতাযেন করব| সেই রক্ষীরা নীরব থাকবে না| তারা দিন রাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness thereof go forth as brightness, and the salvation thereof as a lamp that burns.]]></a:t>
+              <a:t><![CDATA[প্রার্থনা করবে|” রক্ষীরা, তোমরা প্রভুর প্রতি প্রার্থনা অব্যাহত রেখো| তোমরা অবশ্যই তাকে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the Gentiles shall see your righteousness, and all kings your glory: and you shall be called]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতির কথা স্মরণ করিযে দেবে| কখনই প্রার্থনা থামাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by a new name, which the mouth of the LORD shall name.]]></a:t>
+              <a:t><![CDATA[7. যতক্ষণ না প্রভু জেরুশালেমকে লোকের প্রশংসার শহর করে তুলছেন ততক্ষণ তুমি প্রার্থনা চালাবে| প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I have set watchmen upon your walls, O Jerusalem, which shall never hold their peace day nor]]></a:t>
+              <a:t><![CDATA[12. তাঁর লোকদের বলা হবে “পবিত্র লোক|” “প্রভুর রক্ষা করা মানুষ|” জেরুশালেমকে বলা হবে, “আকাঙ্খিত শহর|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You shall also be a crown of glory in the hand of the LORD, and a royal diadem in the hand of]]></a:t>
+              <a:t><![CDATA[একটি প্রতিশ্রুতি করেছেন| প্রভু প্রমাণ হিসেবে তাঁর নিজের ক্ষমতা প্রযোগ করবেন| এবং প্রতিশ্রুতি পালনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God.]]></a:t>
+              <a:t><![CDATA[নিজের ক্ষমতা ব্যবহার করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. You shall no more be termed Forsaken; neither shall your land any more be termed Desolate: but]]></a:t>
+              <a:t><![CDATA[8. প্রভু বলেছেন, “আমি আর কখনও তোমার খাদ্য শএুদের দেবো না| আমি প্রতিশ্রুতি করছি তোমার তৈরি দ্রাক্ষারস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall be called Hephzibah, and your land Beulah: for the LORD delights in you, and your land]]></a:t>
+              <a:t><![CDATA[শএুরা আর নেবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be married.]]></a:t>
+              <a:t><![CDATA[9. যে সব লোকরা শস্য সংগ্রহ করবে তারাই তা খাবে এবং এই সব লোকরা প্রভুর প্রশংসা করবে| যে সব লোকরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For as a young man marries a virgin, so shall your sons marry you: and as the bridegroom rejoices]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষা সংগ্রহ করবে তারাই দ্রাক্ষা থেকে উত্পন্ন দ্রাক্ষারস পান করতে পারবে| এই সবই আমার পবিত্রস্থানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over the bride, so shall your God rejoice over you.]]></a:t>
+              <a:t><![CDATA[ঘটবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 62]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. ফটক দিয়ে এসো! পথটাকে লোকদের জন্য পরিষ্কার করো| রাস্তা প্রস্তুত করো| রাস্তার পাথর সরিয়ে দাও|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 62]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মনুষ্যজাতির জন্য প্রতীক হিসাবে ধ্বজাটি ওড়াও|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 62]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. শোন, প্রভু দূরবর্তী দেশগুলির লোকদের বলেছেন, “সিয়োনের লোকদের বল: দেখ, তোমাদের পরিত্রাতা আসছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night: all of you that make mention of the LORD, keep not silence,]]></a:t>
+              <a:t><![CDATA[“সেই শহর যা পরিত্যাগ করা হয়নি|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 62]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তিনি তোমাদের পুরস্কার আনছেন| তিনি সেই পুরস্কার সঙ্গে করে আনছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And give him no rest, till he establish, and till he make Jerusalem a praise in the earth.]]></a:t>
+              <a:t><![CDATA[1. “সিয়োনকে আমি ভালবাসি, তাই আমি তার জন্য কথা বলে যাব| জেরুশালেমকে আমি ভালবাসি, তাই আমি কথা বন্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The LORD has sworn by his right hand, and by the arm of his strength, Surely I will no more give]]></a:t>
+              <a:t><![CDATA[করব না| যতক্ষণ না ধার্মিকতা উজ্জ্বল আলোর মতো কিরণ দেয় ততক্ষণ আমি কথা বলে যাব| অগ্নিশিখার মত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your corn to be food for yours enemies; and the sons of the stranger shall not drink your wine, for]]></a:t>
+              <a:t><![CDATA[পরিত্রাণ জ্বলে না ওঠা পর্য়ন্ত আমি কথা বলব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the which you have laboured:]]></a:t>
+              <a:t><![CDATA[2. তখন সব জাতি তোমার ধার্মিকতা দেখতে পাবে| সমস্ত রাজারা তোমাকে সম্মান দেখাবে| তখন তোমার নতুন নাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But they that have gathered it shall eat it, and praise the LORD; and they that have brought it]]></a:t>
+              <a:t><![CDATA[হবে| প্রভু নিজেই সেই নাম দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together shall drink it in the courts of my holiness.]]></a:t>
+              <a:t><![CDATA[3. প্রভু তোমার জন্য গর্বিত হবেন| তুমি হবে প্রভুর হাতের সুন্দর মুকুটের মত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 62]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>