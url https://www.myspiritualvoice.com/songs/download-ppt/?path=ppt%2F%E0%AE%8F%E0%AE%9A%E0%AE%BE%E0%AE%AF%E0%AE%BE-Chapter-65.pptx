--- v0 (2026-06-13)
+++ v1 (2026-08-01)
@@ -105,50 +105,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +188,51 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +387,54 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ உன்மட்டிலிரு, என் சமீபத்தில் வராதே, உன்னைப்பார்க்கிலும் நான் பரிசுத்தன் என்று சொல்லுகிறார்கள்; இவர்கள் என் கோபத்தாலாகிய புகையும், நாள்முழுதும் எரிகிற அக்கினியுமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ உன்மட்டிலிரு, என் சமீபத்தில் வராதே, உன்னைப்பார்க்கிலும் நான் பரிசுத்தன் என்று சொல்லுகிறார்கள்; இவர்கள் என் கோபத்தாலாகிய புகையும், நாள்முழுதும் எரிகிற அக்கினியுமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அது எனக்கு முன்பாக எழுதியிருக்கிறது; நான் மவுனமாயிராமல் சரிக்குச் சரிக்கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, என் ஊழியக்காரர் மனமகிழ்ச்சியினாலே கெம்பீரிப்பார்கள், நீங்களோ மனநோவிலே அலறி, ஆவியின் முறிவினாலே புலம்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அது எனக்கு முன்பாக எழுதியிருக்கிறது; நான் மவுனமாயிராமல் சரிக்குச் சரிக்கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, என் ஊழியக்காரர் மனமகிழ்ச்சியினாலே கெம்பீரிப்பார்கள், நீங்களோ மனநோவிலே அலறி, ஆவியின் முறிவினாலே புலம்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நான் தெரிந்துகொண்டவர்களுக்கு நீங்கள் உங்கள் நாமத்தைச் சாபவார்த்தையாகப் பின்வைத்துப்போவீர்கள்; கர்த்தராகிய ஆண்டவர் உன்னைக் கொன்றுபோட்டு, தம்முடைய ஊழியக்காரருக்கு வேறே நாமத்தைத் தரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நான் தெரிந்துகொண்டவர்களுக்கு நீங்கள் உங்கள் நாமத்தைச் சாபவார்த்தையாகப் பின்வைத்துப்போவீர்கள்; கர்த்தராகிய ஆண்டவர் உன்னைக் கொன்றுபோட்டு, தம்முடைய ஊழியக்காரருக்கு வேறே நாமத்தைத் தரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஒரு திராட்சக்குலையில் இரசம் காணப்படும்போது அதை அழிக்காதே, அதிலே ஆசீர்வாதம் உண்டென்று சொல்லுகிறபடி, நான் என் ஊழியக்காரரினிமித்தம் அனைத்தையும் அழிக்காதபடி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஒரு திராட்சக்குலையில் இரசம் காணப்படும்போது அதை அழிக்காதே, அதிலே ஆசீர்வாதம் உண்டென்று சொல்லுகிறபடி, நான் என் ஊழியக்காரரினிமித்தம் அனைத்தையும் அழிக்காதபடி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாக்கோபிலிருந்து ஒரு வித்தையும், யூதாவிலிருந்து என் மலைகளைச் சுதந்தரிப்பவரையும் எழும்பப்பண்ணுவேன்; நான் தெரிந்துகொண்டவர்கள் அதைச் சுதந்தரித்துக்கொண்டு, என் ஊழியக்காரர் அங்கே வாசம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. என்னைக்குறித்து விசாரித்துக்கேளாதிருந்தவர்களாலே தேடப்பட்டேன்; என்னைத் தேடாதிருந்தவர்களாலே கண்டறியப்பட்டேன்; என்னுடைய நாமம் விளங்காதிருந்த ஜாதியை நோக்கி: இதோ, இங்கே இருக்கிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என்னைக்குறித்து விசாரித்துக்கேளாதிருந்தவர்களாலே தேடப்பட்டேன்; என்னைத் தேடாதிருந்தவர்களாலே கண்டறியப்பட்டேன்; என்னுடைய நாமம் விளங்காதிருந்த ஜாதியை நோக்கி: இதோ, இங்கே இருக்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. என்னைத் தேடுகிற என் ஜனத்துக்குச் சாரோன் ஆட்டுத்தொழுவமாகவும், ஆகோரின் பள்ளத்தாக்கு மாட்டுக்கடையாகவும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாக்கோபிலிருந்து ஒரு வித்தையும், யூதாவிலிருந்து என் மலைகளைச் சுதந்தரிப்பவரையும் எழும்பப்பண்ணுவேன்; நான் தெரிந்துகொண்டவர்கள் அதைச் சுதந்தரித்துக்கொண்டு, என் ஊழியக்காரர் அங்கே வாசம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. என்னைக்குறித்து விசாரித்துக்கேளாதிருந்தவர்களாலே தேடப்பட்டேன்; என்னைத் தேடாதிருந்தவர்களாலே கண்டறியப்பட்டேன்; என்னுடைய நாமம் விளங்காதிருந்த ஜாதியை நோக்கி: இதோ, இங்கே இருக்கிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னைத் தேடுகிற என் ஜனத்துக்குச் சாரோன் ஆட்டுத்தொழுவமாகவும், ஆகோரின் பள்ளத்தாக்கு மாட்டுக்கடையாகவும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் புதிய வானத்தையும் புதிய பூமியையும் சிருஷ்டிக்கிறேன்; முந்தினவைகள் இனி நினைக்கப்படுவதுமில்லை, மனதிலே தோன்றுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னைத் தேடுகிற என் ஜனத்துக்குச் சாரோன் ஆட்டுத்தொழுவமாகவும், ஆகோரின் பள்ளத்தாக்கு மாட்டுக்கடையாகவும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் புதிய வானத்தையும் புதிய பூமியையும் சிருஷ்டிக்கிறேன்; முந்தினவைகள் இனி நினைக்கப்படுவதுமில்லை, மனதிலே தோன்றுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் கர்த்தரை விட்டு, என் பரிசுத்த பர்வதத்தை மறந்து காத் என்னும் தெய்வத்துக்குப் பந்தியை ஆயத்தம்பண்ணி, மேனி என்னும் தெய்வத்துக்குப் பானபலியை நிறையவார்க்கிறவர்களே,]]></a:t>
+              <a:t><![CDATA[2. நலமல்லாத வழியிலே தங்கள் நினைவுகளின்படி நடக்கிற முரட்டாட்டமான ஜனத்தண்டைக்கு நான் முழுதும் என் கைகளை நீட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் கர்த்தரை விட்டு, என் பரிசுத்த பர்வதத்தை மறந்து காத் என்னும் தெய்வத்துக்குப் பந்தியை ஆயத்தம்பண்ணி, மேனி என்னும் தெய்வத்துக்குப் பானபலியை நிறையவார்க்கிறவர்களே,]]></a:t>
+              <a:t><![CDATA[2. நலமல்லாத வழியிலே தங்கள் நினைவுகளின்படி நடக்கிற முரட்டாட்டமான ஜனத்தண்டைக்கு நான் முழுதும் என் கைகளை நீட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. அந்த ஜனங்கள் என் சந்நிதியிலே நித்தம் எனக்குக் கோபமுண்டாக்கி, தோட்டங்களிலே பலியிட்டு, செங்கற்களின்மேல் தூபங்காட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. அந்த ஜனங்கள் என் சந்நிதியிலே நித்தம் எனக்குக் கோபமுண்டாக்கி, தோட்டங்களிலே பலியிட்டு, செங்கற்களின்மேல் தூபங்காட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. நான் சிருஷ்டிக்கிறதினாலே நீங்கள் என்றென்றைக்கும் மகிழ்ந்து களிகூர்ந்திருங்கள்; இதோ, எருசலேமைக் களிகூருதலாகவும், அதின் ஜனத்தை மகிழ்ச்சியாகவும் சிருஷ்டிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. நான் சிருஷ்டிக்கிறதினாலே நீங்கள் என்றென்றைக்கும் மகிழ்ந்து களிகூர்ந்திருங்கள்; இதோ, எருசலேமைக் களிகூருதலாகவும், அதின் ஜனத்தை மகிழ்ச்சியாகவும் சிருஷ்டிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. நான் எருசலேமின்மேல் களிகூர்ந்து, என் ஜனத்தின்மேல் மகிழ்ச்சியாயிருப்பேன்; அழுகையின் சத்தமும், கூக்குரலின் சத்தமும் அதில் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என்னைக்குறித்து விசாரித்துக்கேளாதிருந்தவர்களாலே தேடப்பட்டேன்; என்னைத் தேடாதிருந்தவர்களாலே கண்டறியப்பட்டேன்; என்னுடைய நாமம் விளங்காதிருந்த ஜாதியை நோக்கி: இதோ, இங்கே இருக்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. என்னைத் தேடுகிற என் ஜனத்துக்குச் சாரோன் ஆட்டுத்தொழுவமாகவும், ஆகோரின் பள்ளத்தாக்கு மாட்டுக்கடையாகவும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. நான் எருசலேமின்மேல் களிகூர்ந்து, என் ஜனத்தின்மேல் மகிழ்ச்சியாயிருப்பேன்; அழுகையின் சத்தமும், கூக்குரலின் சத்தமும் அதில் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, என் ஊழியக்காரர் மனமகிழ்ச்சியினாலே கெம்பீரிப்பார்கள், நீங்களோ மனநோவிலே அலறி, ஆவியின் முறிவினாலே புலம்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, என் ஊழியக்காரர் மனமகிழ்ச்சியினாலே கெம்பீரிப்பார்கள், நீங்களோ மனநோவிலே அலறி, ஆவியின் முறிவினாலே புலம்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் தெரிந்துகொண்டவர்களுக்கு நீங்கள் உங்கள் நாமத்தைச் சாபவார்த்தையாகப் பின்வைத்துப்போவீர்கள்; கர்த்தராகிய ஆண்டவர் உன்னைக் கொன்றுபோட்டு, தம்முடைய ஊழியக்காரருக்கு வேறே நாமத்தைத் தரிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் தெரிந்துகொண்டவர்களுக்கு நீங்கள் உங்கள் நாமத்தைச் சாபவார்த்தையாகப் பின்வைத்துப்போவீர்கள்; கர்த்தராகிய ஆண்டவர் உன்னைக் கொன்றுபோட்டு, தம்முடைய ஊழியக்காரருக்கு வேறே நாமத்தைத் தரிப்பார்.]]></a:t>
+              <a:t><![CDATA[21. வீடுகளைக் கட்டி, அவைகளில் குடியிருப்பார்கள், திராட்சத் தோட்டங்களை நாட்டி, அவைகளின் கனியைப் புசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் கட்டுகிறதும், வேறொருவர் குடியிருக்கிறதும், அவர்கள் நாட்டுகிறதும், வேறொருவர் கனிபுசிக்கிறதுமாயிருப்பதில்லை; ஏனெனில் விருட்சத்தின் நாட்களைப்போல என் ஜனத்தின் நாட்களிருக்கும்; நான் தெரிந்துகொண்டவர்கள் தங்கள் கைகளின் கிரியைகளை நெடுநாளாய் அநுபவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் கட்டுகிறதும், வேறொருவர் குடியிருக்கிறதும், அவர்கள் நாட்டுகிறதும், வேறொருவர் கனிபுசிக்கிறதுமாயிருப்பதில்லை; ஏனெனில் விருட்சத்தின் நாட்களைப்போல என் ஜனத்தின் நாட்களிருக்கும்; நான் தெரிந்துகொண்டவர்கள் தங்கள் கைகளின் கிரியைகளை நெடுநாளாய் அநுபவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதினாலே பூமியிலே தன்னை ஆசீர்வதிக்கிறவன் சத்திய தேவனுக்குள் தன்னை ஆசீர்வதிப்பான்; பூமியிலே ஆணையிடுகிறவன் சத்திய தேவன்பேரில் ஆணையிடுவான்; முந்தின இடுக்கண்கள் மறக்கப்பட்டு, அவைகள் என் கண்களுக்கு மறந்துபோயின.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் கட்டுகிறதும், வேறொருவர் குடியிருக்கிறதும், அவர்கள் நாட்டுகிறதும், வேறொருவர் கனிபுசிக்கிறதுமாயிருப்பதில்லை; ஏனெனில் விருட்சத்தின் நாட்களைப்போல என் ஜனத்தின் நாட்களிருக்கும்; நான் தெரிந்துகொண்டவர்கள் தங்கள் கைகளின் கிரியைகளை நெடுநாளாய் அநுபவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் புதிய வானத்தையும் புதிய பூமியையும் சிருஷ்டிக்கிறேன்; முந்தினவைகள் இனி நினைக்கப்படுவதுமில்லை, மனதிலே தோன்றுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் விருதாவாக உழைப்பதில்லை, அவர்கள் துன்பமுண்டாகப் பிள்ளைகளைப் பெறுவதுமில்லை; அவர்களும், அவர்களோடேகூட அவர்கள் சந்தானமும் கர்த்தராலே ஆசீர்வதிக்கப்பட்ட சந்ததியாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் புதிய வானத்தையும் புதிய பூமியையும் சிருஷ்டிக்கிறேன்; முந்தினவைகள் இனி நினைக்கப்படுவதுமில்லை, மனதிலே தோன்றுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் விருதாவாக உழைப்பதில்லை, அவர்கள் துன்பமுண்டாகப் பிள்ளைகளைப் பெறுவதுமில்லை; அவர்களும், அவர்களோடேகூட அவர்கள் சந்தானமும் கர்த்தராலே ஆசீர்வதிக்கப்பட்ட சந்ததியாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நலமல்லாத வழியிலே தங்கள் நினைவுகளின்படி நடக்கிற முரட்டாட்டமான ஜனத்தண்டைக்கு நான் முழுதும் என் கைகளை நீட்டினேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் கர்த்தரை விட்டு, என் பரிசுத்த பர்வதத்தை மறந்து காத் என்னும் தெய்வத்துக்குப் பந்தியை ஆயத்தம்பண்ணி, மேனி என்னும் தெய்வத்துக்குப் பானபலியை நிறையவார்க்கிறவர்களே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் சிருஷ்டிக்கிறதினாலே நீங்கள் என்றென்றைக்கும் மகிழ்ந்து களிகூர்ந்திருங்கள்; இதோ, எருசலேமைக் களிகூருதலாகவும், அதின் ஜனத்தை மகிழ்ச்சியாகவும் சிருஷ்டிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அவர்கள் கூப்பிடுகிறதற்குமுன்னே நான் மறுஉத்தரவுகொடுப்பேன்; அவர்கள் பேசும்போதே நான் கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் சிருஷ்டிக்கிறதினாலே நீங்கள் என்றென்றைக்கும் மகிழ்ந்து களிகூர்ந்திருங்கள்; இதோ, எருசலேமைக் களிகூருதலாகவும், அதின் ஜனத்தை மகிழ்ச்சியாகவும் சிருஷ்டிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அவர்கள் கூப்பிடுகிறதற்குமுன்னே நான் மறுஉத்தரவுகொடுப்பேன்; அவர்கள் பேசும்போதே நான் கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் எருசலேமின்மேல் களிகூர்ந்து, என் ஜனத்தின்மேல் மகிழ்ச்சியாயிருப்பேன்; அழுகையின் சத்தமும், கூக்குரலின் சத்தமும் அதில் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் எருசலேமின்மேல் களிகூர்ந்து, என் ஜனத்தின்மேல் மகிழ்ச்சியாயிருப்பேன்; அழுகையின் சத்தமும், கூக்குரலின் சத்தமும் அதில் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[4. பிரேதக்குழிகளண்டையில் உட்கார்ந்து, பாழான ஸ்தலங்களில் இராத்தங்கி, பன்றியிறைச்சியைத் தின்று, தங்கள் பாத்திரங்களில் அருவருப்பானவைகளின் ஆணத்தை வைத்திருந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அங்கே இனி அற்ப ஆயுள் பாலகனும், தன் நாட்கள் பூரணமாகாத கிழவனும் உண்டாயிரார்கள்; நூறு வயதுசென்று மரிக்கிறவனும் வாலிபனென்று எண்ணப்படுவான்; நூறு வயதுள்ளவனாகிய பாவியோ சபிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[4. பிரேதக்குழிகளண்டையில் உட்கார்ந்து, பாழான ஸ்தலங்களில் இராத்தங்கி, பன்றியிறைச்சியைத் தின்று, தங்கள் பாத்திரங்களில் அருவருப்பானவைகளின் ஆணத்தை வைத்திருந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீடுகளைக் கட்டி, அவைகளில் குடியிருப்பார்கள், திராட்சத் தோட்டங்களை நாட்டி, அவைகளின் கனியைப் புசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நீ உன்மட்டிலிரு, என் சமீபத்தில் வராதே, உன்னைப்பார்க்கிலும் நான் பரிசுத்தன் என்று சொல்லுகிறார்கள்; இவர்கள் என் கோபத்தாலாகிய புகையும், நாள்முழுதும் எரிகிற அக்கினியுமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீடுகளைக் கட்டி, அவைகளில் குடியிருப்பார்கள், திராட்சத் தோட்டங்களை நாட்டி, அவைகளின் கனியைப் புசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நீ உன்மட்டிலிரு, என் சமீபத்தில் வராதே, உன்னைப்பார்க்கிலும் நான் பரிசுத்தன் என்று சொல்லுகிறார்கள்; இவர்கள் என் கோபத்தாலாகிய புகையும், நாள்முழுதும் எரிகிற அக்கினியுமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கட்டுகிறதும், வேறொருவர் குடியிருக்கிறதும், அவர்கள் நாட்டுகிறதும், வேறொருவர் கனிபுசிக்கிறதுமாயிருப்பதில்லை; ஏனெனில் விருட்சத்தின் நாட்களைப்போல என் ஜனத்தின் நாட்களிருக்கும்; நான் தெரிந்துகொண்டவர்கள் தங்கள் கைகளின் கிரியைகளை நெடுநாளாய் அநுபவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. இதோ, அது எனக்கு முன்பாக எழுதியிருக்கிறது; நான் மவுனமாயிராமல் சரிக்குச் சரிக்கட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நலமல்லாத வழியிலே தங்கள் நினைவுகளின்படி நடக்கிற முரட்டாட்டமான ஜனத்தண்டைக்கு நான் முழுதும் என் கைகளை நீட்டினேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் கர்த்தரை விட்டு, என் பரிசுத்த பர்வதத்தை மறந்து காத் என்னும் தெய்வத்துக்குப் பந்தியை ஆயத்தம்பண்ணி, மேனி என்னும் தெய்வத்துக்குப் பானபலியை நிறையவார்க்கிறவர்களே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கட்டுகிறதும், வேறொருவர் குடியிருக்கிறதும், அவர்கள் நாட்டுகிறதும், வேறொருவர் கனிபுசிக்கிறதுமாயிருப்பதில்லை; ஏனெனில் விருட்சத்தின் நாட்களைப்போல என் ஜனத்தின் நாட்களிருக்கும்; நான் தெரிந்துகொண்டவர்கள் தங்கள் கைகளின் கிரியைகளை நெடுநாளாய் அநுபவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. இதோ, அது எனக்கு முன்பாக எழுதியிருக்கிறது; நான் மவுனமாயிராமல் சரிக்குச் சரிக்கட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் விருதாவாக உழைப்பதில்லை, அவர்கள் துன்பமுண்டாகப் பிள்ளைகளைப் பெறுவதுமில்லை; அவர்களும், அவர்களோடேகூட அவர்கள் சந்தானமும் கர்த்தராலே ஆசீர்வதிக்கப்பட்ட சந்ததியாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் விருதாவாக உழைப்பதில்லை, அவர்கள் துன்பமுண்டாகப் பிள்ளைகளைப் பெறுவதுமில்லை; அவர்களும், அவர்களோடேகூட அவர்கள் சந்தானமும் கர்த்தராலே ஆசீர்வதிக்கப்பட்ட சந்ததியாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவர்கள் கூப்பிடுகிறதற்குமுன்னே நான் மறுஉத்தரவுகொடுப்பேன்; அவர்கள் பேசும்போதே நான் கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் அக்கிரமங்களுக்கும் மலைகளில் தூபங்காட்டி, மேடைகளின்மேல் என்னை நிந்தித்த உங்கள் பிதாக்களுடைய அக்கிரமங்களுக்கும் தக்கதாக அவர்கள் மடியிலே சரிக்கட்டுவேன்; நான் அவர்கள் முந்தின செய்கையின் பலனை அவர்கள் மடியிலே அளப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவர்கள் கூப்பிடுகிறதற்குமுன்னே நான் மறுஉத்தரவுகொடுப்பேன்; அவர்கள் பேசும்போதே நான் கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஒரு திராட்சக்குலையில் இரசம் காணப்படும்போது அதை அழிக்காதே, அதிலே ஆசீர்வாதம் உண்டென்று சொல்லுகிறபடி, நான் என் ஊழியக்காரரினிமித்தம் அனைத்தையும் அழிக்காதபடி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஒரு திராட்சக்குலையில் இரசம் காணப்படும்போது அதை அழிக்காதே, அதிலே ஆசீர்வாதம் உண்டென்று சொல்லுகிறபடி, நான் என் ஊழியக்காரரினிமித்தம் அனைத்தையும் அழிக்காதபடி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஒரு திராட்சக்குலையில் இரசம் காணப்படும்போது அதை அழிக்காதே, அதிலே ஆசீர்வாதம் உண்டென்று சொல்லுகிறபடி, நான் என் ஊழியக்காரரினிமித்தம் அனைத்தையும் அழிக்காதபடி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6053,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஓனாயும் ஆட்டுக்குட்டியும் ஒருமித்து மேயும்; சிங்கம் மாட்டைப்போல வைக்கோலைத் தின்னும்; புழுதி சர்ப்பத்துக்கு இரையாகும்; என் பரிசுத்த பர்வதமெங்கும் அவைகள் தீங்குசெய்வதுமில்லை, கேடுண்டாக்குவதுமில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. யாக்கோபிலிருந்து ஒரு வித்தையும், யூதாவிலிருந்து என் மலைகளைச் சுதந்தரிப்பவரையும் எழும்பப்பண்ணுவேன்; நான் தெரிந்துகொண்டவர்கள் அதைச் சுதந்தரித்துக்கொண்டு, என் ஊழியக்காரர் அங்கே வாசம்பண்ணுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. யாக்கோபிலிருந்து ஒரு வித்தையும், யூதாவிலிருந்து என் மலைகளைச் சுதந்தரிப்பவரையும் எழும்பப்பண்ணுவேன்; நான் தெரிந்துகொண்டவர்கள் அதைச் சுதந்தரித்துக்கொண்டு, என் ஊழியக்காரர் அங்கே வாசம்பண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த ஜனங்கள் என் சந்நிதியிலே நித்தம் எனக்குக் கோபமுண்டாக்கி, தோட்டங்களிலே பலியிட்டு, செங்கற்களின்மேல் தூபங்காட்டி,]]></a:t>
+              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த ஜனங்கள் என் சந்நிதியிலே நித்தம் எனக்குக் கோபமுண்டாக்கி, தோட்டங்களிலே பலியிட்டு, செங்கற்களின்மேல் தூபங்காட்டி,]]></a:t>
+              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிரேதக்குழிகளண்டையில் உட்கார்ந்து, பாழான ஸ்தலங்களில் இராத்தங்கி, பன்றியிறைச்சியைத் தின்று, தங்கள் பாத்திரங்களில் அருவருப்பானவைகளின் ஆணத்தை வைத்திருந்து:]]></a:t>
+              <a:t><![CDATA[12. உங்களை நான் பட்டயத்துக்கு எண்ணிக்கொடுப்பேன்; நீங்கள் அனைவரும் கொலைசெய்யப்படக் குனிவீர்கள்; நான் கூப்பிட்டும் நீங்கள் மறுஉத்தரவு கொடுக்கவில்லை; நான் பேசியும் நீங்கள் கேட்கவில்லை; என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குப் பிரியமல்லாததைத் தெரிந்துகொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிரேதக்குழிகளண்டையில் உட்கார்ந்து, பாழான ஸ்தலங்களில் இராத்தங்கி, பன்றியிறைச்சியைத் தின்று, தங்கள் பாத்திரங்களில் அருவருப்பானவைகளின் ஆணத்தை வைத்திருந்து:]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: இதோ, என் ஊழியக்காரர் புசிப்பார்கள், நீங்களோ பசியாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் குடிப்பார்கள், நீங்களோ தாகமாயிருப்பீர்கள்; இதோ, என் ஊழியக்காரர் சந்தோஷப்படுவார்கள், நீங்களோ வெட்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470381680" r:id="rId1"/>
+    <p:sldLayoutId id="2474603584" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,50 +7137,58 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Which say, Stand by yourself, come not near to me; for I am holier than you. These are a smoke in]]></a:t>
+              <a:t><![CDATA[നിങ്ങളോ വിശന്നിരിക്കും; എന്റെ ദാസന്മാർ‍ പാനംചെയ്യും; നിങ്ങളോ ദാഹിച്ചിരിക്കും; എന്റെ ദാസന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my nose, a fire that burns all the day.]]></a:t>
+              <a:t><![CDATA[സന്തോഷിക്കും; നിങ്ങളോ ലജ്ജിച്ചിരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Behold, it is written before me: I will not keep silence, but will recompense, even recompense]]></a:t>
+              <a:t><![CDATA[14. എന്റെ ദാസന്മാർ‍ ഹൃദയാനന്ദംകൊണ്ടു ഘോഷിക്കും; നിങ്ങളോ മനോവ്യസനംകൊണ്ടു നിലവിളിച്ചു മനോവ്യഥയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into their bosom,]]></a:t>
+              <a:t><![CDATA[മുറയിടും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Your iniquities, and the iniquities of your fathers together, says the LORD, which have burned]]></a:t>
+              <a:t><![CDATA[15. നിങ്ങളുടെ പേർ‍ നിങ്ങൾ എന്റെ വൃതന്മാർ‍ക്കു ഒരു ശാപവാക്കായി വെച്ചേച്ചുപോകും; യഹോവയായ കർ‍ത്താവു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[incense upon the mountains, and blasphemed me upon the hills: therefore will I measure their former]]></a:t>
+              <a:t><![CDATA[നിന്നെ കൊന്നുകളയും; തന്റെ ദാസന്മാർ‍ക്കു അവൻ വേറൊരു പേർ‍ വിളിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work into their bosom.]]></a:t>
+              <a:t><![CDATA[16. മുമ്പിലത്തെ കഷ്ടങ്ങൾ മറന്നുപോകയും അവ എന്റെ കണ്ണിന്നു മറഞ്ഞിരിക്കയും ചെയ്കകൊണ്ടു ഭൂമിയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Thus says the LORD, As the new wine is found in the cluster, and one says, Destroy it not; for a]]></a:t>
+              <a:t><![CDATA[തന്നെത്താൻ അനുഗ്രഹിക്കുന്നവൻ സത്യദൈവത്താൽ തന്നെത്താൻ അനുഗ്രഹിക്കും; ഭൂമിയിൽ സത്യം ചെയ്യുന്നവൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blessing is in it: so will I do for my servants' sakes, that I may not destroy them all.]]></a:t>
+              <a:t><![CDATA[സത്യദൈവത്തെച്ചൊല്ലി സത്യം ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I will bring forth a seed out of Jacob, and out of Judah an inheritor of my mountains: and]]></a:t>
+              <a:t><![CDATA[1. എന്നെ ആഗ്രഹിക്കാത്തവർ‍ എന്നെ അന്വേഷിപ്പാൻ ഇടയായി; എന്നെ അന്വേഷിക്കാത്തവർ‍ക്കു എന്നെ കണ്ടെത്തുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I am sought of them that asked not for me; I am found of them that sought me not: I said, Behold]]></a:t>
+              <a:t><![CDATA[10. എന്നെ അന്വേഷിച്ചിട്ടുള്ള എന്റെ ജനത്തിന്നായി ശാരോൻ ആടുകൾക്കു മേച്ചൽപുറവും ആഖോർ‍താഴ്വര]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mine elect shall inherit it, and my servants shall dwell there.]]></a:t>
+              <a:t><![CDATA[സംഗതി വന്നു; എന്റെ നാമം വിളിച്ചപേക്ഷിക്കാത്ത ജാതിയോടു: ഇതാ ഞാൻ‍, ഇതാ ഞാൻ എന്നു ഞാൻ പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Sharon shall be a fold of flocks, and the valley of Achor a place for the herds to lie down]]></a:t>
+              <a:t><![CDATA[17. ഇതാ, ഞാൻ പുതിയ ആകാശവും പുതിയ ഭൂമിയും സൃഷ്ടിക്കുന്നു; മുമ്പിലത്തെവ ആരും ഓർ‍ക്കുകയില്ല; ആരുടെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in, for my people that have sought me.]]></a:t>
+              <a:t><![CDATA[മനസ്സിൽ വരികയുമില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But all of you are they that forsake the LORD, that forget my holy mountain, that prepare a]]></a:t>
+              <a:t><![CDATA[2. സ്വന്ത വിചാരങ്ങളെ അനുസരിച്ചു ആകാത്ത വഴിയിൽ നടക്കുന്ന മത്സരമുള്ള ജനത്തിങ്കലേക്കു ഞാൻ ഇടവിടാതെ കൈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[table for that troop, and that furnish the drink offering unto that number.]]></a:t>
+              <a:t><![CDATA[നീട്ടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore will I number you to the sword, and all of you shall all bow down to the slaughter:]]></a:t>
+              <a:t><![CDATA[3. അവർ‍ എന്റെ മുഖത്തു നോക്കി എല്ലായ്പോഴും എന്നോ കോപിപ്പിക്കുന്നോരു ജനമായി തോട്ടങ്ങളിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because when I called, all of you did not answer; when I spoke, all of you did not hear; but did]]></a:t>
+              <a:t><![CDATA[ബലികഴിക്കയും ഇഷ്ടികമേൽ ധൂപം കാണിക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil before mine eyes, and did choose that wherein I delighted not.]]></a:t>
+              <a:t><![CDATA[18. ഞാൻ സൃഷ്ടിക്കുന്നതിനെക്കുറിച്ചു നിങ്ങൾ സന്തോഷിച്ചു എന്നേക്കും ഘോഷിച്ചുല്ലസിപ്പിൻ‍; ഇതാ, ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore thus says the Lord GOD, Behold, my servants shall eat, but all of you shall be hungry:]]></a:t>
+              <a:t><![CDATA[യെരൂശലേമിനെ ഉല്ലാസപ്രദമായും അതിലെ ജനത്തെ ആനന്ദപ്രദമായും സൃഷ്ടിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, my servants shall drink, but all of you shall be thirsty: behold, my servants shall rejoice,]]></a:t>
+              <a:t><![CDATA[19. ഞാൻ യെരൂശലേമിനെക്കുറിച്ചു സന്തോഷിക്കയും എന്റെ ജനത്തെക്കുറിച്ചു ആനന്ദിക്കയും ചെയ്യും; കരച്ചലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, behold me, unto a nation that was not called by my name.]]></a:t>
+              <a:t><![CDATA[കന്നുകാലികൾക്കു കിടപ്പിടവും ആയിരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but all of you shall be ashamed:]]></a:t>
+              <a:t><![CDATA[നിലവിളിയും എനി അതിൽ കേൾക്കയില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, my servants shall sing for joy of heart, but all of you shall cry for sorrow of heart,]]></a:t>
+              <a:t><![CDATA[20. കുറെ ദിവസം മാത്രം ജീവിക്കുന്ന കുട്ടിയും ആയുസ്സു തികയാത്ത വൃദ്ധനും അവിടെ ഇനി ഉണ്ടാകയില്ല; ബാലൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and shall wail for vexation of spirit.]]></a:t>
+              <a:t><![CDATA[നൂറു വയസ്സു പ്രായമുള്ളവനായി മരിക്കും; പാപിയോ നൂറു വയസ്സുള്ളവനായിരുന്നാലും ശപിക്കപ്പെട്ടവൻ എന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And all of you shall leave your name for a curse unto my chosen: for the Lord GOD shall slay]]></a:t>
+              <a:t><![CDATA[വരൂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and call his servants by another name:]]></a:t>
+              <a:t><![CDATA[21. അവർ‍ വീടുകളെ പണിതു പാർ‍ക്കും; അവർ‍ മുന്തിരിത്തോട്ടങ്ങളെ ഉണ്ടാക്കി അവയിലെ ഫലം അനുഭവിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. That he who blesses himself in the earth shall bless himself in the God of truth; and he that]]></a:t>
+              <a:t><![CDATA[22. അവർ‍ പണിക, മറ്റൊരുത്തൻ പാർ‍ക്ക എന്നു വരികയില്ല; അവർ‍ നടുക, മറ്റൊരുത്തൻ തിന്നുക എന്നും വരികയില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swears in the earth shall swear by the God of truth; because the former troubles are forgotten, and]]></a:t>
+              <a:t><![CDATA[എന്റെ ജനത്തിന്റെ ആയുസ്സു വൃക്ഷത്തിന്റെ ആയുസ്സുപോലെ ആകും; എന്റെ വൃതന്മാർ‍ തന്നേ തങ്ങളുടെ അദ്ധ്വാനഫലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because they are hid from mine eyes.]]></a:t>
+              <a:t><![CDATA[അനുഭവിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For, behold, I create new heavens and a new earth: and the former shall not be remembered, nor]]></a:t>
+              <a:t><![CDATA[23. അവർ‍ വൃഥാ അദ്ധ്വാനിക്കയില്ല; ആപത്തിന്നായിട്ടു പ്രസവിക്കയുമില്ല; അവർ‍ യഹോവയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come into mind.]]></a:t>
+              <a:t><![CDATA[അനുഗ്രഹിക്കപ്പെട്ടവരുടെ സന്തതിയല്ലോ; അവരുടെ സന്താനം അവരോടുകൂടെ ഇരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I have spread out my hands all the day unto a rebellious people, which walks in a way that was]]></a:t>
+              <a:t><![CDATA[11. എന്നാൽ യഹോവയെ ഉപേക്ഷിക്കയും എന്റെ വിശുദ്ധപർ‍വ്വതത്തെ മറക്കയും ഗദ് ദേവന്നു ഒരു മേശ ഒരുക്കി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But be all of you glad and rejoice for ever in that which I create: for, behold, I create]]></a:t>
+              <a:t><![CDATA[24. അവർ‍ വിളിക്കുന്നതിന്നുമുമ്പെ ഞാൻ ഉത്തരം അരുളും; അവർ‍ സംസാരിച്ചുകൊണ്ടിരിക്കുമ്പോൾ തന്നേ ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem a rejoicing, and her people a joy.]]></a:t>
+              <a:t><![CDATA[കേൾക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will rejoice in Jerusalem, and joy in my people: and the voice of weeping shall be no more]]></a:t>
+              <a:t><![CDATA[25. ചെന്നായും കുഞ്ഞാടും ഒരുമിച്ചു മേയും; സിംഹം കാള എന്നപോലെ വൈക്കോൽ തിന്നും; സർ‍പ്പത്തിന്നു പൊടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard in her, nor the voice of crying.]]></a:t>
+              <a:t><![CDATA[ആഹാരമായിരിക്കും; എന്റെ വിശുദ്ധപർ‍വ്വതത്തിൽ എങ്ങും ഒരു ദോഷമോ നാശമോ ആരും ചെയ്കയില്ല എന്നു യഹോവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. There shall be no more thence an infant of days, nor an old man that has not filled his days:]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the child shall die an hundred years old; but the sinner being an hundred years old shall be]]></a:t>
+              <a:t><![CDATA[4. കല്ലറകളിൽ കുത്തിയിരിക്കയും ഗുഹകളിൽ രാപാർ‍ക്കയും പന്നിയിറച്ചി തിന്നുകയും പാത്രങ്ങളിൽ അറെപ്പായ ചാറു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[accursed.]]></a:t>
+              <a:t><![CDATA[നിറെക്കയും മാറി നിൽക്ക; ഇങ്ങോട്ടു അടുക്കരുതു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And they shall build houses, and inhabit them; and they shall plant vineyards, and eat the fruit]]></a:t>
+              <a:t><![CDATA[5. ഞാൻ നിന്നെക്കാൾ ശുദ്ധൻ എന്നു പറകയും ചെയ്യുന്നു; അവർ‍ എന്റെ മൂക്കിൽ പുകയും ഇടവിടാതെ കത്തുന്ന തീയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of them.]]></a:t>
+              <a:t><![CDATA[ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. They shall not build, and another inhabit; they shall not plant, and another eat: for as the]]></a:t>
+              <a:t><![CDATA[6. അതു എന്റെ മുമ്പാകെ എഴുതിവെച്ചിരിക്കുന്നു; ഞാൻ പകരം വീട്ടിയല്ലാതെ അടങ്ങിയിരിക്കയില്ല; അവരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not good, after their own thoughts;]]></a:t>
+              <a:t><![CDATA[മെനിദേവിക്കു വീഞ്ഞു കലർ‍ത്തി നിറെച്ചുവെക്കയും ചെയ്യുന്നവരേ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days of a tree are the days of my people, and mine elect shall long enjoy the work of their hands.]]></a:t>
+              <a:t><![CDATA[മാർ‍വ്വിടത്തിലേക്കു തന്നേ ഞാൻ പകരം വീട്ടും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. They shall not labour in vain, nor bring forth for trouble; for they are the seed of the blessed]]></a:t>
+              <a:t><![CDATA[7. നിങ്ങളുടെ അകൃത്യങ്ങൾക്കും മലകളിന്മേൽ ധൂപം കാട്ടുകയും കുന്നുകളിന്മേൽ എന്നെ ദുഷിക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD, and their offspring with them.]]></a:t>
+              <a:t><![CDATA[ചെയ്തിട്ടുള്ള നിങ്ങളുടെ പിതാക്കന്മാരുടെ അകൃത്യങ്ങൾക്കും കൂടെ പകരം വീട്ടും; ഞാൻ ആദ്യം അവരുടെ പ്രതിഫലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it shall come to pass, that before they call, I will answer; and while they are yet]]></a:t>
+              <a:t><![CDATA[അവരുടെ മാർ‍വ്വിടത്തിലേക്കു അളന്നുകൊടുക്കും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[speaking, I will hear.]]></a:t>
+              <a:t><![CDATA[8. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: മുന്തിരിക്കുലയിൽ പുതുവീഞ്ഞു കണ്ടിട്ടു; നശിപ്പിക്കരുതു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The wolf and the lamb shall feed together, and the lion shall eat straw like the bullock: and]]></a:t>
+              <a:t><![CDATA[ഒരനുഗ്രഹം അതിൽ ഉണ്ടു എന്നു പറയുന്നതുപോലെ ഞാൻ എന്റെ ദാസന്മാർ‍നിമിത്തം പ്രവർ‍ത്തിക്കും; എല്ലാവരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dust shall be the serpent's food. They shall not hurt nor destroy in all my holy mountain, says the]]></a:t>
+              <a:t><![CDATA[നശിപ്പിക്കയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14053,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[9. ഞാൻ യാക്കോബിൽ നിന്നു ഒരു സന്തതിയെയും യെഹൂദയിൽ നിന്നു എന്റെ പർ‍വ്വതങ്ങൾക്കു ഒരു അവകാശിയെയും]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 65]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ഉത്ഭവിപ്പിക്കും; എന്റെ വൃതന്മാർ‍ അതിനെ കൈവശമാക്കുകയും എന്റെ ദാസന്മാർ‍ അവിടെ വസിക്കയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. A people that provokes me to anger continually to my face; that sacrifices in gardens, and burns]]></a:t>
+              <a:t><![CDATA[12. ഞാൻ വിളിച്ചപ്പോൾ നിങ്ങൾ ഉത്തരം പറയാതെയും ഞാൻ അരുളിച്ചെയ്തപ്പോൾ കേൾക്കാതെയും എനിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[incense upon altars of brick;]]></a:t>
+              <a:t><![CDATA[അനിഷ്ടമായുള്ളതു പ്രവർ‍ത്തിച്ചു എനിക്കു പ്രസാദമല്ലാത്തതു തിരഞ്ഞെടുത്തതുകൊണ്ടു ഞാൻ നിങ്ങളെ വാളിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Which remain among the graves, and lodge in the monuments, which eat swine's flesh, and broth of]]></a:t>
+              <a:t><![CDATA[നിയമിച്ചുകൊടുക്കും; നിങ്ങൾ എല്ലാവരും കുലെക്കു കുനിയേണ്ടിവരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominable things is in their vessels;]]></a:t>
+              <a:t><![CDATA[13. അതുകൊണ്ടു യഹോവയായ കർ‍ത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇതാ, എന്റെ ദാസന്മാർ‍ ഭക്ഷിക്കും;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 65]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>