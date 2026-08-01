--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -109,50 +109,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +202,55 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +407,58 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய வசனத்துக்கு நடுங்குகிறவர்களே, அவருடைய வார்த்தையைக் கேளுங்கள்; என் நாமத்தினிமித்தம் உங்களைப் பகைத்து, உங்களை அப்புறப்படுத்துகிற உங்கள் சகோதரர், கர்த்தர் மகிமைப்படுவாராக என்கிறார்களே. அவர் உங்களுக்குச் சந்தோஷம் உண்டாகும்படி காணப்படுவார்; அவர்களோ வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய வசனத்துக்கு நடுங்குகிறவர்களே, அவருடைய வார்த்தையைக் கேளுங்கள்; என் நாமத்தினிமித்தம் உங்களைப் பகைத்து, உங்களை அப்புறப்படுத்துகிற உங்கள் சகோதரர், கர்த்தர் மகிமைப்படுவாராக என்கிறார்களே. அவர் உங்களுக்குச் சந்தோஷம் உண்டாகும்படி காணப்படுவார்; அவர்களோ வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய வசனத்துக்கு நடுங்குகிறவர்களே, அவருடைய வார்த்தையைக் கேளுங்கள்; என் நாமத்தினிமித்தம் உங்களைப் பகைத்து, உங்களை அப்புறப்படுத்துகிற உங்கள் சகோதரர், கர்த்தர் மகிமைப்படுவாராக என்கிறார்களே. அவர் உங்களுக்குச் சந்தோஷம் உண்டாகும்படி காணப்படுவார்; அவர்களோ வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய வசனத்துக்கு நடுங்குகிறவர்களே, அவருடைய வார்த்தையைக் கேளுங்கள்; என் நாமத்தினிமித்தம் உங்களைப் பகைத்து, உங்களை அப்புறப்படுத்துகிற உங்கள் சகோதரர், கர்த்தர் மகிமைப்படுவாராக என்கிறார்களே. அவர் உங்களுக்குச் சந்தோஷம் உண்டாகும்படி காணப்படுவார்; அவர்களோ வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நகரத்திலிருந்து அமளியின் இரைச்சலும் தேவாலயத்திலிருந்து சத்தமும் கேட்கப்படும்; அது தமது சத்துருக்களுக்குச் சரிக்குச் சரிக்கட்டப்டுகிற கர்த்தருடைய சத்தந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய வசனத்துக்கு நடுங்குகிறவர்களே, அவருடைய வார்த்தையைக் கேளுங்கள்; என் நாமத்தினிமித்தம் உங்களைப் பகைத்து, உங்களை அப்புறப்படுத்துகிற உங்கள் சகோதரர், கர்த்தர் மகிமைப்படுவாராக என்கிறார்களே. அவர் உங்களுக்குச் சந்தோஷம் உண்டாகும்படி காணப்படுவார்; அவர்களோ வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நகரத்திலிருந்து அமளியின் இரைச்சலும் தேவாலயத்திலிருந்து சத்தமும் கேட்கப்படும்; அது தமது சத்துருக்களுக்குச் சரிக்குச் சரிக்கட்டப்டுகிற கர்த்தருடைய சத்தந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நகரத்திலிருந்து அமளியின் இரைச்சலும் தேவாலயத்திலிருந்து சத்தமும் கேட்கப்படும்; அது தமது சத்துருக்களுக்குச் சரிக்குச் சரிக்கட்டப்டுகிற கர்த்தருடைய சத்தந்தானே.]]></a:t>
+              <a:t><![CDATA[7. பிரசவவேதனைப்படுமுன் பெற்றாள், கர்ப்பவேதனை வருமுன் ஆண்பிள்ளையைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நகரத்திலிருந்து அமளியின் இரைச்சலும் தேவாலயத்திலிருந்து சத்தமும் கேட்கப்படும்; அது தமது சத்துருக்களுக்குச் சரிக்குச் சரிக்கட்டப்டுகிற கர்த்தருடைய சத்தந்தானே.]]></a:t>
+              <a:t><![CDATA[8. இப்படிப்பட்டவைகளைக் கேள்விப்பட்டது யார்? இப்படிப்பட்டவைகளைக் கண்டது யார்? ஒரு தேசத்துக்கு ஒரேநாளில் பிள்ளைப்பேறு வருமோ? ஒரு ஜாதி ஒருமிக்கப் பிறக்குமோ? சீயோனோவெனில், ஒருமிக்க வேதனைப்படும் தன் குமாரரைப் பெற்றும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரசவவேதனைப்படுமுன் பெற்றாள், கர்ப்பவேதனை வருமுன் ஆண்பிள்ளையைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[8. இப்படிப்பட்டவைகளைக் கேள்விப்பட்டது யார்? இப்படிப்பட்டவைகளைக் கண்டது யார்? ஒரு தேசத்துக்கு ஒரேநாளில் பிள்ளைப்பேறு வருமோ? ஒரு ஜாதி ஒருமிக்கப் பிறக்குமோ? சீயோனோவெனில், ஒருமிக்க வேதனைப்படும் தன் குமாரரைப் பெற்றும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால், வானம் எனக்குச் சிங்காசனம், பூமி எனக்குப் பாதபடி; நீங்கள் எனக்குக் கட்டும் ஆலயம் எப்படிப்பட்டது? நான் தங்கியிருக்கும் ஸ்தலம் எப்படிப்பட்டது?]]></a:t>
+              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படிப்பட்டவைகளைக் கேள்விப்பட்டது யார்? இப்படிப்பட்டவைகளைக் கண்டது யார்? ஒரு தேசத்துக்கு ஒரேநாளில் பிள்ளைப்பேறு வருமோ? ஒரு ஜாதி ஒருமிக்கப் பிறக்குமோ? சீயோனோவெனில், ஒருமிக்க வேதனைப்படும் தன் குமாரரைப் பெற்றும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. பெறப்பண்ணுகிறவராகிய நான் பெறச்செய்யாமல் இருப்பேனோ என்று கர்த்தர் சொல்லுகிறார்; பிரசவிக்கப்பண்ணுகிறவராகிய நான் பிரசவத்தைத் தடுப்பேனோ என்று உன் தேவன் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெறப்பண்ணுகிறவராகிய நான் பெறச்செய்யாமல் இருப்பேனோ என்று கர்த்தர் சொல்லுகிறார்; பிரசவிக்கப்பண்ணுகிறவராகிய நான் பிரசவத்தைத் தடுப்பேனோ என்று உன் தேவன் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. எருசலேமை நேசிக்கிற நீங்களெல்லாரும் அவளோடேகூடச் சந்தோஷப்பட்டு, அவளைக்குறித்துக் களிகூருங்கள்; அவள் நிமித்தம் துக்கித்திருந்த நீங்களெல்லாரும் அவளோடேகூட மிகவும் மகிழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமை நேசிக்கிற நீங்களெல்லாரும் அவளோடேகூடச் சந்தோஷப்பட்டு, அவளைக்குறித்துக் களிகூருங்கள்; அவள் நிமித்தம் துக்கித்திருந்த நீங்களெல்லாரும் அவளோடேகூட மிகவும் மகிழுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் அவளுடைய ஆறுதல்களின் முலைப்பாலை உண்டு திருப்தியாகி, நீங்கள் சூப்பிக்குடித்து, அவளுடைய மகிமையின் பிரயாசத்தினால் மனமகிழ்ச்சியாகுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் அவளுடைய ஆறுதல்களின் முலைப்பாலை உண்டு திருப்தியாகி, நீங்கள் சூப்பிக்குடித்து, அவளுடைய மகிமையின் பிரயாசத்தினால் மனமகிழ்ச்சியாகுங்கள்;]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால் இதோ, நான் சமாதானத்தை ஒரு நதியைப்போலவும், ஜாதிகளின் மகிமையைப் புரண்டு ஓடுகிற ஆற்றைப்போலவும் அவளிடமாகப் பாயும்படி செய்கிறேன், அப்பொழுது நீங்கள் முலைப்பால் குடிப்பீர்கள்; இடுப்பில் வைத்துச் சுமக்கப்படுவீர்கள்; முழங்காலில் வைத்துத் தாலாட்டப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால், வானம் எனக்குச் சிங்காசனம், பூமி எனக்குப் பாதபடி; நீங்கள் எனக்குக் கட்டும் ஆலயம் எப்படிப்பட்டது? நான் தங்கியிருக்கும் ஸ்தலம் எப்படிப்பட்டது?]]></a:t>
+              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால் இதோ, நான் சமாதானத்தை ஒரு நதியைப்போலவும், ஜாதிகளின் மகிமையைப் புரண்டு ஓடுகிற ஆற்றைப்போலவும் அவளிடமாகப் பாயும்படி செய்கிறேன், அப்பொழுது நீங்கள் முலைப்பால் குடிப்பீர்கள்; இடுப்பில் வைத்துச் சுமக்கப்படுவீர்கள்; முழங்காலில் வைத்துத் தாலாட்டப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஒருவனை அவன் தாய் தேற்றுவதுபோல் நான் உங்களைத் தேற்றுவேன்; நீங்கள் எருசலேமிலே தேற்றப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவனை அவன் தாய் தேற்றுவதுபோல் நான் உங்களைத் தேற்றுவேன்; நீங்கள் எருசலேமிலே தேற்றப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் அதைக் காணும்போது உங்கள் இருதயம் மகிழ்ந்து, உங்கள் எலும்புகள் பசும்புல்லைப் போலச்செழிக்கும் அப்பொழுது கர்த்தருடைய ஊழியக்காரரிடத்தில் அவருடைய கரமும், அவருடைய சத்துருக்களிடத்தில் அவருடைய சினமும் அறியப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவனை அவன் தாய் தேற்றுவதுபோல் நான் உங்களைத் தேற்றுவேன்; நீங்கள் எருசலேமிலே தேற்றப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் அதைக் காணும்போது உங்கள் இருதயம் மகிழ்ந்து, உங்கள் எலும்புகள் பசும்புல்லைப் போலச்செழிக்கும் அப்பொழுது கர்த்தருடைய ஊழியக்காரரிடத்தில் அவருடைய கரமும், அவருடைய சத்துருக்களிடத்தில் அவருடைய சினமும் அறியப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் அதைக் காணும்போது உங்கள் இருதயம் மகிழ்ந்து, உங்கள் எலும்புகள் பசும்புல்லைப் போலச்செழிக்கும் அப்பொழுது கர்த்தருடைய ஊழியக்காரரிடத்தில் அவருடைய கரமும், அவருடைய சத்துருக்களிடத்தில் அவருடைய சினமும் அறியப்படும்.]]></a:t>
+              <a:t><![CDATA[15. இதோ, தம்முடைய கோபத்தை உக்கிரமாகவும், தம்முடைய கடிந்துகொள்ளுதலை அக்கினிஜுவாலையாகவும் செலுத்தக் கர்த்தர் அக்கினியோடும் வருவார், பெருங்காற்றைப்போன்ற தம்முடைய இரதங்களோடும் வருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் அதைக் காணும்போது உங்கள் இருதயம் மகிழ்ந்து, உங்கள் எலும்புகள் பசும்புல்லைப் போலச்செழிக்கும் அப்பொழுது கர்த்தருடைய ஊழியக்காரரிடத்தில் அவருடைய கரமும், அவருடைய சத்துருக்களிடத்தில் அவருடைய சினமும் அறியப்படும்.]]></a:t>
+              <a:t><![CDATA[15. இதோ, தம்முடைய கோபத்தை உக்கிரமாகவும், தம்முடைய கடிந்துகொள்ளுதலை அக்கினிஜுவாலையாகவும் செலுத்தக் கர்த்தர் அக்கினியோடும் வருவார், பெருங்காற்றைப்போன்ற தம்முடைய இரதங்களோடும் வருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் அதைக் காணும்போது உங்கள் இருதயம் மகிழ்ந்து, உங்கள் எலும்புகள் பசும்புல்லைப் போலச்செழிக்கும் அப்பொழுது கர்த்தருடைய ஊழியக்காரரிடத்தில் அவருடைய கரமும், அவருடைய சத்துருக்களிடத்தில் அவருடைய சினமும் அறியப்படும்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் அக்கினியாலும், தமது பட்டயத்தாலும், மாம்சமான எல்லாரோடும் வழக்காடுவார்; கர்த்தரால் கொலையுண்டவர்கள் அநேகராயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, தம்முடைய கோபத்தை உக்கிரமாகவும், தம்முடைய கடிந்துகொள்ளுதலை அக்கினிஜுவாலையாகவும் செலுத்தக் கர்த்தர் அக்கினியோடும் வருவார், பெருங்காற்றைப்போன்ற தம்முடைய இரதங்களோடும் வருவார்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் அக்கினியாலும், தமது பட்டயத்தாலும், மாம்சமான எல்லாரோடும் வழக்காடுவார்; கர்த்தரால் கொலையுண்டவர்கள் அநேகராயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, தம்முடைய கோபத்தை உக்கிரமாகவும், தம்முடைய கடிந்துகொள்ளுதலை அக்கினிஜுவாலையாகவும் செலுத்தக் கர்த்தர் அக்கினியோடும் வருவார், பெருங்காற்றைப்போன்ற தம்முடைய இரதங்களோடும் வருவார்.]]></a:t>
+              <a:t><![CDATA[17. தங்களைத் தாங்களே பரிசுத்தப்படுத்திக்கொள்ளுகிறவர்களும், தோப்புகளின் நடுவிலே தங்களைத் தாங்களே ஒருவர் பின் ஒருவராய்ச் சுத்திகரித்துக்கொள்ளுகிறவர்களும், பன்றியிறைச்சியையும், அருவருப்பானதையும், எலியையும் சாப்பிடுகிறவர்களும் ஏகமாய்ச் சங்கரிக்கப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் அக்கினியாலும், தமது பட்டயத்தாலும், மாம்சமான எல்லாரோடும் வழக்காடுவார்; கர்த்தரால் கொலையுண்டவர்கள் அநேகராயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தங்களைத் தாங்களே பரிசுத்தப்படுத்திக்கொள்ளுகிறவர்களும், தோப்புகளின் நடுவிலே தங்களைத் தாங்களே ஒருவர் பின் ஒருவராய்ச் சுத்திகரித்துக்கொள்ளுகிறவர்களும், பன்றியிறைச்சியையும், அருவருப்பானதையும், எலியையும் சாப்பிடுகிறவர்களும் ஏகமாய்ச் சங்கரிக்கப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் அக்கினியாலும், தமது பட்டயத்தாலும், மாம்சமான எல்லாரோடும் வழக்காடுவார்; கர்த்தரால் கொலையுண்டவர்கள் அநேகராயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தங்களைத் தாங்களே பரிசுத்தப்படுத்திக்கொள்ளுகிறவர்களும், தோப்புகளின் நடுவிலே தங்களைத் தாங்களே ஒருவர் பின் ஒருவராய்ச் சுத்திகரித்துக்கொள்ளுகிறவர்களும், பன்றியிறைச்சியையும், அருவருப்பானதையும், எலியையும் சாப்பிடுகிறவர்களும் ஏகமாய்ச் சங்கரிக்கப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னுடைய கரம் இவைகளையெல்லாம் சிருஷ்டித்ததினால் இவைகளெல்லாம் உண்டாயின என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் சிறுமைப்பட்டு ஆவியில் நொறுங்குண்டு என் வசனத்துக்கு நடுங்குகிறவனையே நோக்கிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தங்களைத் தாங்களே பரிசுத்தப்படுத்திக்கொள்ளுகிறவர்களும், தோப்புகளின் நடுவிலே தங்களைத் தாங்களே ஒருவர் பின் ஒருவராய்ச் சுத்திகரித்துக்கொள்ளுகிறவர்களும், பன்றியிறைச்சியையும், அருவருப்பானதையும், எலியையும் சாப்பிடுகிறவர்களும் ஏகமாய்ச் சங்கரிக்கப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. நான் அவர்கள் கிரியைகளையும், அவர்கள் நினைவுகளையும் அறிந்திருக்கிறேன்; நான் சகல ஜாதியாரையும் பாஷைக்காரரையுங் கூட்டிச்சேர்க்குங்காலம் வரும்; அவர்கள் வந்து என் மகிமையைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தங்களைத் தாங்களே பரிசுத்தப்படுத்திக்கொள்ளுகிறவர்களும், தோப்புகளின் நடுவிலே தங்களைத் தாங்களே ஒருவர் பின் ஒருவராய்ச் சுத்திகரித்துக்கொள்ளுகிறவர்களும், பன்றியிறைச்சியையும், அருவருப்பானதையும், எலியையும் சாப்பிடுகிறவர்களும் ஏகமாய்ச் சங்கரிக்கப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. நான் அவர்கள் கிரியைகளையும், அவர்கள் நினைவுகளையும் அறிந்திருக்கிறேன்; நான் சகல ஜாதியாரையும் பாஷைக்காரரையுங் கூட்டிச்சேர்க்குங்காலம் வரும்; அவர்கள் வந்து என் மகிமையைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் அவர்கள் கிரியைகளையும், அவர்கள் நினைவுகளையும் அறிந்திருக்கிறேன்; நான் சகல ஜாதியாரையும் பாஷைக்காரரையுங் கூட்டிச்சேர்க்குங்காலம் வரும்; அவர்கள் வந்து என் மகிமையைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நான் அவர்களில் ஒரு அடையாளத்தைக் கட்டளையிடுவேன்; அவர்களில் தப்பினவர்களை, என் கீர்த்தியைக் கேளாமலும், என் மகிமையைக்காணாமலுமிருக்கிற ஜாதிகளின் தேசங்களாகிய தர்ஷீசுக்கும் வில்வீரர் இருக்கிற பூலுக்கும், லூதுக்கும், தூபாலுக்கும், யாவானுக்கும், தூரத்திலுள்ள தீவுகளுக்கும் அனுப்புவேன்; அவர்கள் என் மகிமையை ஜாதிகளுக்குள்ளே அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் அவர்களில் ஒரு அடையாளத்தைக் கட்டளையிடுவேன்; அவர்களில் தப்பினவர்களை, என் கீர்த்தியைக் கேளாமலும், என் மகிமையைக்காணாமலுமிருக்கிற ஜாதிகளின் தேசங்களாகிய தர்ஷீசுக்கும் வில்வீரர் இருக்கிற பூலுக்கும், லூதுக்கும், தூபாலுக்கும், யாவானுக்கும், தூரத்திலுள்ள தீவுகளுக்கும் அனுப்புவேன்; அவர்கள் என் மகிமையை ஜாதிகளுக்குள்ளே அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சுத்தமான பாத்திரத்தில் காணிக்கையைக் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருகிறதுபோல, உங்கள் சகோதரரெல்லாரையும் அவர்கள் குதிரைகளின்மேலும், இரதங்களின்மேலும், குலாரிவண்டில்களின்மேலும், கோவேறுகழுதைகளின்மேலும், வேகமான ஒட்டகங்களின்மேலும், சகல ஜாதிகளிடத்திலுமிருந்து எருசலேமிலுள்ள கர்த்தருக்குக் காணிக்கையாக என் பரிசுத்த பர்வதத்துக்குக் கொண்டுவருவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னுடைய கரம் இவைகளையெல்லாம் சிருஷ்டித்ததினால் இவைகளெல்லாம் உண்டாயின என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் சிறுமைப்பட்டு ஆவியில் நொறுங்குண்டு என் வசனத்துக்கு நடுங்குகிறவனையே நோக்கிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரர் சுத்தமான பாத்திரத்தில் காணிக்கையைக் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருகிறதுபோல, உங்கள் சகோதரரெல்லாரையும் அவர்கள் குதிரைகளின்மேலும், இரதங்களின்மேலும், குலாரிவண்டில்களின்மேலும், கோவேறுகழுதைகளின்மேலும், வேகமான ஒட்டகங்களின்மேலும், சகல ஜாதிகளிடத்திலுமிருந்து எருசலேமிலுள்ள கர்த்தருக்குக் காணிக்கையாக என் பரிசுத்த பர்வதத்துக்குக் கொண்டுவருவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களிலும் சிலரை ஆசாரியராகவும் லேவியராகவும் தெரிந்துகொள்வேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களிலும் சிலரை ஆசாரியராகவும் லேவியராகவும் தெரிந்துகொள்வேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. நான் படைக்கப்போகிற புதியவானமும் புதிய பூமியும் எனக்கு முன்பாக நிற்பதுபோல, உங்கள் சந்ததியும் உங்கள் நாமமும் நிற்குமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் படைக்கப்போகிற புதியவானமும் புதிய பூமியும் எனக்கு முன்பாக நிற்பதுபோல, உங்கள் சந்ததியும் உங்கள் நாமமும் நிற்குமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது மாதந்தோறும், ஓய்வுநாள்தோறும், மாம்சமான யாவரும் எனக்கு முன்பாகத் தொழுதுகொள்வார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது மாதந்தோறும், ஓய்வுநாள்தோறும், மாம்சமான யாவரும் எனக்கு முன்பாகத் தொழுதுகொள்வார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வெளியே போய் எனக்கு விரோதமாய்ப் பாதகஞ்செய்த மனுஷருடைய பிரேதங்களைப் பார்ப்பார்கள்; அவர்களுடைய பூச்சி சாகாமலும், அவர்களுடைய அக்கினி அவியாமலும் இருக்கும்; அவர்கள் மாம்சமான யாவருக்கும் அரோசிகமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வெளியே போய் எனக்கு விரோதமாய்ப் பாதகஞ்செய்த மனுஷருடைய பிரேதங்களைப் பார்ப்பார்கள்; அவர்களுடைய பூச்சி சாகாமலும், அவர்களுடைய அக்கினி அவியாமலும் இருக்கும்; அவர்கள் மாம்சமான யாவருக்கும் அரோசிகமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால், வானம் எனக்குச் சிங்காசனம், பூமி எனக்குப் பாதபடி; நீங்கள் எனக்குக் கட்டும் ஆலயம் எப்படிப்பட்டது? நான் தங்கியிருக்கும் ஸ்தலம் எப்படிப்பட்டது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால், வானம் எனக்குச் சிங்காசனம், பூமி எனக்குப் பாதபடி; நீங்கள் எனக்குக் கட்டும் ஆலயம் எப்படிப்பட்டது? நான் தங்கியிருக்கும் ஸ்தலம் எப்படிப்பட்டது?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால், வானம் எனக்குச் சிங்காசனம், பூமி எனக்குப் பாதபடி; நீங்கள் எனக்குக் கட்டும் ஆலயம் எப்படிப்பட்டது? நான் தங்கியிருக்கும் ஸ்தலம் எப்படிப்பட்டது?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. என்னுடைய கரம் இவைகளையெல்லாம் சிருஷ்டித்ததினால் இவைகளெல்லாம் உண்டாயின என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் சிறுமைப்பட்டு ஆவியில் நொறுங்குண்டு என் வசனத்துக்கு நடுங்குகிறவனையே நோக்கிப்பார்ப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. என்னுடைய கரம் இவைகளையெல்லாம் சிருஷ்டித்ததினால் இவைகளெல்லாம் உண்டாயின என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் சிறுமைப்பட்டு ஆவியில் நொறுங்குண்டு என் வசனத்துக்கு நடுங்குகிறவனையே நோக்கிப்பார்ப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. என்னுடைய கரம் இவைகளையெல்லாம் சிருஷ்டித்ததினால் இவைகளெல்லாம் உண்டாயின என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் சிறுமைப்பட்டு ஆவியில் நொறுங்குண்டு என் வசனத்துக்கு நடுங்குகிறவனையே நோக்கிப்பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாட்டை வெட்டுகிறவன் மனுஷனைக் கொல்லுகிறவனாகவும், ஆட்டைப் பலியிடுகிறவன் நாயைக் கழுத்தறுக்கிறவனாகவும், காணிக்கையைப் படைக்கிறவன் பன்றி இரத்தத்தைப் படைக்கிறவனாகவும், தூபங்காட்டுகிறவன் விக்கிரகத்தை ஸ்தோத்திரிக்கிறவனாகவும் இருக்கிறான். இவர்கள் தங்கள் வழிகளையே தெரிந்துகொள்ளுகிறார்கள்; இவர்களுடைய ஆத்துமா தங்கள் அருவருப்புகளின்மேல் விருப்பமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. நான் கூப்பிட்டும் மறுஉத்தரவுகொடுக்கிறவனில்லாமலும், நான் பேசியும் அவர்கள் கேளாமலும், அவர்கள் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, நான் விரும்பாததைத் தெரிந்துகொண்டதினிமித்தம், நானும் அவர்களுடைய ஆபத்தைத் தெரிந்துகொண்டு, அவர்களுடைய திகில்களை அவர்கள்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102473" r:id="rId1"/>
+    <p:sldLayoutId id="2474598916" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7839,90 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I also will choose their delusions, and will bring their fears upon them; because when I called,]]></a:t>
+              <a:t><![CDATA[5. তোমরা যারা প্রভুর আদেশ মান্য কর তাদের উচিত্‌ প্রভুর কথা শোনা| “তোমাদের ভাইরা তোমাদের ঘৃণা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[none did answer; when I spoke, they did not hear: but they did evil before mine eyes, and chose that]]></a:t>
+              <a:t><![CDATA[তোমরা যেহেতু আমাকে অনুসরণ করেছিলে সেহেতু তারা তোমাদের বিরুদ্ধাচরণ করেছিল| তোমাদের ভাইরা বলেছিল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in which I delighted not.]]></a:t>
+              <a:t><![CDATA[‘প্রভুকে সম্মান জানাবার সময় আমরা তোমাদের কাছে আসব| তখন তোমাদের সঙ্গে আমরাও সুখী হব|’ ঐ বাজে লোকগুলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Hear the word of the LORD, all of you that tremble at his word; Your brethren that hated you,]]></a:t>
+              <a:t><![CDATA[শাস্তি পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that cast you out for my name's sake, said, Let the LORD be glorified: but he shall appear to your]]></a:t>
+              <a:t><![CDATA[6. শোন! শহর ও মন্দির থেকে একটা জোরালো শব্দ আসছে| সেই শব্দ শএুদের প্রভুর শাস্তি প্রদানের| প্রভু নিজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joy, and they shall be ashamed.]]></a:t>
+              <a:t><![CDATA[শএুদের প্রাপ্য শাস্তি দিচ্ছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. A voice of noise from the city, a voice from the temple, a voice of the LORD that renders]]></a:t>
+              <a:t><![CDATA[7. “যন্ত্রণা ভোগ করার আগে একজন মহিলা শিশুর জন্ম দিতে পারে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[recompence to his enemies.]]></a:t>
+              <a:t><![CDATA[8. যাকে জন্ম দিচ্ছে তাকে দেখার আগেই এক জন মহিলা অবশ্যই যন্ত্রণা ভোগ করে| একই ভাবে কোন লোক কি এক দিনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Before she travailed, she brought forth; before her pain came, she was delivered of a male child.]]></a:t>
+              <a:t><![CDATA[নতুন পৃথিবী সৃষ্টি হতে দেখেছে? কোন লোক কি এক দিনে একটি নতুন জাতির সৃষ্টি হতে দেখেছে? প্রসব যন্ত্রণার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Who has heard such a thing? who has seen such things? Shall the earth be made to bring forth in]]></a:t>
+              <a:t><![CDATA[মত ঐ দেশটিরও প্রথম যন্ত্রণা থাকবে| জন্ম যন্ত্রণার পরই দেশটি তার ছেলেমেয়েদের অর্থাত্‌ একটি নতুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Thus says the LORD, The heaven is my throne, and the earth is my footstool: where is the house]]></a:t>
+              <a:t><![CDATA[3. কোন কোন লোক বলির জন্য ষাঁড় হত্যা করে কিন্তু তারা মানুষকেও নির্য়াতন করে| তারা মেষবলি দিলেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one day? or shall a nation be born at once? for as soon as Zion travailed, she brought forth her]]></a:t>
+              <a:t><![CDATA[জাতির জন্ম দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children.]]></a:t>
+              <a:t><![CDATA[9. একই ভাবে কোন নতুন জিনিসকে জন্মগ্রহণের অনুমতি না দিয়ে আমি কাউকে যন্ত্রণা দেব না|”প্রভু বলেন, “আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Shall I bring to the birth, and not cause to bring forth? says the LORD: shall I cause to bring]]></a:t>
+              <a:t><![CDATA[প্রতিজ্ঞা করছি, কোন নতুন জিনিষকে জন্ম দেওয়া ব্যতিরেকে আমি তোমাদের প্রসব যন্ত্রণা দেব না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth, and shut the womb? says your God.]]></a:t>
+              <a:t><![CDATA[10. জেরুশালেম সুখী হও| জেরুশালেমকে যারা ভালবাসে তারা সুখী হও| দুঃখ জনক ঘটনা জেরুশালেমে ঘটেছে| তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Rejoice all of you with Jerusalem, and be glad with her, all you that love her: rejoice for joy]]></a:t>
+              <a:t><![CDATA[তোমাদের কেউ কেউ বিষন্ন| কিন্তু এখন তোমাদের খুশি হওয়া উচিত্‌|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with her, all you that mourn for her:]]></a:t>
+              <a:t><![CDATA[11. কেন? কারণ তার স্তন থেকে দুধ বেরিয়ে আসার মতো তোমরা করুণা পাবে| সেই দুধ সত্যি তোমাদের সন্তুষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. That all of you may suck, and be satisfied with the breasts of her consolations; that all of you]]></a:t>
+              <a:t><![CDATA[করবে| তোমরা সেই দুধ পান করে তার সমৃর্দ্ধিতে নিজেদের সন্তুষ্ট করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may milk out, and be delighted with the abundance of her glory.]]></a:t>
+              <a:t><![CDATA[12. প্রভু বলেন, “দেখো! আমি তোমাদের শান্তি দেব| শান্তি আসবে নদীর মতো| পৃথিবীর সব জাতির কাছ থেকে আসবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For thus says the LORD, Behold, I will extend peace to her like a river, and the glory of the]]></a:t>
+              <a:t><![CDATA[ঐশ্বর্য়| ঐশ্বর্য় আসবে বন্যার জলের মতো| তোমরা শিশুর মতো সেই ‘দুধ’ পান করবে| আমি তোমাদের কোলে তুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gentiles like a flowing stream: then shall all of you suck, all of you shall be borne upon her]]></a:t>
+              <a:t><![CDATA[নেব, হাঁটুতে বসিযে দোল খাওয়াব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that all of you build unto me? and where is the place of my rest?]]></a:t>
+              <a:t><![CDATA[কুকুরের ঘাড় মটকে দেয়! তারা শস্য নৈবেদ্য দিলেও শুযোরের রক্তও নৈবেদ্য দেয়| সেই মানুষগুলি ধূপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sides, and be dandled upon her knees.]]></a:t>
+              <a:t><![CDATA[13. মা যেমন তার ছেলেকে আরাম দেয়, আমি তোমাদের সেই ভাবে আরাম দেব এবং তোমরা জেরুশালেমে আরাম পাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. As one whom his mother comforts, so will I comfort you; and all of you shall be comforted in]]></a:t>
+              <a:t><![CDATA[14. তোমরা যা দেখবে তাতেই আনন্দ পাবে| তোমরা ঘাসের মত মুক্ত এবং বড় হবে| প্রভুর দাসরা দেখতে পাবে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[ক্ষমতা কিন্তু শএুরা দেখতে পাবে প্রভুর রোধ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when all of you see this, your heart shall rejoice, and your bones shall flourish like an]]></a:t>
+              <a:t><![CDATA[15. তাকাও, প্রভু আগুন নিয়ে আসছেন| ঝড়ের মতো প্রভুর রথ আসছে| প্রভু সেই সব লোকের ওপর তাঁর শাস্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[herb: and the hand of the LORD shall be known toward his servants, and his indignation toward his]]></a:t>
+              <a:t><![CDATA[প্রদান করবেন| যখন তিনি রুদ্ধ, তখন তিনি ওইসব লোকদের আগুনের শিখা দিয়ে শাস্তি দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies.]]></a:t>
+              <a:t><![CDATA[16. প্রভু লোকদের বিচার করবেন| তারপর তিনি লোকদের আগুন আর তরবারি দিয়ে ধ্বংস করবেন| বহু মানুষেরই তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For, behold, the LORD will come with fire, and with his chariots like a whirlwind, to render his]]></a:t>
+              <a:t><![CDATA[বিনাশ ঘটাবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger with fury, and his rebuke with flames of fire.]]></a:t>
+              <a:t><![CDATA[17. সেই সব লোকরা তাদের বিশেষ বাগানগুলিতে পূজোর আগে নিজেদের শুদ্ধ করবার জন্য স্নান করে| নিজেদের বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For by fire and by his sword will the LORD plead with all flesh: and the slain of the LORD shall]]></a:t>
+              <a:t><![CDATA[বাগানে তারা একে অন্যকে অনুসরণ করে| যখন তারা তাদের মূর্ত্তির পূজা করে তারপর প্রভু ঐসব লোকদের ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be many.]]></a:t>
+              <a:t><![CDATA[করবেন|“ঐসব লোকরা শুয়োর ও ইঁদুরের মাংস এবং অন্যান্য নোংরা জিনিস খায়| তবে তারা সবাই একসঙ্গে ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For all those things has mine hand made, and all those things have been, says the LORD: but to]]></a:t>
+              <a:t><![CDATA[জ্বালালেও ভালবাসে মূল্যহীন মূর্ত্তিগুলোকে| তারা নিজেদের পথে চলতে ভালবাসে এবং ভালবাসে তাদের ভয়ঙ্কর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They that sanctify themselves, and purify themselves in the gardens behind one tree in the]]></a:t>
+              <a:t><![CDATA[হবে|” প্রভু বয়ং একথা বলেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst, eating swine's flesh, and the abomination, and the mouse, shall be consumed together, says]]></a:t>
+              <a:t><![CDATA[18. “ঐসব লোকদের চিন্তায ও কাজে রয়েছে অপকর্ম| তাই আমি আসছি ওদের শাস্তি দিতে| আমি সব জাতির সব মানুষকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[একত্রিত করব| সব লোকরা একসঙ্গে এসে আমার ক্ষমতা দেখবে| আমি কাউকে কাউকে বিশেষ চিহ্ন দিয়ে রাখব এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For I know their works and their thoughts: it shall come, that I will gather all nations and]]></a:t>
+              <a:t><![CDATA[তাদের রক্ষা করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tongues; and they shall come, and see my glory.]]></a:t>
+              <a:t><![CDATA[19. যারা রক্ষা পেয়েছে তাদের কয়েক জনকে আমি তর্শীশ, লিবিযা, লূদ, তূবল, গ্রীস ও অন্যান্য দূরবর্তী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will set a sign among them, and I will send those that escape of them unto the nations, to]]></a:t>
+              <a:t><![CDATA[দেশসমূহে পাঠাব| ঐসব লোকরা কখনও আমার সম্বন্ধে শোনেনি| তারা কখনও আমার মহিমা দেখেনি| তাই রক্ষা পাওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tarshish, Pul, and Lud, that draw the bow, to Tubal, and Javan, to the isles far off, that have not]]></a:t>
+              <a:t><![CDATA[ওই সব লোকরা অন্যান্য জাতিগুলিকে আমার মহিমার কথা জানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard my fame, neither have seen my glory; and they shall declare my glory among the Gentiles.]]></a:t>
+              <a:t><![CDATA[20. তারাই তোমাদের ভাইবোনদের অন্যান্য সমস্ত জাতি থেকে নিয়ে আসবে| তারা তোমাদের ভাইবোনদের আনবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they shall bring all your brethren for an offering unto the LORD out of all nations upon]]></a:t>
+              <a:t><![CDATA[জেরুশালেমে, আমার পবিত্র পর্বত সিয়োনে| তোমাদের ভাইবোনরা আসবে ঘোড়া, গাধা, উট, যুদ্ধে ব্যবহৃত ছোট ছোট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horses, and in chariots, and in litters, and upon mules, and upon swift beasts, to my holy mountain]]></a:t>
+              <a:t><![CDATA[যান প্রভৃতিতে চেপে| প্রভুর মন্দিরে ইস্রায়েলের মানুষরা যেমন উপহার নিয়ে যায় তেমনি তোমাদের ভাই-বোনরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this man will I look, even to him that is poor and of a contrite spirit, and trembles at my word.]]></a:t>
+              <a:t><![CDATA[মূর্ত্তিগুলিকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, says the LORD, as the children of Israel bring an offering in a clean vessel into the]]></a:t>
+              <a:t><![CDATA[উপহার হয়ে আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of the LORD.]]></a:t>
+              <a:t><![CDATA[21. আমি বেছে কাউকে যাজক এবং কাউকে যাজকদের সাহায্যকারী বানাবো|” তা প্রভু বয়ং একথাগুলি বলেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And I will also take of them for priests and for Levites, says the LORD.]]></a:t>
+              <a:t><![CDATA[22. “আমি একটি নতুন পৃথিবী তৈরী করব এবং এই নতুন পৃথিবী ও নতুন স্বর্গ থাকবে অনন্তকাল| একই ভাবে তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. For as the new heavens and the new earth, which I will make, shall remain before me, says the]]></a:t>
+              <a:t><![CDATA[নাম ও তোমাদের শিশুরা আমার সঙ্গে থাকবে সর্বক্ষণ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, so shall your seed and your name remain.]]></a:t>
+              <a:t><![CDATA[23. সব লোকরা প্রার্থনার দিনে আমার উপাসনা করতে আসবে| তারা প্রতি মাসের প্রথম দিন এবং বিশ্রামের দিন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it shall come to pass, that from one new moon to another, and from one sabbath to another,]]></a:t>
+              <a:t><![CDATA[আমার উপাসনা করতে আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall all flesh come to worship before me, says the LORD.]]></a:t>
+              <a:t><![CDATA[24. “ঐসব লোকরা থাকবে আমার পবিত্র শহরে এবং তারা শহরের বাইরে গেলেই আমার বিরুদ্ধে পাপ কাজে লিপ্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they shall go forth, and look upon the carcasses of the men that have transgressed against]]></a:t>
+              <a:t><![CDATA[মানুষদের মৃতদেহ দেখতে পাবে| সেই দেহে কৃমি থাকবে এবং সেই কৃমিরা কখনও মরবে না| আগুন পুড়িয়ে দেবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me: for their worm shall not die, neither shall their fire be quenched; and they shall be an]]></a:t>
+              <a:t><![CDATA[দেহগুলিকে এবং ঐ আগুন কখনও নিভবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abhorring unto all flesh.]]></a:t>
+              <a:t><![CDATA[1. প্রভু যা বলেছেন তা হল, “আকাশ আমার সিংহাসন| আর পৃথিবী হল আমার পাদানি| তাই তোমরা কি মনে কর আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. He that kills an ox is as if he slew a man; he that sacrifices a lamb, as if he cut off a dog's]]></a:t>
+              <a:t><![CDATA[4. তাই আমি ঠিক করেছি ওদের নিজেদের কৌশলই ব্যবহার করব| মানে আমি বলতে চাইছি ওরা যে সব জিনিসকে ভয় পায়]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 66]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জন্য একটা বাড়ি বানাতে পারবে? না, পারবে না| তোমরা কি আমার জন্য একটি বিশ্রামস্থল বানাতে পারবে? না!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 66]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পারবে না!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 66]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. আমি নিজেই এই সব সৃষ্টি করেছি| যা কিছু এখানে রয়েছে তা সবই আমার সৃষ্টি|” প্রভু নিজে থেকে বলেছেন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 66]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এইসব কথা| “আমাকে বল, আমি কোন ধরণের লোকদের জন্য চিন্তা করি? আমি গরীবদের প্রতি যত্নবান| যারা খুব দুঃখী]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 66]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আমি যত্ন নিই তাদের| আর যারা আমার কথা মান্য করে আমি তাদেরও যত্ন করি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neck; he that offers an oblation, as if he offered swine's blood; he that burns incense, as if he]]></a:t>
+              <a:t><![CDATA[সেই সব জিনিস ব্যবহার করেই ওদের শাস্তি দেব| আমি ওদের ডেকেছিলাম| কিন্তু ওরা শোনে নি| আমি কথা বলেছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blessed an idol. Yea, they have chosen their own ways, and their soul delights in their]]></a:t>
+              <a:t><![CDATA[ওরা শোনে নি| তাই আমি তাদের প্রতি একই জিনিস করব| আমি যাকে খারাপ বলি তারা সেই সব জিনিসই করেছিল| আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominations.]]></a:t>
+              <a:t><![CDATA[যা অপছন্দ ওরা সেই কাজই করতে মনস্থ করেছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 66]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>