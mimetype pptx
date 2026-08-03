--- v0 (2026-06-10)
+++ v1 (2026-08-03)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானியரின் நாளில் நடந்ததுபோல, அவர்கள் சுமந்த நுகத்தடியையும் அவர்கள் தோளின்மேலிருந்த மிலாற்றையும், அவர்கள் ஆளோட்டியின் கோலையும் முறித்துப்போட்டீர்.]]></a:t>
+              <a:t><![CDATA[16. இந்த ஜனத்தை நடத்துகிறவர்கள் எத்தருமாய், அவர்களால் நடத்தப்படுகிறவர்கள் நாசமடைகிறவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அமளியாய் யுத்தம்பண்ணுகிற வீரருடைய ஆயுதவர்க்கங்களும், இரத்தத்தில் புரண்ட உடுப்பும் அக்கினிக்கு இரையாகச் சுட்டெரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அமளியாய் யுத்தம்பண்ணுகிற வீரருடைய ஆயுதவர்க்கங்களும், இரத்தத்தில் புரண்ட உடுப்பும் அக்கினிக்கு இரையாகச் சுட்டெரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[18. ஆகாமியமானது அக்கினியைப்போல எரிகிறது; அது முட்செடியையும் நெரிஞ்சிலையும் பட்சிக்கும், அது நெருங்கிய காட்டைக் கொளுத்தும், பகை திரண்டு எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[18. ஆகாமியமானது அக்கினியைப்போல எரிகிறது; அது முட்செடியையும் நெரிஞ்சிலையும் பட்சிக்கும், அது நெருங்கிய காட்டைக் கொளுத்தும், பகை திரண்டு எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[18. ஆகாமியமானது அக்கினியைப்போல எரிகிறது; அது முட்செடியையும் நெரிஞ்சிலையும் பட்சிக்கும், அது நெருங்கிய காட்டைக் கொளுத்தும், பகை திரண்டு எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆண்டவர் யாக்கோபுக்கு ஒருவார்த்தையை அனுப்பினார்; அது இஸ்ரவேலின்மேல் இறங்கிற்று.]]></a:t>
+              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[12. முற்புறத்தில் சீரியரும், பிற்புறத்தில் பெலிஸ்தரும் வந்து, இஸ்ரவேலைத் திறந்தவாயால் பட்சிப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல், இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செங்கல்கட்டு இடிந்துபோயிற்று, பொளிந்த கல்லாலே திரும்பக்கட்டுவோம்; காட்டத்திமரங்கள் வெட்டிப்போடப்பட்டது, அவைகளுக்குப் பதிலாகக் கேதுருமரங்களை வைப்போம் என்று,]]></a:t>
+              <a:t><![CDATA[19. சேனைகளின் கர்த்தருடைய சினத்தால் தேசம் அந்தகாரப்பட்டு, ஜனங்கள் அக்கினிக்கு இரையாவார்கள்; ஒருவனும் தன் சகோதரனைத் தப்பவிடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செங்கல்கட்டு இடிந்துபோயிற்று, பொளிந்த கல்லாலே திரும்பக்கட்டுவோம்; காட்டத்திமரங்கள் வெட்டிப்போடப்பட்டது, அவைகளுக்குப் பதிலாகக் கேதுருமரங்களை வைப்போம் என்று,]]></a:t>
+              <a:t><![CDATA[19. சேனைகளின் கர்த்தருடைய சினத்தால் தேசம் அந்தகாரப்பட்டு, ஜனங்கள் அக்கினிக்கு இரையாவார்கள்; ஒருவனும் தன் சகோதரனைத் தப்பவிடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அகந்தையும், மனப்பெருமையுமாய்ச் சொல்லுகிற எப்பிராயீமரும், சமாரியாவின் குடிகளுமாகிய எல்லா ஜனத்துக்கும் அது தெரியவரும்.]]></a:t>
+              <a:t><![CDATA[2. இருளில் நடக்கிற ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் தேசத்தில் குடியிருக்கிறவர்களின்மேல் வெளிச்சம் பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அகந்தையும், மனப்பெருமையுமாய்ச் சொல்லுகிற எப்பிராயீமரும், சமாரியாவின் குடிகளுமாகிய எல்லா ஜனத்துக்கும் அது தெரியவரும்.]]></a:t>
+              <a:t><![CDATA[2. இருளில் நடக்கிற ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் தேசத்தில் குடியிருக்கிறவர்களின்மேல் வெளிச்சம் பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால் கர்த்தர் ரேத்சீனுடைய சத்துருக்களை அவர்கள்மேல் உயர்த்தி, அவர்களுடைய மற்றச் சத்துருக்களை அவர்களோடே கூட்டிக் கலப்பார்.]]></a:t>
+              <a:t><![CDATA[20. வலதுபுறத்தில் பட்சித்தாலும் பசித்திருப்பார்கள்; இடதுபுறத்தில் தின்றாலும் திருப்தியடையார்கள்; அவனவன் தன்தன் புயத்தின் மாம்சத்தைத் தின்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால் கர்த்தர் ரேத்சீனுடைய சத்துருக்களை அவர்கள்மேல் உயர்த்தி, அவர்களுடைய மற்றச் சத்துருக்களை அவர்களோடே கூட்டிக் கலப்பார்.]]></a:t>
+              <a:t><![CDATA[20. வலதுபுறத்தில் பட்சித்தாலும் பசித்திருப்பார்கள்; இடதுபுறத்தில் தின்றாலும் திருப்தியடையார்கள்; அவனவன் தன்தன் புயத்தின் மாம்சத்தைத் தின்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முற்புறத்தில் சீரியரும், பிற்புறத்தில் பெலிஸ்தரும் வந்து, இஸ்ரவேலைத் திறந்தவாயால் பட்சிப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல், இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது,]]></a:t>
+              <a:t><![CDATA[20. வலதுபுறத்தில் பட்சித்தாலும் பசித்திருப்பார்கள்; இடதுபுறத்தில் தின்றாலும் திருப்தியடையார்கள்; அவனவன் தன்தன் புயத்தின் மாம்சத்தைத் தின்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முற்புறத்தில் சீரியரும், பிற்புறத்தில் பெலிஸ்தரும் வந்து, இஸ்ரவேலைத் திறந்தவாயால் பட்சிப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல், இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது,]]></a:t>
+              <a:t><![CDATA[3. அந்த ஜாதியைத் திரளாக்கி, அதற்கு மகிழ்ச்சியைப் பெருகப்பண்ணினீர்; அறுப்பில் மகிழ்கிறதுபோலவும், கொள்ளையைப் பங்கிட்டுக்கொள்ளுகையில் களிகூருகிறதுபோலவும், உமக்குமுன்பாக மகிழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனங்கள் தங்களை அடிக்கிறவரிடத்தில் திரும்பாமலும், சேனைகளின் கர்த்தரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அந்த ஜாதியைத் திரளாக்கி, அதற்கு மகிழ்ச்சியைப் பெருகப்பண்ணினீர்; அறுப்பில் மகிழ்கிறதுபோலவும், கொள்ளையைப் பங்கிட்டுக்கொள்ளுகையில் களிகூருகிறதுபோலவும், உமக்குமுன்பாக மகிழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே தலையையும், வாலையும், கிளையையும், நாணலையும், ஒரே நாளிலே வெட்டிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[21. மனாசே எப்பிராயீமையும், எப்பிராயீம் மனாசேயையும் பட்சிப்பார்கள்; இவர்கள் ஏகமாய் யூதாவுக்கு விரோதமாயிருப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[12. முற்புறத்தில் சீரியரும், பிற்புறத்தில் பெலிஸ்தரும் வந்து, இஸ்ரவேலைத் திறந்தவாயால் பட்சிப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல், இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மூப்பனும் கனம்பொருந்தினவனுமே தலை, பொய்ப்போதகம்பண்ணுகிற தீர்க்கதரிசியே வால்.]]></a:t>
+              <a:t><![CDATA[21. மனாசே எப்பிராயீமையும், எப்பிராயீம் மனாசேயையும் பட்சிப்பார்கள்; இவர்கள் ஏகமாய் யூதாவுக்கு விரோதமாயிருப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்த ஜனத்தை நடத்துகிறவர்கள் எத்தருமாய், அவர்களால் நடத்தப்படுகிறவர்கள் நாசமடைகிறவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மனாசே எப்பிராயீமையும், எப்பிராயீம் மனாசேயையும் பட்சிப்பார்கள்; இவர்கள் ஏகமாய் யூதாவுக்கு விரோதமாயிருப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்த ஜனத்தை நடத்துகிறவர்கள் எத்தருமாய், அவர்களால் நடத்தப்படுகிறவர்கள் நாசமடைகிறவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. மீதியானியரின் நாளில் நடந்ததுபோல, அவர்கள் சுமந்த நுகத்தடியையும் அவர்கள் தோளின்மேலிருந்த மிலாற்றையும், அவர்கள் ஆளோட்டியின் கோலையும் முறித்துப்போட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. மீதியானியரின் நாளில் நடந்ததுபோல, அவர்கள் சுமந்த நுகத்தடியையும் அவர்கள் தோளின்மேலிருந்த மிலாற்றையும், அவர்கள் ஆளோட்டியின் கோலையும் முறித்துப்போட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அமளியாய் யுத்தம்பண்ணுகிற வீரருடைய ஆயுதவர்க்கங்களும், இரத்தத்தில் புரண்ட உடுப்பும் அக்கினிக்கு இரையாகச் சுட்டெரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், ஆண்டவர் அவர்கள் வாலிபர்மேல் பிரியமாயிருப்பதில்லை; அவர்களிலிருக்கிற திக்கற்ற பிள்ளைகள்மேலும் விதவைகள்மேலும் இரங்குவதுமில்லை; அவர்கள் அனைவரும் மாயக்காரரும் பொல்லாதவர்களுமாயிருக்கிறார்கள்; எல்லா வாயும் ஆகாமியம் பேசும்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அமளியாய் யுத்தம்பண்ணுகிற வீரருடைய ஆயுதவர்க்கங்களும், இரத்தத்தில் புரண்ட உடுப்பும் அக்கினிக்கு இரையாகச் சுட்டெரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகாமியமானது அக்கினியைப்போல எரிகிறது; அது முட்செடியையும் நெரிஞ்சிலையும் பட்சிக்கும், அது நெருங்கிய காட்டைக் கொளுத்தும், பகை திரண்டு எழும்பும்.]]></a:t>
+              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகாமியமானது அக்கினியைப்போல எரிகிறது; அது முட்செடியையும் நெரிஞ்சிலையும் பட்சிக்கும், அது நெருங்கிய காட்டைக் கொளுத்தும், பகை திரண்டு எழும்பும்.]]></a:t>
+              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சேனைகளின் கர்த்தருடைய சினத்தால் தேசம் அந்தகாரப்பட்டு, ஜனங்கள் அக்கினிக்கு இரையாவார்கள்; ஒருவனும் தன் சகோதரனைத் தப்பவிடான்.]]></a:t>
+              <a:t><![CDATA[6. நமக்கு ஒரு பாலகன் பிறந்தார்; நமக்கு ஒரு குமாரன் கொடுக்கப்பட்டார்; கர்த்தத்துவம் அவர் தோளின்மேலிருக்கும்; அவர் நாமம் அதிசயமானவர், ஆலோசனைக் கர்த்தா, வல்லமையுள்ள தேவன், நித்திய பிதா, சமாதானப்பிரபு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சேனைகளின் கர்த்தருடைய சினத்தால் தேசம் அந்தகாரப்பட்டு, ஜனங்கள் அக்கினிக்கு இரையாவார்கள்; ஒருவனும் தன் சகோதரனைத் தப்பவிடான்.]]></a:t>
+              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகிலும் அவர் செபுலோன் நாட்டையும், நப்தலி நாட்டையும் இடுக்கமாய் ஈனப்படுத்தின முந்தின காலத்திலிருந்ததுபோல அது இருண்டிருப்பதில்லை; ஏனென்றால் அவர் கடற்கரையருகிலும், யோர்தான் நதியோரத்திலுமுள்ள புறஜாதியாருடைய கலிலேயாவாகிய அத்தேசத்தைப் பிற்காலத்திலே மகிமைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[12. முற்புறத்தில் சீரியரும், பிற்புறத்தில் பெலிஸ்தரும் வந்து, இஸ்ரவேலைத் திறந்தவாயால் பட்சிப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல், இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வலதுபுறத்தில் பட்சித்தாலும் பசித்திருப்பார்கள்; இடதுபுறத்தில் தின்றாலும் திருப்தியடையார்கள்; அவனவன் தன்தன் புயத்தின் மாம்சத்தைத் தின்பான்.]]></a:t>
+              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வலதுபுறத்தில் பட்சித்தாலும் பசித்திருப்பார்கள்; இடதுபுறத்தில் தின்றாலும் திருப்தியடையார்கள்; அவனவன் தன்தன் புயத்தின் மாம்சத்தைத் தின்பான்.]]></a:t>
+              <a:t><![CDATA[7. தாவீதின் சிங்காசனத்தையும் அவனுடைய ராஜ்யத்தையும் அவர் திடப்படுத்தி அதை இதுமுதற்கொண்டு என்றென்றைக்கும் நியாயத்திலும் நீதியினாலும் நிலைப்படுத்தும்படிக்கு, அவருடைய கர்த்தத்துவத்தின் பெருக்கத்துக்கும், அதின் சமாதானத்துக்கும் முடிவில்லை; சேனைகளின் கர்த்தருடைய வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனாசே எப்பிராயீமையும், எப்பிராயீம் மனாசேயையும் பட்சிப்பார்கள்; இவர்கள் ஏகமாய் யூதாவுக்கு விரோதமாயிருப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆண்டவர் யாக்கோபுக்கு ஒருவார்த்தையை அனுப்பினார்; அது இஸ்ரவேலின்மேல் இறங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனாசே எப்பிராயீமையும், எப்பிராயீம் மனாசேயையும் பட்சிப்பார்கள்; இவர்கள் ஏகமாய் யூதாவுக்கு விரோதமாயிருப்பார்கள்; இவையெல்லாவற்றிலும் அவருடைய கோபம் ஆறாமல் இன்னும் அவருடைய கை நீட்டினபடியே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆண்டவர் யாக்கோபுக்கு ஒருவார்த்தையை அனுப்பினார்; அது இஸ்ரவேலின்மேல் இறங்கிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. செங்கல்கட்டு இடிந்துபோயிற்று, பொளிந்த கல்லாலே திரும்பக்கட்டுவோம்; காட்டத்திமரங்கள் வெட்டிப்போடப்பட்டது, அவைகளுக்குப் பதிலாகக் கேதுருமரங்களை வைப்போம் என்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. செங்கல்கட்டு இடிந்துபோயிற்று, பொளிந்த கல்லாலே திரும்பக்கட்டுவோம்; காட்டத்திமரங்கள் வெட்டிப்போடப்பட்டது, அவைகளுக்குப் பதிலாகக் கேதுருமரங்களை வைப்போம் என்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அகந்தையும், மனப்பெருமையுமாய்ச் சொல்லுகிற எப்பிராயீமரும், சமாரியாவின் குடிகளுமாகிய எல்லா ஜனத்துக்கும் அது தெரியவரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அகந்தையும், மனப்பெருமையுமாய்ச் சொல்லுகிற எப்பிராயீமரும், சமாரியாவின் குடிகளுமாகிய எல்லா ஜனத்துக்கும் அது தெரியவரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அகந்தையும், மனப்பெருமையுமாய்ச் சொல்லுகிற எப்பிராயீமரும், சமாரியாவின் குடிகளுமாகிய எல்லா ஜனத்துக்கும் அது தெரியவரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. ஆதலால் கர்த்தர் ரேத்சீனுடைய சத்துருக்களை அவர்கள்மேல் உயர்த்தி, அவர்களுடைய மற்றச் சத்துருக்களை அவர்களோடே கூட்டிக் கலப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இருளில் நடக்கிற ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் தேசத்தில் குடியிருக்கிறவர்களின்மேல் வெளிச்சம் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[13. ஜனங்கள் தங்களை அடிக்கிறவரிடத்தில் திரும்பாமலும், சேனைகளின் கர்த்தரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. ஆதலால் கர்த்தர் ரேத்சீனுடைய சத்துருக்களை அவர்கள்மேல் உயர்த்தி, அவர்களுடைய மற்றச் சத்துருக்களை அவர்களோடே கூட்டிக் கலப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இருளில் நடக்கிற ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் தேசத்தில் குடியிருக்கிறவர்களின்மேல் வெளிச்சம் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[13. ஜனங்கள் தங்களை அடிக்கிறவரிடத்தில் திரும்பாமலும், சேனைகளின் கர்த்தரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த ஜாதியைத் திரளாக்கி, அதற்கு மகிழ்ச்சியைப் பெருகப்பண்ணினீர்; அறுப்பில் மகிழ்கிறதுபோலவும், கொள்ளையைப் பங்கிட்டுக்கொள்ளுகையில் களிகூருகிறதுபோலவும், உமக்குமுன்பாக மகிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே தலையையும், வாலையும், கிளையையும், நாணலையும், ஒரே நாளிலே வெட்டிப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த ஜாதியைத் திரளாக்கி, அதற்கு மகிழ்ச்சியைப் பெருகப்பண்ணினீர்; அறுப்பில் மகிழ்கிறதுபோலவும், கொள்ளையைப் பங்கிட்டுக்கொள்ளுகையில் களிகூருகிறதுபோலவும், உமக்குமுன்பாக மகிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. மூப்பனும் கனம்பொருந்தினவனுமே தலை, பொய்ப்போதகம்பண்ணுகிற தீர்க்கதரிசியே வால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானியரின் நாளில் நடந்ததுபோல, அவர்கள் சுமந்த நுகத்தடியையும் அவர்கள் தோளின்மேலிருந்த மிலாற்றையும், அவர்கள் ஆளோட்டியின் கோலையும் முறித்துப்போட்டீர்.]]></a:t>
+              <a:t><![CDATA[15. மூப்பனும் கனம்பொருந்தினவனுமே தலை, பொய்ப்போதகம்பண்ணுகிற தீர்க்கதரிசியே வால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102454" r:id="rId1"/>
+    <p:sldLayoutId id="2474740852" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oppressor, as in the day of Midian.]]></a:t>
+              <a:t><![CDATA[16. যে সব নেতারা লোকদের ভুলপথে নিয়ে যাচ্ছে তাদের ও তাদের অনুসরণকারীদের ধ্বংস করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For every battle of the warrior is with confused noise, and garments rolled in blood; but this]]></a:t>
+              <a:t><![CDATA[17. এসব লোকগুলো দুষ্ট| প্রভু তরুণদের নিয়ে খুশী নন| তিনি তাদের বিধ্বা পত্নী ও অনাথ ছেলেমেয়েদের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be with burning and fuel of fire.]]></a:t>
+              <a:t><![CDATA[করুণা করবেন না| কারণ লোকরা দুষ্ট এবং এমন কাজ করে যা ঈশ্বর বিরুদ্ধ| তারা মিথ্যা কথা বলে| তাই ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For unto us a child is born, unto us a son is given: and the government shall be upon his]]></a:t>
+              <a:t><![CDATA[এদের ওপর রুদ্ধ থাকবেন এবং এদের শাস্তি চলতেই থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shoulder: and his name shall be called Wonderful, Counsellor, The mighty God, The everlasting]]></a:t>
+              <a:t><![CDATA[18. দুষ্ট বস্তু হল ছোট্ট আগুনের মতো| প্রথমে এই আগুন আগাছা এবং কাঁটাঝোপকে গ্রাস করে| তারপর সেই আগুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Father, The Prince of Peace.]]></a:t>
+              <a:t><![CDATA[বনের আর বড় ঝোপঝাড়কে ভস্মীভূত করে| অবশেষে এটা প্রকাণ্ড আগুনের আকার ধারণ করে সব কিছুকে গ্রাস করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Of the increase of his government and peace there shall be no end, upon the throne of David, and]]></a:t>
+              <a:t><![CDATA[ফেলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon his kingdom, to order it, and to establish it with judgment and with justice from henceforth]]></a:t>
+              <a:t><![CDATA[1. কিন্তু যে বিপদে পড়েছিল তার জন্য কোন অন্ধকার থাকবে না| লোকরা অতীতে সবূলূন দেশ ও নপ্তালি দেশকে কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even for ever. The zeal of the LORD of hosts will perform this.]]></a:t>
+              <a:t><![CDATA[গুরুত্বই দিত না| কিন্তু পরবর্তী-কালে সমুদ্রের নিকটবর্তী দেশ, য়র্দন নদীর অপর পারের দেশ এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The Lord sent a word into Jacob, and it has lighted upon Israel.]]></a:t>
+              <a:t><![CDATA[অ-ইহুদীদের মহকুমাটিকে ঈশ্বর খুব মহান করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Nevertheless the dimness shall not be such as was in her vexation, when at the first he lightly]]></a:t>
+              <a:t><![CDATA[12. প্রভু পূর্ব থেকে অরাম এবং পশ্চিম থেকে পলেষ্টীয়দের আনবেন| ঐ শএুরা তাদের সৈন্যবাহিনী ব্যবহার করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And all the people shall know, even Ephraim and the inhabitant of Samaria, that say in the pride]]></a:t>
+              <a:t><![CDATA[19. প্রভু সর্বশক্তিমান খুবই রুদ্ধ হয়েছেন| তাই গোটা দেশ পুড়ে ছারখার হবে| সেই আগুনে সমস্ত লোক দ3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and stoutness of heart,]]></a:t>
+              <a:t><![CDATA[হবে| কোন ব্যক্তি অন্য কোন ব্যক্তিকে সমবেদনা জানাবে না, এমন কি নিজের ভাইকেও নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The bricks are fallen down, but we will build with hewn stones: the sycomores are cut down, but]]></a:t>
+              <a:t><![CDATA[2. এই সব দেশের লোক অন্ধকারে বাস করত| কিন্তু তারা মহা-আলোকটি দেখতে পাবে| ঐসব লোক কবরের মত অন্ধকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we will change them into cedars.]]></a:t>
+              <a:t><![CDATA[জায়গায় বাস করত| কিন্তু “মহা-আলোক” তাদের ওপর কিরণ দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore the LORD shall set up the adversaries of Rezin against him, and join his enemies]]></a:t>
+              <a:t><![CDATA[20. খিদের জ্বালায় লোকরা ডান দিক থেকে কিছু খাবার ছিনিয়ে নেবে, কিন্তু তবু তারা ক্ষুধার্ত থেকে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together;]]></a:t>
+              <a:t><![CDATA[তারা বাঁদিক থেকে কিছু খাবার ছিনিয়ে নেবে, কিন্তু তবু তাদের পেট ভরবে না| তারপর প্রত্যেকটি লোক তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The Syrians before, and the Philistines behind; and they shall devour Israel with open mouth.]]></a:t>
+              <a:t><![CDATA[নিজেদের দেহের মাংস খেতে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[For all this his anger is not turned away, but his hand is stretched out still.]]></a:t>
+              <a:t><![CDATA[3. হে ঈশ্বর, আপনিই জাতিটিকে বড় হতে দেবেন| আপনিই সেখানকার লোকদের সুখী করবেন| তারা আপনার উপস্থিতিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For the people turns not unto him that strikes them, neither do they seek the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[যুদ্ধ জয়ের শেষে লুটের মাল ভাগের সময়কার আনন্দের মতো, ফসল তোলার সময়ের আনন্দের মতো সুখ ভোগ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore the LORD will cut off from Israel head and tail, branch and rush, in one day.]]></a:t>
+              <a:t><![CDATA[21. এর অর্থ হল মনঃশি ইফ্রযিমকে ও ইফ্রযিম মনঃশিকে এবং তারপর উভয়ে এক সঙ্গে যিহূদাকে আক্রমণ করবে|তবুও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afflicted the land of Zebulun and the land of Naphtali, and afterward did more grievously afflict]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলকে পরাজিত করবেন| কিন্তু তবুও ইস্রায়েলের ওপর থেকে প্রভুর রোধ যাবে না| তবুও প্রভু এখানকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The ancient and honourable, he is the head; and the prophet that teaches lies, he is the tail.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের বিরুদ্ধে প্রভুর রোধ মিটবে না| তিনি সেখানকার লোকদের শাস্তি দেওয়ার জন্য তখনও প্রস্তুত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For the leaders of this people cause them to go astray; and they that are led of them are]]></a:t>
+              <a:t><![CDATA[থাকবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed.]]></a:t>
+              <a:t><![CDATA[4. কেননা আপনি তাদের ভারের বোঝা, তাদের কাঁধের বাঁক, শাস্তি দেওয়ার জন্য তাদের উপর ব্যবহৃত শএুদের দণ্ড]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore the LORD shall have no joy in their young men, neither shall have mercy on their]]></a:t>
+              <a:t><![CDATA[সরিয়ে নেবেন| যেমন মিদিযনকে হারানোর পরে আপনি করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fatherless and widows: for every one is an hypocrite and an evildoer, and every mouth speaks folly.]]></a:t>
+              <a:t><![CDATA[5. যুদ্ধে দুর্বারভাবে এগিয়ে যাওয়া প্রতিটি বুট, যুদ্ধে সজ্জিত ব্যক্তির রক্তে রঞ্জিত সাজ-পোশাক আগুনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[For all this his anger is not turned away, but his hand is stretched out still.]]></a:t>
+              <a:t><![CDATA[পুড়িয়ে ধ্বংস করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For wickedness burns as the fire: it shall devour the briers and thorns, and shall kindle in the]]></a:t>
+              <a:t><![CDATA[6. একটি বিশেষ শিশু জন্মগ্রহণ করার পরই এটা ঘটবে| ঈশ্বর আমাদের একটি পুত্র দেবেন| লোকদের নেতৃত্ব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thickets of the forest, and they shall mount up like the lifting up of smoke.]]></a:t>
+              <a:t><![CDATA[দেওয়ার ভার তার ওপর থাকবে| তার নাম হবে “আশ্চর্য়্য় মন্ত্রী, ক্ষমতাবান ঈশ্বর, চিরজীবি পিতা, শান্তির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Through the wrath of the LORD of hosts is the land darkened, and the people shall be as the fuel]]></a:t>
+              <a:t><![CDATA[রাজকুমার|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the fire: no man shall spare his brother.]]></a:t>
+              <a:t><![CDATA[7. ন্যায়পরায়ণতা ও ধার্মিকতা দিয়ে তার শাসন স্থাপন করে| এখন থেকে এবং চির কালের জন্য দাযূদ পরিবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her by the way of the sea, beyond Jordan, in Galilee of the nations.]]></a:t>
+              <a:t><![CDATA[লোকদের শাস্তি দেওয়ার জন্য প্রস্তুত থাকবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he shall snatch on the right hand, and be hungry; and he shall eat on the left hand, and]]></a:t>
+              <a:t><![CDATA[উদ্ভূত রাজার রাজত্বে শক্তি ও শান্তি বিরাজ করবে| তাঁর লোকদের জন্য প্রভুর প্রবল উদ্দীপনা তাঁকে এই সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall not be satisfied: they shall eat every man the flesh of his own arm:]]></a:t>
+              <a:t><![CDATA[কাজ করাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Manasseh, Ephraim; and Ephraim, Manasseh: and they together shall be against Judah. For all this]]></a:t>
+              <a:t><![CDATA[8. আমার প্রভু যাকোবের সমস্ত লোকদের বিরুদ্ধে এক আদেশ দেবেন| ইস্রায়েলের বিরুদ্ধে এই আদেশ পালন করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his anger is not turned away, but his hand is stretched out still.]]></a:t>
+              <a:t><![CDATA[হবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. তখন ইস্রায়েলের লোক এমনকি শমরিয়ার প্রধানরাও জানতে পারবে যে ঈশ্বর তাদের শাস্তি দিয়েছেন|এখন তারা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[অহঙ্কারী এবং দাম্ভিক| তারা বলে,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. “এই ইঁটগুলো হয়তো ভেঙে পড়তে পারে, কিন্তু আমরা আবার শক্তিশালী পাথর দিয়ে সেটি গড়ে তুলব| এই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সুকমোর গাছগুলি হয়তো কাটা যেতে পারে, কিন্তু আমরা সেখানে নতুন গাছ লাগাব| এবং এই নতুন গাছগুলি হবে বড়]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এবং শক্তিশালী এরস গাছ|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. তাই প্রভু ইস্রায়েলের বিরুদ্ধে যুদ্ধের জন্য লোকের খোঁজ করবেন| প্রভু তাদের বিরুদ্ধে রত্‌সীনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The people that walked in darkness have seen a great light: they that dwell in the land of the]]></a:t>
+              <a:t><![CDATA[13. ঈশ্বর ইস্রায়েলের লোকদের শাস্তি দিলেও তারা পাপ কাজ করা বন্ধ করবে না| তারা প্রভু সর্বশক্তিমানকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শএুদের কাজে লাগাবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shadow of death, upon them has the light shined.]]></a:t>
+              <a:t><![CDATA[মেনে চলবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You have multiplied the nation, and not increased the joy: they joy before you according to the]]></a:t>
+              <a:t><![CDATA[14. তাই প্রভু ইস্রায়েলের মাথা এবং লেজকে, বৃন্ত ও ডালপালাকে এক দিনেই কেটে ফেলবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joy in harvest, and as men rejoice when they divide the spoil.]]></a:t>
+              <a:t><![CDATA[15. (এখানে মাথার মানে হল শহরের সম্মানীয গুরুত্বপূর্ণ নেতা বা প্রধান| লেজ মানে হল মিথ্যা কথা বলে এমন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For you have broken the yoke of his burden, and the staff of his shoulder, the rod of his]]></a:t>
+              <a:t><![CDATA[ভাব্বাদী|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>