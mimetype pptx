--- v0 (2026-07-18)
+++ v1 (2026-10-21)
@@ -89,50 +89,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +164,51 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +355,54 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனத்தின் ஆபத்துநாளிலே நீ அவர்கள் வாசல்களுக்குள் பிரவேசியாமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் அநுபவிக்கிற தீங்கை நீ பிரியத்தோடே பாராமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் ஆஸ்தியில் கைபோடாமலும்,]]></a:t>
+              <a:t><![CDATA[5. If thieves came to you, if robbers by night, (how are you cut off!) would they not have stolen till they had enough? if the grape-gatherers came to you, would they not leave some grapes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் தப்பினவர்களைச் சங்கரிக்கும்படி வழிச்சந்திகளிலே நிற்காமலும், இக்கட்டு நாளில் அவர்களில் மீதியானவர்களைக் காட்டிக்கொடாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. If thieves came to you, if robbers by night, (how are you cut off!) would they not have stolen till they had enough? if the grape-gatherers came to you, would they not leave some grapes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் தப்பினவர்களைச் சங்கரிக்கும்படி வழிச்சந்திகளிலே நிற்காமலும், இக்கட்டு நாளில் அவர்களில் மீதியானவர்களைக் காட்டிக்கொடாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. If thieves came to you, if robbers by night, (how are you cut off!) would they not have stolen till they had enough? if the grape-gatherers came to you, would they not leave some grapes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எல்லா ஜாதிகளுக்கும் விரோதமான நாளாகிய கர்த்தருடைய நாள் சமீபமாய் வந்திருக்கிறது; நீ செய்தபடியே உனக்கும் செய்யப்படும்; உன் செய்கையின் பலன் உன் தலையின்மேல் திரும்பும்.]]></a:t>
+              <a:t><![CDATA[6. How are the things of Esau searched out! how are his hidden things sought up!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எல்லா ஜாதிகளுக்கும் விரோதமான நாளாகிய கர்த்தருடைய நாள் சமீபமாய் வந்திருக்கிறது; நீ செய்தபடியே உனக்கும் செய்யப்படும்; உன் செய்கையின் பலன் உன் தலையின்மேல் திரும்பும்.]]></a:t>
+              <a:t><![CDATA[6. How are the things of Esau searched out! how are his hidden things sought up!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என் பரிசுத்த பர்வதத்தின்மேல் மதுபானம்பண்ணினபடியே எல்லா ஜாதிகளும் எப்பொழுதும் மதுபானம்பண்ணுவார்கள்; அவர்கள் குடித்து விழுங்குவார்கள். இராதவர்களைப்போல் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. All the men of your confederacy have brought you even to the border: the men that were at peace with you have deceived you, and prevailed against you; that they eat your bread have laid a wound under you: there is none understanding in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என் பரிசுத்த பர்வதத்தின்மேல் மதுபானம்பண்ணினபடியே எல்லா ஜாதிகளும் எப்பொழுதும் மதுபானம்பண்ணுவார்கள்; அவர்கள் குடித்து விழுங்குவார்கள். இராதவர்களைப்போல் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. All the men of your confederacy have brought you even to the border: the men that were at peace with you have deceived you, and prevailed against you; that they eat your bread have laid a wound under you: there is none understanding in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் சீயோன் பர்வதத்திலே தப்பியிருப்பார் உண்டு, அவர்கள் பரிசுத்தமாயிருப்பார்கள்; யாக்கோபின் வம்சத்தார் தங்களுடைய சுதந்தரங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[7. All the men of your confederacy have brought you even to the border: the men that were at peace with you have deceived you, and prevailed against you; that they eat your bread have laid a wound under you: there is none understanding in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் சீயோன் பர்வதத்திலே தப்பியிருப்பார் உண்டு, அவர்கள் பரிசுத்தமாயிருப்பார்கள்; யாக்கோபின் வம்சத்தார் தங்களுடைய சுதந்தரங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Shall I not in that day, says the LORD, even destroy the wise men out of Edom, and understanding out of the mount of Esau?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு வம்சத்தார் அக்கினியும், யோசேப்பு வம்சத்தார் அக்கினி ஜுவாலையுமாயிருப்பார்கள்; ஏசா வம்சத்தாரோ வைக்கோல் துரும்பாயிருப்பார்கள்; அவர்கள் இவர்களைக் கொளுத்தி, ஏசாவின் வம்சத்தில் மீதியிராதபடி இவர்களைப் பட்சிப்பார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. Shall I not in that day, says the LORD, even destroy the wise men out of Edom, and understanding out of the mount of Esau?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ எதிர்த்துநின்ற நாளிலும், அந்நியர் அவன் சேனையைச் சிறைபிடித்துப்போன நாளிலும், மறுதேசத்தார் அவன் வாசல்களுக்குள் பிரவேசித்து எருசலேமின்பேரில் சீட்டுபட்ட காலத்தில், நீயும் அவர்களில் ஒருவனைப்போல இருந்தாய்.]]></a:t>
+              <a:t><![CDATA[1. The vision of Obadiah. Thus says the Lord GOD concerning Edom; We have heard a rumour from the LORD, and an ambassador is sent among the heathen, Arise all of you, and let us rise up against her in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு வம்சத்தார் அக்கினியும், யோசேப்பு வம்சத்தார் அக்கினி ஜுவாலையுமாயிருப்பார்கள்; ஏசா வம்சத்தாரோ வைக்கோல் துரும்பாயிருப்பார்கள்; அவர்கள் இவர்களைக் கொளுத்தி, ஏசாவின் வம்சத்தில் மீதியிராதபடி இவர்களைப் பட்சிப்பார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. And your mighty men, O Teman, shall be dismayed, to the end that every one of the mount of Esau may be cut off by slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு வம்சத்தார் அக்கினியும், யோசேப்பு வம்சத்தார் அக்கினி ஜுவாலையுமாயிருப்பார்கள்; ஏசா வம்சத்தாரோ வைக்கோல் துரும்பாயிருப்பார்கள்; அவர்கள் இவர்களைக் கொளுத்தி, ஏசாவின் வம்சத்தில் மீதியிராதபடி இவர்களைப் பட்சிப்பார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. And your mighty men, O Teman, shall be dismayed, to the end that every one of the mount of Esau may be cut off by slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்தேசத்தார் ஏசாவின் மலையையும், சமனான தேசத்தார் பெலிஸ்தரின் தேசத்தையும் சுதந்தரித்துக்கொள்வார்கள்; அவர்கள் எப்பிராயீமின் நாட்டையும், சமாரியாவின் நாட்டையும் சுதந்தரித்துக்கொள்வார்கள்; பென்யமீன் மனுஷர் கீலேயாத்தையும் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For your violence against your brother Jacob shame shall cover you, and you shall be cut off for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்தேசத்தார் ஏசாவின் மலையையும், சமனான தேசத்தார் பெலிஸ்தரின் தேசத்தையும் சுதந்தரித்துக்கொள்வார்கள்; அவர்கள் எப்பிராயீமின் நாட்டையும், சமாரியாவின் நாட்டையும் சுதந்தரித்துக்கொள்வார்கள்; பென்யமீன் மனுஷர் கீலேயாத்தையும் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For your violence against your brother Jacob shame shall cover you, and you shall be cut off for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்தேசத்தார் ஏசாவின் மலையையும், சமனான தேசத்தார் பெலிஸ்தரின் தேசத்தையும் சுதந்தரித்துக்கொள்வார்கள்; அவர்கள் எப்பிராயீமின் நாட்டையும், சமாரியாவின் நாட்டையும் சுதந்தரித்துக்கொள்வார்கள்; பென்யமீன் மனுஷர் கீலேயாத்தையும் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. In the day that you stood on the other side, in the day that the strangers carried away captive his forces, and foreigners entered into his gates, and cast lots upon Jerusalem, even you were as one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்பாத்மட்டும் கானானியருக்குள்ளே சிறைப்பட்டுப்போன இஸ்ரவேல் புத்திரராகிய இந்தச் சேனையையும் சேப்பாராத்தில் சிறைப்பட்டுப்போன எருசலேம் நகரத்தாரும் தென்திசைப் பட்டணங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. In the day that you stood on the other side, in the day that the strangers carried away captive his forces, and foreigners entered into his gates, and cast lots upon Jerusalem, even you were as one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்பாத்மட்டும் கானானியருக்குள்ளே சிறைப்பட்டுப்போன இஸ்ரவேல் புத்திரராகிய இந்தச் சேனையையும் சேப்பாராத்தில் சிறைப்பட்டுப்போன எருசலேம் நகரத்தாரும் தென்திசைப் பட்டணங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. In the day that you stood on the other side, in the day that the strangers carried away captive his forces, and foreigners entered into his gates, and cast lots upon Jerusalem, even you were as one of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்பாத்மட்டும் கானானியருக்குள்ளே சிறைப்பட்டுப்போன இஸ்ரவேல் புத்திரராகிய இந்தச் சேனையையும் சேப்பாராத்தில் சிறைப்பட்டுப்போன எருசலேம் நகரத்தாரும் தென்திசைப் பட்டணங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But you should not have looked on the day of your brother in the day that he became a stranger; neither should you have rejoiced over the children of Judah in the day of their destruction; neither should you have spoken proudly in the day of distress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏசாவின் பர்வதத்தை நியாயந்தீர்ப்பதற்காக இரட்சகர்கள் சீயோன்பர்வதத்தில் வந்தேறுவார்கள்; அப்பொழுது ராஜ்யம் கர்த்தருடையதாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. But you should not have looked on the day of your brother in the day that he became a stranger; neither should you have rejoiced over the children of Judah in the day of their destruction; neither should you have spoken proudly in the day of distress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏசாவின் பர்வதத்தை நியாயந்தீர்ப்பதற்காக இரட்சகர்கள் சீயோன்பர்வதத்தில் வந்தேறுவார்கள்; அப்பொழுது ராஜ்யம் கர்த்தருடையதாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. But you should not have looked on the day of your brother in the day that he became a stranger; neither should you have rejoiced over the children of Judah in the day of their destruction; neither should you have spoken proudly in the day of distress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ எதிர்த்துநின்ற நாளிலும், அந்நியர் அவன் சேனையைச் சிறைபிடித்துப்போன நாளிலும், மறுதேசத்தார் அவன் வாசல்களுக்குள் பிரவேசித்து எருசலேமின்பேரில் சீட்டுபட்ட காலத்தில், நீயும் அவர்களில் ஒருவனைப்போல இருந்தாய்.]]></a:t>
+              <a:t><![CDATA[1. The vision of Obadiah. Thus says the Lord GOD concerning Edom; We have heard a rumour from the LORD, and an ambassador is sent among the heathen, Arise all of you, and let us rise up against her in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒபதியாவின் தரிசனம்; கர்த்தராகிய ஆண்டவர் ஏதோமைக் குறித்துச் சொல்லுகிறது என்னவென்றால்: எழும்புங்கள், அதற்கு விரோதமாக யுத்தம்பண்ண எழும்புவோம் வாருங்கள் என்று அறிவிக்க ஸ்தானாபதி ஜாதிகளிடத்தில் அனுப்பப்படும் செய்தியைக் கர்த்தர் சொல்லக்கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[13. You should not have entered into the gate of my people in the day of their calamity; yea, you should not have looked on their affliction in the day of their calamity, nor have laid hands on their substance in the day of their calamity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒபதியாவின் தரிசனம்; கர்த்தராகிய ஆண்டவர் ஏதோமைக் குறித்துச் சொல்லுகிறது என்னவென்றால்: எழும்புங்கள், அதற்கு விரோதமாக யுத்தம்பண்ண எழும்புவோம் வாருங்கள் என்று அறிவிக்க ஸ்தானாபதி ஜாதிகளிடத்தில் அனுப்பப்படும் செய்தியைக் கர்த்தர் சொல்லக்கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[13. You should not have entered into the gate of my people in the day of their calamity; yea, you should not have looked on their affliction in the day of their calamity, nor have laid hands on their substance in the day of their calamity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒபதியாவின் தரிசனம்; கர்த்தராகிய ஆண்டவர் ஏதோமைக் குறித்துச் சொல்லுகிறது என்னவென்றால்: எழும்புங்கள், அதற்கு விரோதமாக யுத்தம்பண்ண எழும்புவோம் வாருங்கள் என்று அறிவிக்க ஸ்தானாபதி ஜாதிகளிடத்தில் அனுப்பப்படும் செய்தியைக் கர்த்தர் சொல்லக்கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[14. Neither should you have stood in the crossway, to cut off those of his that did escape; neither should you have delivered up those of his that did remain in the day of distress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நான் உன்னை ஜாதிகளில் சிறுகப்பண்ணினேன்; நீ மெத்தவும் அசட்டைபண்ணப்பட்டிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[14. Neither should you have stood in the crossway, to cut off those of his that did escape; neither should you have delivered up those of his that did remain in the day of distress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கன்மலை வெடிப்புகளாகிய உன் உயர்ந்த ஸ்தானத்திலே குடியிருந்து, என்னைத் தரையிலே விழத்தள்ளுகிறவன் யார் என்று உன் இருதயத்தில் சொல்லுகிறவனே, உன் இருதயத்தின் அகந்தை உன்னை மோசம்போக்குகிறது.]]></a:t>
+              <a:t><![CDATA[15. For the day of the LORD is near upon all the heathen: as you have done, it shall be done unto you: your reward shall return upon yours own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கன்மலை வெடிப்புகளாகிய உன் உயர்ந்த ஸ்தானத்திலே குடியிருந்து, என்னைத் தரையிலே விழத்தள்ளுகிறவன் யார் என்று உன் இருதயத்தில் சொல்லுகிறவனே, உன் இருதயத்தின் அகந்தை உன்னை மோசம்போக்குகிறது.]]></a:t>
+              <a:t><![CDATA[15. For the day of the LORD is near upon all the heathen: as you have done, it shall be done unto you: your reward shall return upon yours own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ கழுகைப்போல உயரப்போனாலும் நீ நட்சத்திரங்களுக்குள்ளே உன் கூட்டைக் கட்டினாலும், அவ்விடத்திலிருந்தும் உன்னை விழத்தள்ளுவேனென்று கர்த்தர் சொல்லுகிறார்,]]></a:t>
+              <a:t><![CDATA[16. For as all of you have drunk upon my holy mountain, so shall all the heathen drink continually, yea, they shall drink, and they shall swallow down, and they shall be as though they had not been.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ கழுகைப்போல உயரப்போனாலும் நீ நட்சத்திரங்களுக்குள்ளே உன் கூட்டைக் கட்டினாலும், அவ்விடத்திலிருந்தும் உன்னை விழத்தள்ளுவேனென்று கர்த்தர் சொல்லுகிறார்,]]></a:t>
+              <a:t><![CDATA[16. For as all of you have drunk upon my holy mountain, so shall all the heathen drink continually, yea, they shall drink, and they shall swallow down, and they shall be as though they had not been.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ எவ்வளவாய்ச் சங்கரிப்பட்டுப்போனாய்! திருடராகிலும் இராத்திரியில் கொள்ளையடிக்கிறவர்களாகிலும் உன்னிடத்தில் வந்தால், தங்களுக்குப் போதுமானமட்டும் திருடுவார்கள் அல்லவோ? திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்தில் வந்தால், சில பழங்களை விட்டுவிடுவார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[17. But upon mount Zion shall be deliverance, and there shall be holiness; and the house of Jacob shall possess their possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ எவ்வளவாய்ச் சங்கரிப்பட்டுப்போனாய்! திருடராகிலும் இராத்திரியில் கொள்ளையடிக்கிறவர்களாகிலும் உன்னிடத்தில் வந்தால், தங்களுக்குப் போதுமானமட்டும் திருடுவார்கள் அல்லவோ? திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்தில் வந்தால், சில பழங்களை விட்டுவிடுவார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[17. But upon mount Zion shall be deliverance, and there shall be holiness; and the house of Jacob shall possess their possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ எதிர்த்துநின்ற நாளிலும், அந்நியர் அவன் சேனையைச் சிறைபிடித்துப்போன நாளிலும், மறுதேசத்தார் அவன் வாசல்களுக்குள் பிரவேசித்து எருசலேமின்பேரில் சீட்டுபட்ட காலத்தில், நீயும் அவர்களில் ஒருவனைப்போல இருந்தாய்.]]></a:t>
+              <a:t><![CDATA[1. The vision of Obadiah. Thus says the Lord GOD concerning Edom; We have heard a rumour from the LORD, and an ambassador is sent among the heathen, Arise all of you, and let us rise up against her in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசாவினுடையவைகள் எவ்வளவாய்த் தேடிப்பார்க்கப்பட்டது; அவனுடைய அந்தரங்கப் பொக்கிஷங்கள் எவ்வளவாய் ஆராய்ந்தெடுத்துக்கொள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[18. And the house of Jacob shall be a fire, and the house of Joseph a flame, and the house of Esau for stubble, and they shall kindle in them, and devour them; and there shall not be any remaining of the house of Esau; for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னோடு உடன்படிக்கை செய்த எல்லா மனுஷரும் உன்னை எல்லைமட்டும் துரத்திவிட்டார்கள்; உன்னோடு சமாதானமாயிருந்த மனுஷர் உன்னை மோசம்போக்கி உன்னை மேற்கொண்டார்கள்; உன் அப்பத்தைச் சாப்பிட்டவர்கள் உனக்குக் கீழே கண்ணிவைத்தார்கள், அவனுக்கு உணர்வில்லை.]]></a:t>
+              <a:t><![CDATA[18. And the house of Jacob shall be a fire, and the house of Joseph a flame, and the house of Esau for stubble, and they shall kindle in them, and devour them; and there shall not be any remaining of the house of Esau; for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னோடு உடன்படிக்கை செய்த எல்லா மனுஷரும் உன்னை எல்லைமட்டும் துரத்திவிட்டார்கள்; உன்னோடு சமாதானமாயிருந்த மனுஷர் உன்னை மோசம்போக்கி உன்னை மேற்கொண்டார்கள்; உன் அப்பத்தைச் சாப்பிட்டவர்கள் உனக்குக் கீழே கண்ணிவைத்தார்கள், அவனுக்கு உணர்வில்லை.]]></a:t>
+              <a:t><![CDATA[18. And the house of Jacob shall be a fire, and the house of Joseph a flame, and the house of Esau for stubble, and they shall kindle in them, and devour them; and there shall not be any remaining of the house of Esau; for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னோடு உடன்படிக்கை செய்த எல்லா மனுஷரும் உன்னை எல்லைமட்டும் துரத்திவிட்டார்கள்; உன்னோடு சமாதானமாயிருந்த மனுஷர் உன்னை மோசம்போக்கி உன்னை மேற்கொண்டார்கள்; உன் அப்பத்தைச் சாப்பிட்டவர்கள் உனக்குக் கீழே கண்ணிவைத்தார்கள், அவனுக்கு உணர்வில்லை.]]></a:t>
+              <a:t><![CDATA[19. And they of the south shall possess the mount of Esau; and they of the plain the Philistines: and they shall possess the fields of Ephraim, and the fields of Samaria: and Benjamin shall possess Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் அல்லவோ நானே ஏதோமிலுள்ள ஞானிகளையும், ஏசாவின் பர்வதத்திலுள்ள புத்திமான்களையும் அழிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And they of the south shall possess the mount of Esau; and they of the plain the Philistines: and they shall possess the fields of Ephraim, and the fields of Samaria: and Benjamin shall possess Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் அல்லவோ நானே ஏதோமிலுள்ள ஞானிகளையும், ஏசாவின் பர்வதத்திலுள்ள புத்திமான்களையும் அழிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And they of the south shall possess the mount of Esau; and they of the plain the Philistines: and they shall possess the fields of Ephraim, and the fields of Samaria: and Benjamin shall possess Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேமானே, ஏசாவின் பர்வதத்திலுள்ள மனுஷர்கள் அனைவரும் கொலையினால் சங்கரிக்கப்படும்படி உன் பராக்கிரமசாலிகள் கலங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the captivity of this host of the children of Israel shall possess that of the Canaanites, even unto Zarephath; and the captivity of Jerusalem, which is in Sepharad, shall possess the cities of the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேமானே, ஏசாவின் பர்வதத்திலுள்ள மனுஷர்கள் அனைவரும் கொலையினால் சங்கரிக்கப்படும்படி உன் பராக்கிரமசாலிகள் கலங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the captivity of this host of the children of Israel shall possess that of the Canaanites, even unto Zarephath; and the captivity of Jerusalem, which is in Sepharad, shall possess the cities of the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ உன் சகோதரனாகிய யாக்கோபுக்குச் செய்த கொடுமையினிமித்தம் வெட்கம் உன்னை மூடும்; நீ முற்றிலும் சங்கரிக்கப்பட்டுப்போவாய்.]]></a:t>
+              <a:t><![CDATA[20. And the captivity of this host of the children of Israel shall possess that of the Canaanites, even unto Zarephath; and the captivity of Jerusalem, which is in Sepharad, shall possess the cities of the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ உன் சகோதரனாகிய யாக்கோபுக்குச் செய்த கொடுமையினிமித்தம் வெட்கம் உன்னை மூடும்; நீ முற்றிலும் சங்கரிக்கப்பட்டுப்போவாய்.]]></a:t>
+              <a:t><![CDATA[21. And saviours shall come up on mount Zion to judge the mount of Esau; and the kingdom shall be the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் சகோதரன் அந்நியர்வசமான நாளாகிய அவனுடைய நாளை நீ பிரியத்தோடே பாராமலும், யூதா புத்திரருடைய அழிவின் நாளிலே அவர்கள் நிமித்தம் சந்தோஷப்படாமலும் அவர்கள் நெருக்கப்படுகிற நாளிலே நீ பெருமையாய்ப் பேசாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. Behold, I have made you small among the heathen: you are greatly despised.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And saviours shall come up on mount Zion to judge the mount of Esau; and the kingdom shall be the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் சகோதரன் அந்நியர்வசமான நாளாகிய அவனுடைய நாளை நீ பிரியத்தோடே பாராமலும், யூதா புத்திரருடைய அழிவின் நாளிலே அவர்கள் நிமித்தம் சந்தோஷப்படாமலும் அவர்கள் நெருக்கப்படுகிற நாளிலே நீ பெருமையாய்ப் பேசாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. The pride of yours heart has deceived you, you that dwell in the clefts of the rock, whose habitation is high; that says in his heart, Who shall bring me down to the ground?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் சகோதரன் அந்நியர்வசமான நாளாகிய அவனுடைய நாளை நீ பிரியத்தோடே பாராமலும், யூதா புத்திரருடைய அழிவின் நாளிலே அவர்கள் நிமித்தம் சந்தோஷப்படாமலும் அவர்கள் நெருக்கப்படுகிற நாளிலே நீ பெருமையாய்ப் பேசாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. The pride of yours heart has deceived you, you that dwell in the clefts of the rock, whose habitation is high; that says in his heart, Who shall bring me down to the ground?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனத்தின் ஆபத்துநாளிலே நீ அவர்கள் வாசல்களுக்குள் பிரவேசியாமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் அநுபவிக்கிற தீங்கை நீ பிரியத்தோடே பாராமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் ஆஸ்தியில் கைபோடாமலும்,]]></a:t>
+              <a:t><![CDATA[4. Though you exalt yourself as the eagle, and though you set your nest among the stars, thence will I bring you down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனத்தின் ஆபத்துநாளிலே நீ அவர்கள் வாசல்களுக்குள் பிரவேசியாமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் அநுபவிக்கிற தீங்கை நீ பிரியத்தோடே பாராமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் ஆஸ்தியில் கைபோடாமலும்,]]></a:t>
+              <a:t><![CDATA[4. Though you exalt yourself as the eagle, and though you set your nest among the stars, thence will I bring you down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414152" r:id="rId1"/>
+    <p:sldLayoutId id="2481564055" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6169,58 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their substance in the day of their calamity;]]></a:t>
+              <a:t><![CDATA[5. நீ எவ்வளவாய்ச் சங்கரிப்பட்டுப்போனாய்! திருடராகிலும் இராத்திரியில் கொள்ளையடிக்கிறவர்களாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Neither should you have stood in the crossway, to cut off those of his that did escape; neither]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் வந்தால், தங்களுக்குப் போதுமானமட்டும் திருடுவார்கள் அல்லவோ? திராட்சப்பழங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should you have delivered up those of his that did remain in the day of distress.]]></a:t>
+              <a:t><![CDATA[அறுக்கிறவர்கள் உன்னிடத்தில் வந்தால், சில பழங்களை விட்டுவிடுவார்கள் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For the day of the LORD is near upon all the heathen: as you have done, it shall be done unto]]></a:t>
+              <a:t><![CDATA[6. ஏசாவினுடையவைகள் எவ்வளவாய்த் தேடிப்பார்க்கப்பட்டது; அவனுடைய அந்தரங்கப் பொக்கிஷங்கள் எவ்வளவாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you: your reward shall return upon yours own head.]]></a:t>
+              <a:t><![CDATA[ஆராய்ந்தெடுத்துக்கொள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For as all of you have drunk upon my holy mountain, so shall all the heathen drink continually,]]></a:t>
+              <a:t><![CDATA[7. உன்னோடு உடன்படிக்கை செய்த எல்லா மனுஷரும் உன்னை எல்லைமட்டும் துரத்திவிட்டார்கள்; உன்னோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yea, they shall drink, and they shall swallow down, and they shall be as though they had not been.]]></a:t>
+              <a:t><![CDATA[சமாதானமாயிருந்த மனுஷர் உன்னை மோசம்போக்கி உன்னை மேற்கொண்டார்கள்; உன் அப்பத்தைச் சாப்பிட்டவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But upon mount Zion shall be deliverance, and there shall be holiness; and the house of Jacob]]></a:t>
+              <a:t><![CDATA[உனக்குக் கீழே கண்ணிவைத்தார்கள், அவனுக்கு உணர்வில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall possess their possessions.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் அல்லவோ நானே ஏதோமிலுள்ள ஞானிகளையும், ஏசாவின் பர்வதத்திலுள்ள புத்திமான்களையும் அழிப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the house of Jacob shall be a fire, and the house of Joseph a flame, and the house of Esau]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In the day that you stood on the other side, in the day that the strangers carried away captive]]></a:t>
+              <a:t><![CDATA[1. ஒபதியாவின் தரிசனம்; கர்த்தராகிய ஆண்டவர் ஏதோமைக் குறித்துச் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for stubble, and they shall kindle in them, and devour them; and there shall not be any remaining of]]></a:t>
+              <a:t><![CDATA[9. தேமானே, ஏசாவின் பர்வதத்திலுள்ள மனுஷர்கள் அனைவரும் கொலையினால் சங்கரிக்கப்படும்படி உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of Esau; for the LORD has spoken it.]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகள் கலங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they of the south shall possess the mount of Esau; and they of the plain the Philistines:]]></a:t>
+              <a:t><![CDATA[10. நீ உன் சகோதரனாகிய யாக்கோபுக்குச் செய்த கொடுமையினிமித்தம் வெட்கம் உன்னை மூடும்; நீ முற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they shall possess the fields of Ephraim, and the fields of Samaria: and Benjamin shall possess]]></a:t>
+              <a:t><![CDATA[சங்கரிக்கப்பட்டுப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gilead.]]></a:t>
+              <a:t><![CDATA[11. நீ எதிர்த்துநின்ற நாளிலும், அந்நியர் அவன் சேனையைச் சிறைபிடித்துப்போன நாளிலும், மறுதேசத்தார் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the captivity of this host of the children of Israel shall possess that of the Canaanites,]]></a:t>
+              <a:t><![CDATA[வாசல்களுக்குள் பிரவேசித்து எருசலேமின்பேரில் சீட்டுபட்ட காலத்தில், நீயும் அவர்களில் ஒருவனைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even unto Zarephath; and the captivity of Jerusalem, which is in Sepharad, shall possess the cities]]></a:t>
+              <a:t><![CDATA[இருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the south.]]></a:t>
+              <a:t><![CDATA[12. உன் சகோதரன் அந்நியர்வசமான நாளாகிய அவனுடைய நாளை நீ பிரியத்தோடே பாராமலும், யூதா புத்திரருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And saviours shall come up on mount Zion to judge the mount of Esau; and the kingdom shall be]]></a:t>
+              <a:t><![CDATA[அழிவின் நாளிலே அவர்கள் நிமித்தம் சந்தோஷப்படாமலும் அவர்கள் நெருக்கப்படுகிற நாளிலே நீ பெருமையாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD's.]]></a:t>
+              <a:t><![CDATA[பேசாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his forces, and foreigners entered into his gates, and cast lots upon Jerusalem, even you were as]]></a:t>
+              <a:t><![CDATA[எழும்புங்கள், அதற்கு விரோதமாக யுத்தம்பண்ண எழும்புவோம் வாருங்கள் என்று அறிவிக்க ஸ்தானாபதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The vision of Obadiah. Thus says the Lord GOD concerning Edom; We have heard a rumour from the]]></a:t>
+              <a:t><![CDATA[13. என் ஜனத்தின் ஆபத்துநாளிலே நீ அவர்கள் வாசல்களுக்குள் பிரவேசியாமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and an ambassador is sent among the heathen, Arise all of you, and let us rise up against her]]></a:t>
+              <a:t><![CDATA[அநுபவிக்கிற தீங்கை நீ பிரியத்தோடே பாராமலும், அவர்கள் ஆபத்துநாளிலே அவர்கள் ஆஸ்தியில் கைபோடாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in battle.]]></a:t>
+              <a:t><![CDATA[14. அவர்களில் தப்பினவர்களைச் சங்கரிக்கும்படி வழிச்சந்திகளிலே நிற்காமலும், இக்கட்டு நாளில் அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Behold, I have made you small among the heathen: you are greatly despised.]]></a:t>
+              <a:t><![CDATA[மீதியானவர்களைக் காட்டிக்கொடாமலும் இருக்க வேண்டியதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The pride of yours heart has deceived you, you that dwell in the clefts of the rock, whose]]></a:t>
+              <a:t><![CDATA[15. எல்லா ஜாதிகளுக்கும் விரோதமான நாளாகிய கர்த்தருடைய நாள் சமீபமாய் வந்திருக்கிறது; நீ செய்தபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[habitation is high; that says in his heart, Who shall bring me down to the ground?]]></a:t>
+              <a:t><![CDATA[உனக்கும் செய்யப்படும்; உன் செய்கையின் பலன் உன் தலையின்மேல் திரும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Though you exalt yourself as the eagle, and though you set your nest among the stars, thence will]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் என் பரிசுத்த பர்வதத்தின்மேல் மதுபானம்பண்ணினபடியே எல்லா ஜாதிகளும் எப்பொழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I bring you down, says the LORD.]]></a:t>
+              <a:t><![CDATA[மதுபானம்பண்ணுவார்கள்; அவர்கள் குடித்து விழுங்குவார்கள். இராதவர்களைப்போல் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If thieves came to you, if robbers by night, (how are you cut off!) would they not have stolen]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் சீயோன் பர்வதத்திலே தப்பியிருப்பார் உண்டு, அவர்கள் பரிசுத்தமாயிருப்பார்கள்; யாக்கோபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[till they had enough? if the grape-gatherers came to you, would they not leave some grapes?]]></a:t>
+              <a:t><![CDATA[வம்சத்தார் தங்களுடைய சுதந்தரங்களைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of them.]]></a:t>
+              <a:t><![CDATA[ஜாதிகளிடத்தில் அனுப்பப்படும் செய்தியைக் கர்த்தர் சொல்லக்கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. How are the things of Esau searched out! how are his hidden things sought up!]]></a:t>
+              <a:t><![CDATA[18. யாக்கோபு வம்சத்தார் அக்கினியும், யோசேப்பு வம்சத்தார் அக்கினி ஜுவாலையுமாயிருப்பார்கள்; ஏசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. All the men of your confederacy have brought you even to the border: the men that were at peace]]></a:t>
+              <a:t><![CDATA[வம்சத்தாரோ வைக்கோல் துரும்பாயிருப்பார்கள்; அவர்கள் இவர்களைக் கொளுத்தி, ஏசாவின் வம்சத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with you have deceived you, and prevailed against you; that they eat your bread have laid a wound]]></a:t>
+              <a:t><![CDATA[மீதியிராதபடி இவர்களைப் பட்சிப்பார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under you: there is none understanding in him.]]></a:t>
+              <a:t><![CDATA[19. தென்தேசத்தார் ஏசாவின் மலையையும், சமனான தேசத்தார் பெலிஸ்தரின் தேசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Shall I not in that day, says the LORD, even destroy the wise men out of Edom, and understanding]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வார்கள்; அவர்கள் எப்பிராயீமின் நாட்டையும், சமாரியாவின் நாட்டையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the mount of Esau?]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வார்கள்; பென்யமீன் மனுஷர் கீலேயாத்தையும் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And your mighty men, O Teman, shall be dismayed, to the end that every one of the mount of Esau]]></a:t>
+              <a:t><![CDATA[20. சர்பாத்மட்டும் கானானியருக்குள்ளே சிறைப்பட்டுப்போன இஸ்ரவேல் புத்திரராகிய இந்தச் சேனையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may be cut off by slaughter.]]></a:t>
+              <a:t><![CDATA[சேப்பாராத்தில் சிறைப்பட்டுப்போன எருசலேம் நகரத்தாரும் தென்திசைப் பட்டணங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For your violence against your brother Jacob shame shall cover you, and you shall be cut off for]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ever.]]></a:t>
+              <a:t><![CDATA[21. ஏசாவின் பர்வதத்தை நியாயந்தீர்ப்பதற்காக இரட்சகர்கள் சீயோன்பர்வதத்தில் வந்தேறுவார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But you should not have looked on the day of your brother in the day that he became a stranger;]]></a:t>
+              <a:t><![CDATA[2. இதோ, நான் உன்னை ஜாதிகளில் சிறுகப்பண்ணினேன்; நீ மெத்தவும் அசட்டைபண்ணப்பட்டிருக்கிறாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒபதியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜ்யம் கர்த்தருடையதாய் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither should you have rejoiced over the children of Judah in the day of their destruction; neither]]></a:t>
+              <a:t><![CDATA[3. கன்மலை வெடிப்புகளாகிய உன் உயர்ந்த ஸ்தானத்திலே குடியிருந்து, என்னைத் தரையிலே விழத்தள்ளுகிறவன் யார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should you have spoken proudly in the day of distress.]]></a:t>
+              <a:t><![CDATA[என்று உன் இருதயத்தில் சொல்லுகிறவனே, உன் இருதயத்தின் அகந்தை உன்னை மோசம்போக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You should not have entered into the gate of my people in the day of their calamity; yea, you]]></a:t>
+              <a:t><![CDATA[4. நீ கழுகைப்போல உயரப்போனாலும் நீ நட்சத்திரங்களுக்குள்ளே உன் கூட்டைக் கட்டினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should not have looked on their affliction in the day of their calamity, nor have laid hands on]]></a:t>
+              <a:t><![CDATA[அவ்விடத்திலிருந்தும் உன்னை விழத்தள்ளுவேனென்று கர்த்தர் சொல்லுகிறார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஒபதியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>