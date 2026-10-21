--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -39,98 +39,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +261,56 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: இவனுக்கு யெஸ்ரயேல் என்னும் பேரிடு; ஏனெனில் இன்னும் கொஞ்சகாலத்திலே நான் ஏகூவின் வம்சத்தாரிடத்திலே யெஸ்ரயேலின் இரத்தப்பழியை விசாரித்து, இஸ்ரவேல் வம்சத்தாரின் ராஜ்யபாரத்தை ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Call his name Jezreel; for yet a little while, and I will avenge the blood of Jezreel upon the house of Jehu, and will cause to cease the kingdom of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்நாளில் யெஸ்ரயேலின் பள்ளத்தாக்கிலே இஸ்ரவேலின் வில்லை முறிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Call his name Jezreel; for yet a little while, and I will avenge the blood of Jezreel upon the house of Jehu, and will cause to cease the kingdom of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் திரும்பக் கர்ப்பந்தரித்து, ஒரு குமாரத்தியைப் பெற்றாள்; அப்பொழுது அவர் அவனை நோக்கி: இவளுக்கு லோருகாமா என்னும் பேரிடு; ஏனெனில் நான் இனி இஸ்ரவேல் வம்சத்தாருக்கு இரக்கஞ்செய்வதில்லை, நான் அவர்களை முழுவதும் அகற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Call his name Jezreel; for yet a little while, and I will avenge the blood of Jezreel upon the house of Jehu, and will cause to cease the kingdom of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் திரும்பக் கர்ப்பந்தரித்து, ஒரு குமாரத்தியைப் பெற்றாள்; அப்பொழுது அவர் அவனை நோக்கி: இவளுக்கு லோருகாமா என்னும் பேரிடு; ஏனெனில் நான் இனி இஸ்ரவேல் வம்சத்தாருக்கு இரக்கஞ்செய்வதில்லை, நான் அவர்களை முழுவதும் அகற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass at that day, that I will break the bow of Israel, in the valley of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் திரும்பக் கர்ப்பந்தரித்து, ஒரு குமாரத்தியைப் பெற்றாள்; அப்பொழுது அவர் அவனை நோக்கி: இவளுக்கு லோருகாமா என்னும் பேரிடு; ஏனெனில் நான் இனி இஸ்ரவேல் வம்சத்தாருக்கு இரக்கஞ்செய்வதில்லை, நான் அவர்களை முழுவதும் அகற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[6. And she conceived again, and bare a daughter. And God said unto him, Call her name Loruhamah: for I will no more have mercy upon the house of Israel; but I will utterly take them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவின் வம்சத்தாருக்கோ நான் இரக்கஞ்செய்வேன்; வில்லினாலும், பட்டயத்தினாலும், யுத்தத்தினாலும், குதிரைகளினாலும், குதிரைவீரரினாலும் நான் அவர்களை இரட்சியாமல், அவர்களுடைய தேவனாகிய கர்த்தராலே அவர்களை இரட்சிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And she conceived again, and bare a daughter. And God said unto him, Call her name Loruhamah: for I will no more have mercy upon the house of Israel; but I will utterly take them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவின் வம்சத்தாருக்கோ நான் இரக்கஞ்செய்வேன்; வில்லினாலும், பட்டயத்தினாலும், யுத்தத்தினாலும், குதிரைகளினாலும், குதிரைவீரரினாலும் நான் அவர்களை இரட்சியாமல், அவர்களுடைய தேவனாகிய கர்த்தராலே அவர்களை இரட்சிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And she conceived again, and bare a daughter. And God said unto him, Call her name Loruhamah: for I will no more have mercy upon the house of Israel; but I will utterly take them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவின் வம்சத்தாருக்கோ நான் இரக்கஞ்செய்வேன்; வில்லினாலும், பட்டயத்தினாலும், யுத்தத்தினாலும், குதிரைகளினாலும், குதிரைவீரரினாலும் நான் அவர்களை இரட்சியாமல், அவர்களுடைய தேவனாகிய கர்த்தராலே அவர்களை இரட்சிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. But I will have mercy upon the house of Judah, and will save them by the LORD their God, and will not save them by bow, nor by sword, nor by battle, by horses, nor by horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவள் லோருகாமாவை முலைமறக்கபண்ணினபிற்பாடு, கர்ப்பந்தரித்து ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[7. But I will have mercy upon the house of Judah, and will save them by the LORD their God, and will not save them by bow, nor by sword, nor by battle, by horses, nor by horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர்: இவனுக்கு லோகம்மீ என்னும் பேரிடு; ஏனெனில் நீங்கள் என் ஜனமல்ல, நான் உங்கள் தேவனாயிருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[7. But I will have mercy upon the house of Judah, and will save them by the LORD their God, and will not save them by bow, nor by sword, nor by battle, by horses, nor by horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதா தேசத்து ராஜாக்களாகிய உசியா, யோதாம், ஆகாஸ், எசேக்கியா என்பவர்களின் நாட்களிலும், யோவாசின் குமாரனாகிய யெஸ்ரயேலின் ராஜாவாகிய யெரொபெயாம் என்பவனின் நாட்களிலும், பெயேரின் குமாரனாகிய ஓசியாவுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came unto Hosea, the son of Beeri, in the days of Uzziah, Jotham, Ahaz, and Hezekiah, kings of Judah, and in the days of Jeroboam the son of Joash, king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்றாலும், இஸ்ரவேல் புத்திரரின் தொகை அளக்கவும் எண்ணவுங் கூடாத கடற்கரை மணலைப்போலிருக்கும்; நீங்கள் என் ஜனமல்ல என்று அவர்களுக்குச் சொல்வதற்குப் பதிலாக நீங்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்று அவர்களுக்குச் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[8. Now when she had weaned Loruhamah, she conceived, and bare a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்றாலும், இஸ்ரவேல் புத்திரரின் தொகை அளக்கவும் எண்ணவுங் கூடாத கடற்கரை மணலைப்போலிருக்கும்; நீங்கள் என் ஜனமல்ல என்று அவர்களுக்குச் சொல்வதற்குப் பதிலாக நீங்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்று அவர்களுக்குச் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Then said God, Call his name Loammi: for all of you are not my people, and I will not be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்றாலும், இஸ்ரவேல் புத்திரரின் தொகை அளக்கவும் எண்ணவுங் கூடாத கடற்கரை மணலைப்போலிருக்கும்; நீங்கள் என் ஜனமல்ல என்று அவர்களுக்குச் சொல்வதற்குப் பதிலாக நீங்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்று அவர்களுக்குச் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Then said God, Call his name Loammi: for all of you are not my people, and I will not be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா புத்திரரும் இஸ்ரவேல் புத்திரரும் ஏகமாய்க் கூட்டப்பட்டு, தங்களுக்கு ஒரே அதிபதியை ஏற்படுத்தி, தேசத்திலிருந்து புறப்பட்டு வருவார்கள்; யெஸ்ரயேலின் நாள் பெரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Yet the number of the children of Israel shall be as the sand of the sea, which cannot be measured nor numbered; and it shall come to pass, that in the place where it was said unto them, All of you are not my people, there it shall be said unto them, All of you are the sons of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2005,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா புத்திரரும் இஸ்ரவேல் புத்திரரும் ஏகமாய்க் கூட்டப்பட்டு, தங்களுக்கு ஒரே அதிபதியை ஏற்படுத்தி, தேசத்திலிருந்து புறப்பட்டு வருவார்கள்; யெஸ்ரயேலின் நாள் பெரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Yet the number of the children of Israel shall be as the sand of the sea, which cannot be measured nor numbered; and it shall come to pass, that in the place where it was said unto them, All of you are not my people, there it shall be said unto them, All of you are the sons of the living God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. Yet the number of the children of Israel shall be as the sand of the sea, which cannot be measured nor numbered; and it shall come to pass, that in the place where it was said unto them, All of you are not my people, there it shall be said unto them, All of you are the sons of the living God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. Then shall the children of Judah and the children of Israel be gathered together, and appoint themselves one head, and they shall come up out of the land: for great shall be the day of Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. Then shall the children of Judah and the children of Israel be gathered together, and appoint themselves one head, and they shall come up out of the land: for great shall be the day of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதா தேசத்து ராஜாக்களாகிய உசியா, யோதாம், ஆகாஸ், எசேக்கியா என்பவர்களின் நாட்களிலும், யோவாசின் குமாரனாகிய யெஸ்ரயேலின் ராஜாவாகிய யெரொபெயாம் என்பவனின் நாட்களிலும், பெயேரின் குமாரனாகிய ஓசியாவுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came unto Hosea, the son of Beeri, in the days of Uzziah, Jotham, Ahaz, and Hezekiah, kings of Judah, and in the days of Jeroboam the son of Joash, king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் ஓசியாவைக்கொண்டு உரைக்கத்தொடங்கினபோது, கர்த்தர் ஓசியாவை நோக்கி: நீ போய், ஒரு சோர ஸ்திரீயையும் சோரப்பிள்ளைகளையும் உன்னிடமாகச் சேர்த்துக்கொள்; தேசம் கர்த்தரை விட்டு விலகிச் சோரம்போயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came unto Hosea, the son of Beeri, in the days of Uzziah, Jotham, Ahaz, and Hezekiah, kings of Judah, and in the days of Jeroboam the son of Joash, king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் ஓசியாவைக்கொண்டு உரைக்கத்தொடங்கினபோது, கர்த்தர் ஓசியாவை நோக்கி: நீ போய், ஒரு சோர ஸ்திரீயையும் சோரப்பிள்ளைகளையும் உன்னிடமாகச் சேர்த்துக்கொள்; தேசம் கர்த்தரை விட்டு விலகிச் சோரம்போயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[2. The beginning of the word of the LORD by Hosea. And the LORD said to Hosea, Go, take unto you a wife of whoredoms and children of whoredoms: for the land has committed great whoredom, departing from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் ஓசியாவைக்கொண்டு உரைக்கத்தொடங்கினபோது, கர்த்தர் ஓசியாவை நோக்கி: நீ போய், ஒரு சோர ஸ்திரீயையும் சோரப்பிள்ளைகளையும் உன்னிடமாகச் சேர்த்துக்கொள்; தேசம் கர்த்தரை விட்டு விலகிச் சோரம்போயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[2. The beginning of the word of the LORD by Hosea. And the LORD said to Hosea, Go, take unto you a wife of whoredoms and children of whoredoms: for the land has committed great whoredom, departing from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் போய், திப்லாயிமின் குமாரத்தியாகிய கோமேரைச் சேர்த்துக்கொண்டான்; அவர் கர்ப்பந்தரித்து, அவனுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[2. The beginning of the word of the LORD by Hosea. And the LORD said to Hosea, Go, take unto you a wife of whoredoms and children of whoredoms: for the land has committed great whoredom, departing from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் போய், திப்லாயிமின் குமாரத்தியாகிய கோமேரைச் சேர்த்துக்கொண்டான்; அவர் கர்ப்பந்தரித்து, அவனுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[3. So he went and took Gomer the daughter of Diblaim; which conceived, and bare him a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: இவனுக்கு யெஸ்ரயேல் என்னும் பேரிடு; ஏனெனில் இன்னும் கொஞ்சகாலத்திலே நான் ஏகூவின் வம்சத்தாரிடத்திலே யெஸ்ரயேலின் இரத்தப்பழியை விசாரித்து, இஸ்ரவேல் வம்சத்தாரின் ராஜ்யபாரத்தை ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. So he went and took Gomer the daughter of Diblaim; which conceived, and bare him a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729521" r:id="rId1"/>
+    <p:sldLayoutId id="2481563711" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3346,74 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপত্যকাতে রক্তপাতের জন্য য়েহূর পরিবারকে শাস্তি দেব| তারপর আমি ইস্রায়েলের রাজ্য়কে ধ্বংস করব|]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: இவனுக்கு யெஸ்ரயேல் என்னும் பேரிடு; ஏனெனில் இன்னும் கொஞ்சகாலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এবং সেই সময়ে, য়িষ্রিযেল উপত্যকায ইস্রায়েলের ধনুক ভাঙ্গব|”]]></a:t>
+              <a:t><![CDATA[நான் ஏகூவின் வம்சத்தாரிடத்திலே யெஸ்ரயேலின் இரத்தப்பழியை விசாரித்து, இஸ்ரவேல் வம்சத்தாரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তারপর গোমর আবার গর্ভবতী হলো এবং একটি কন্যা সন্তানের জন্ম দিল| প্রভু হোশেয়কে বললেন, “তার নাম]]></a:t>
+              <a:t><![CDATA[ராஜ்யபாரத்தை ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লো-রুহামা রাখো| কেন? কারণ আমি ইস্রায়েল দেশকে এমাগত ক্ষমা করতে পারব না| আমি আর তাদের ক্ষমা করতে থাকব]]></a:t>
+              <a:t><![CDATA[5. அந்நாளில் யெஸ்ரயேலின் பள்ளத்தாக்கிலே இஸ்ரவேலின் வில்லை முறிப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[6. அவள் திரும்பக் கர்ப்பந்தரித்து, ஒரு குமாரத்தியைப் பெற்றாள்; அப்பொழுது அவர் அவனை நோக்கி: இவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু আমি যিহূদা জাতির প্রতি করুণা দেখাব| আমি যিহূদা জাতিকে রক্ষা করবো| আমি তাদের রক্ষা করার]]></a:t>
+              <a:t><![CDATA[லோருகாமா என்னும் பேரிடு; ஏனெனில் நான் இனி இஸ்ரவேல் வம்சத்தாருக்கு இரக்கஞ்செய்வதில்லை, நான் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য ধনুক অথবা তরবারি ব্যবহার করব না| আমি তাদের রক্ষা করার জন্য যুদ্ধের ঘোড়া অথবা সৈন্য ব্যবহার করব]]></a:t>
+              <a:t><![CDATA[முழுவதும் அகற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| আমি আমার নিজের ক্ষমতা বলে তাদের রক্ষা করব|”]]></a:t>
+              <a:t><![CDATA[7. யூதாவின் வம்சத்தாருக்கோ நான் இரக்கஞ்செய்வேன்; வில்லினாலும், பட்டயத்தினாலும், யுத்தத்தினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. লো-রুহামার লালন-পালন শেষ করার পর, গোমর আবার গর্ভবতী হল| সে একটি শিশু পুত্রের জন্ম দিল|]]></a:t>
+              <a:t><![CDATA[குதிரைகளினாலும், குதிரைவீரரினாலும் நான் அவர்களை இரட்சியாமல், அவர்களுடைய தேவனாகிய கர்த்தராலே அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তখন প্রভু বললেন, “তার নাম লো-অম্মি রাখো| কেন? কারণ তোমরা আমার লোক নও| আমি তোমাদের ঈশ্বর নই|”]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভুর এই বার্তাটি বেরির পুত্র হোশেয়র কাছে এসেছিল| উষিয, য়োথম, আহস এবং হিষ্কিয়- এরা যখন]]></a:t>
+              <a:t><![CDATA[1. யூதா தேசத்து ராஜாக்களாகிய உசியா, யோதாம், ஆகாஸ், எசேக்கியா என்பவர்களின் நாட்களிலும், யோவாசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “ভবিষ্যতে, ইস্রায়েল জাতির লোকসংখ্যা সমুদ্রের বালির মতো অসংখ্য হবে| তুমি বালি পরিমাপ করতে পার না]]></a:t>
+              <a:t><![CDATA[8. அவள் லோருகாமாவை முலைமறக்கபண்ணினபிற்பாடு, கர்ப்பந்தரித்து ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অথবা তার সংখ্যা গুনতেও পার না| তখন এটা যেখানে তাদের বলা হয়েছিল, ‘তোমরা আমার লোক নও,’ সেই জায়গাতেই]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர்: இவனுக்கு லோகம்மீ என்னும் பேரிடு; ஏனெனில் நீங்கள் என் ஜனமல்ல, நான் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বলা হবে, ‘তোমরা জীবন্ত ঈশ্বরের সন্তান|’]]></a:t>
+              <a:t><![CDATA[தேவனாயிருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “তখন যিহূদাবাসী এবং ইস্রায়েলবাসীরা একত্রিত হবে| তাদের মধ্যে থেকে তারা এক জন শাসককে নির্ধারণ]]></a:t>
+              <a:t><![CDATA[10. என்றாலும், இஸ்ரவேல் புத்திரரின் தொகை அளக்கவும் எண்ணவுங் கூடாத கடற்கரை மணலைப்போலிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে| এবং ঐ দেশের ভূখণ্ডের জন্য তাদের জাতি হবে অনেক বড়!য়িষ্রিযেলের দিন সত্যই মহত্‌ হবে|”]]></a:t>
+              <a:t><![CDATA[நீங்கள் என் ஜனமல்ல என்று அவர்களுக்குச் சொல்வதற்குப் பதிலாக நீங்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்லப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அப்பொழுது யூதா புத்திரரும் இஸ்ரவேல் புத்திரரும் ஏகமாய்க் கூட்டப்பட்டு, தங்களுக்கு ஒரே அதிபதியை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏற்படுத்தி, தேசத்திலிருந்து புறப்பட்டு வருவார்கள்; யெஸ்ரயேலின் நாள் பெரிதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার রাজা, সেই সময় এই বার্তাটি এসেছিল| এই সময় যোয়াশের পুত্র যারবিযাম ইস্রায়েলের রাজা ছিলেন|]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெஸ்ரயேலின் ராஜாவாகிய யெரொபெயாம் என்பவனின் நாட்களிலும், பெயேரின் குமாரனாகிய ஓசியாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. হোশেয়র কাছে এটাই ছিল প্রভুর প্রথম বার্তা| প্রভু বলেছিলেন, “যাও, একজন পতিতাকে বিয়ে কর যার]]></a:t>
+              <a:t><![CDATA[உண்டான கர்த்தருடைய வசனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশ্যাবৃত্তির দরুন সন্তান হয়েছে| কেন? কারণ এদেশের লোকরা পতিতাদের মতোই ব্যবহার করেছে| তারা প্রভুর]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் ஓசியாவைக்கொண்டு உரைக்கத்தொடங்கினபோது, கர்த்தர் ஓசியாவை நோக்கி: நீ போய், ஒரு சோர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি অবিশ্বস্ত হয়েছে|”]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயையும் சோரப்பிள்ளைகளையும் உன்னிடமாகச் சேர்த்துக்கொள்; தேசம் கர்த்தரை விட்டு விலகிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সেজন্য হোশেয় দিব্লাযিমের কন্যা গোমরকে বিয়ে করল| গোমর গর্ভবতী হল এবং হোশেয়কে একটি পুত্র উপহার]]></a:t>
+              <a:t><![CDATA[சோரம்போயிற்று என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিল|]]></a:t>
+              <a:t><![CDATA[3. அவன் போய், திப்லாயிமின் குமாரத்தியாகிய கோமேரைச் சேர்த்துக்கொண்டான்; அவர் கர்ப்பந்தரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভু হোশেয়কে বললেন, “তার নাম য়িষ্রিযেল রাখো| কেন? কারণ কিছুক্ষণের মধ্যে আমি য়িষ্রিযেলের]]></a:t>
+              <a:t><![CDATA[அவனுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>