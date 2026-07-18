--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -57,54 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -118,52 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -294,55 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -511,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பொய்யாணையிடுகிற வார்த்தைகளைச் சொல்லி, உடன்படிக்கை பண்ணிக்கொண்டார்கள்; ஆகையால் வயல்வெளியின் படைச்சால்களில் விஷப்பூண்டுகளைப்போல நியாயத்தீர்ப்பு முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[5. சமாரியாவின் குடிகள் பெத்தாவேனிலுள்ள கன்றுக்குட்டியினிமித்தம் பயம் அடைவார்கள்; அதற்காகக் களிகூர்ந்த அதின் ஜனமும், அதின் பூசாசாரிகளும் அதின் மகிமை அதைவிட்டு நீங்கிப்போயிற்றென்று அதற்காகத் துக்கங்கொண்டாடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் நன்றாய்ப் பழக்கப்பட்டுப் போரடிக்க விரும்புகிற கடாரியாயிருக்கிறான்; ஆனாலும் நான் அவன் அழகான கழுத்தின்மேல் நுகத்தடியை வைப்பேன், எப்பிராயீமை ஏர்பூட்டி ஓட்டுவேன்; யூதா உழுவான், யாக்கோபு அவனுக்குப் பரம்படிப்பான்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் நீதிக்கென்று விதைவிதையுங்கள்; தயவுக்கொத்ததாய் அறுப்பு அறுங்கள்; உங்கள் தரிசு நிலத்தைப் பண்படுத்துங்கள்; கர்த்தர் வந்து உங்கள்மேல் நீதியை வருஷிக்கப்பண்ணுமட்டும், அவரைத் தேடக் காலமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் நீதிக்கென்று விதைவிதையுங்கள்; தயவுக்கொத்ததாய் அறுப்பு அறுங்கள்; உங்கள் தரிசு நிலத்தைப் பண்படுத்துங்கள்; கர்த்தர் வந்து உங்கள்மேல் நீதியை வருஷிக்கப்பண்ணுமட்டும், அவரைத் தேடக் காலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. அநியாயத்தை உழுதீர்கள், தீவினையை அறுத்தீர்கள்; பொய்யின் கனிகளைப் புசித்தீர்கள்; உங்கள் வழியையும் உங்கள் பராக்கிரமசாலிகளின் திரளையும் நம்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அநியாயத்தை உழுதீர்கள், தீவினையை அறுத்தீர்கள்; பொய்யின் கனிகளைப் புசித்தீர்கள்; உங்கள் வழியையும் உங்கள் பராக்கிரமசாலிகளின் திரளையும் நம்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் உங்கள் ஜனங்களுக்குள் அமளி எழும்பும்; பிள்ளைகளின்மேல் தாய் மோதியடிக்கப்பட்ட யுத்தநாளிலே பெத்தார்பேலை சல்மான் அழித்ததுபோல, உங்கள் எல்லா அரண்களும் அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,279 +3010,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் உங்கள் ஜனங்களுக்குள் அமளி எழும்பும்; பிள்ளைகளின்மேல் தாய் மோதியடிக்கப்பட்ட யுத்தநாளிலே பெத்தார்பேலை சல்மான் அழித்ததுபோல, உங்கள் எல்லா அரண்களும் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[15. உங்கள் கொடிய பொல்லாப்பினால் பெத்தேல் இப்படிப்பட்தை உங்களுக்குச் செய்யும்; அதிகாலமே இஸ்ரவேலின் ராஜா முற்றிலும் சங்கரிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...216 lines deleted...]
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -4078,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495494" r:id="rId1"/>
+    <p:sldLayoutId id="2473414211" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4330,66 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা অন্যান্য রাষ্ট্রের সঙ্গে চুক্তি করে| ঈশ্বর ওই চুক্তিগুলি পছন্দ করেন না| বিচারকরা য়েন, লাঙল]]></a:t>
+              <a:t><![CDATA[hemlock in the furrows of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়া জমিতে গজিযে ওঠা বিষাক্ত আগাছার মতন|]]></a:t>
+              <a:t><![CDATA[5. The inhabitants of Samaria shall fear because of the calves of Bethaven: for the people thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. শমরিয়ার লোকরা বৈত্‌-আবনের বাছুরদের পূজা করে| ওই লোকরা সত্যই কাঁদবে| ওই যাজকরা সত্যই কাঁদবে| কারণ]]></a:t>
+              <a:t><![CDATA[shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের সুন্দর মূর্ত্তি চলে যাচ্ছে| মূর্ত্তিটিকে নিয়ে যাওয়া হয়েছে|]]></a:t>
+              <a:t><![CDATA[is departed from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এটাকে অশূরীয়দের মহান রাজার উপহার হিসেবে নিয়ে যাওয়া হয়েছে| তিনি ইফ্রয়িমের এই লজ্জাকর মূর্ত্তি]]></a:t>
+              <a:t><![CDATA[6. It shall be also carried unto Assyria for a present to king Jareb: Ephraim shall receive shame,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখে দেবেন| এই মূর্ত্তির জন্য ইস্রায়েল লজ্জিত হবে|]]></a:t>
+              <a:t><![CDATA[and Israel shall be ashamed of his own counsel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শমরিয়ার ভ্রান্ত দেবতা ধ্বংস হবে| সেটা জলের ওপর দিয়ে ভেসে যাওয়া কাঠের খণ্ডের মতো মনে হবে|]]></a:t>
+              <a:t><![CDATA[7. As for Samaria, her king is cut off as the foam upon the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইস্রায়েল পাপ করছে এবং বহু উচ্চস্থান তৈরী করেছে| আবনের উচ্চস্থানগুলি ধ্বংস হবে| কাঁটাগাছ এবং]]></a:t>
+              <a:t><![CDATA[8. The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগাছা তাদের বেদীর ওপর জন্মাবে| তখন তারা পর্বতদের বলবে, “আমাদের ঢেকে দাও!” এবং পাহাড়গুলোকে বলবে,]]></a:t>
+              <a:t><![CDATA[shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“আমাদের ওপর ভেঙ্গে পড়ো!”]]></a:t>
+              <a:t><![CDATA[on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইস্রায়েল একটি দ্রাক্ষা গাছের মতো, যা প্রচুর পরিমাণে ফল উত্পন্ন করে| কিন্তু ইস্রায়েল য়তোই বেশী]]></a:t>
+              <a:t><![CDATA[1. Israel is an empty vine, he brings forth fruit unto himself: according to the multitude of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ইস্রায়েল, তুমি গিবিয়ার সময় থেকে পাপ কাজ করেছো| (ওই লোকেরা সেখানে পাপ কাজ চালিয়ে গেছে|)]]></a:t>
+              <a:t><![CDATA[9. O Israel, you have sinned from the days of Gibeah: there they stood: the battle in Gibeah against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিবিয়াতে সত্য়িই ওই মন্দ লোকেরা যুদ্ধের মুখে পড়বে|]]></a:t>
+              <a:t><![CDATA[the children of iniquity did not overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি তাদের শাস্তি দিতে আসবো| সৈন্যরা একত্রিত হয়ে তাদের বিরুদ্ধে যুদ্ধ করতে আসবে| তারা]]></a:t>
+              <a:t><![CDATA[10. It is in my desire that I should chastise them; and the people shall be gathered against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলকে তাদের উভয় পাপের জন্যে শাস্তি দেবে|]]></a:t>
+              <a:t><![CDATA[when they shall bind themselves in their two furrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইফ্রয়িম একটি শিক্ষা দেওয়া বাছুরের মতো য়ে শস্য মাড়াইয়ের জমির উপর দিয়ে হাঁটতে ভালবাসে| আমি]]></a:t>
+              <a:t><![CDATA[11. And Ephraim is as an heifer that is taught, and loves to tread out the corn; but I passed over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ঘাড়ের উপর দাসত্বের একটা ভালো জোযাল রাখব| আমি ইফ্রয়িমের উপর দড়ি রাখব| যখন যিহূদা জমি চাষ করতে]]></a:t>
+              <a:t><![CDATA[upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আরম্ভ করবে| যাকোব নিজেই জমিটাকে ভেঙে দেবে|]]></a:t>
+              <a:t><![CDATA[12. Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তুমি যদি ধার্মিকতার বীজ বপন করো, তবে তুমি প্রকৃত ভালবাসার ফসল পাবে| তোমার জমি চাষ করো, তবে তুমি]]></a:t>
+              <a:t><![CDATA[to seek the LORD, till he comes and rain righteousness upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর সঙ্গে ফসল তুলতে পারবে| তিনি আসবেন, এবং বৃষ্টি পড়ার মতো তোমার ওপরে ধার্মিকতা বর্ষণ করবেন!]]></a:t>
+              <a:t><![CDATA[13. All of you have plowed wickedness, all of you have reaped iniquity; all of you have eaten the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু তুমি অসত্‌ জিনিস বপন করেছো, এবং ফসল হিসেবে অশান্তিই পেয়েছো| তুমি তোমার মিথ্যার ফল]]></a:t>
+              <a:t><![CDATA[fruit of lies: because you did trust in your way, in the multitude of your mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশী পরিমাণে জিনিস পেয়েছে, ততোই মূর্ত্তিদের সম্মানার্থে সে আরো বেশী করে বেদী তৈরি করেছে| তাদের দেশ]]></a:t>
+              <a:t><![CDATA[fruit he has increased the altars; according to the goodness of his land they have made goodly]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেযেছিলে| কারণ তুমি তোমার শক্তিতে এবং তোমার সৈন্যদের ওপর বিশ্বাস করেছো|]]></a:t>
+              <a:t><![CDATA[14. Therefore shall a tumult arise among your people, and all your fortresses shall be spoiled, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সেজন্যে তোমার সৈন্যরা যুদ্ধের কোলাহল শুনবে এবং তোমাদের সব দুর্গগুলি ধ্বংস হবে| এটা সেই সময়ের]]></a:t>
+              <a:t><![CDATA[Shalman spoiled Betharbel in the day of battle: the mother was dashed in pieces upon her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো হবে যখন শল্মন বৈত্‌-অর্ব্বেল ধ্বংস করেছিল| সেই যুদ্ধের সময়, মাযেরা তাদের সন্তানদের সঙ্গেই নিহত]]></a:t>
+              <a:t><![CDATA[15. So shall Bethel do unto you because of your great wickedness: in a morning shall the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,315 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল|]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[তখন ইস্রায়েলের রাজা সম্পূর্ণরূপে ধ্বংস হয়ে যাবে|”]]></a:t>
+              <a:t><![CDATA[Israel utterly be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আস্তে আস্তে ভালোর দিকে গেছে, সেজন্য সেও মূর্ত্তিদের সম্মানার্থে দেবার জন্য ভালো ভালো পাথর বসিযেছে|]]></a:t>
+              <a:t><![CDATA[images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাদের আনুগত্য বিভক্ত হয়ে গিয়েছিল| কিন্তু এখন তাদের নিজেদের অপরাধ স্বীকার করতে হবে| প্রভু তাদের]]></a:t>
+              <a:t><![CDATA[2. Their heart is divided; now shall they be found faulty: he shall break down their altars, he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূজো বেদী-গুলোকে ভেঙে ফেলবেন| তিনি তাদের স্মরণ স্তম্ভগুলোও ধ্বংস করবেন|]]></a:t>
+              <a:t><![CDATA[shall spoil their images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এখন ইস্রায়েলীয়রা বলে, “আমাদের কোন রাজা নেই| আমরা প্রভুকে সম্মান করি না! এবং তাঁর রাজা আমাদের]]></a:t>
+              <a:t><![CDATA[3. For now they shall say, We have no king, because we feared not the LORD; what then should a king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছুই করতে পারে না!”]]></a:t>
+              <a:t><![CDATA[do to us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারা প্রতিশ্রুতি করেছে- কিন্তু তারা কেবল মিথ্যা কথাই বলছে| তারা তাদের প্রতিশ্রুতিগুলি রাখে নি!]]></a:t>
+              <a:t><![CDATA[4. They have spoken words, swearing falsely in making a covenant: thus judgment springs up as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>