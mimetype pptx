--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -57,50 +57,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +118,52 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +294,55 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பொய்யாணையிடுகிற வார்த்தைகளைச் சொல்லி, உடன்படிக்கை பண்ணிக்கொண்டார்கள்; ஆகையால் வயல்வெளியின் படைச்சால்களில் விஷப்பூண்டுகளைப்போல நியாயத்தீர்ப்பு முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[4. They have spoken words, swearing falsely in making a covenant: thus judgment springs up as hemlock in the furrows of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமாரியாவின் குடிகள் பெத்தாவேனிலுள்ள கன்றுக்குட்டியினிமித்தம் பயம் அடைவார்கள்; அதற்காகக் களிகூர்ந்த அதின் ஜனமும், அதின் பூசாசாரிகளும் அதின் மகிமை அதைவிட்டு நீங்கிப்போயிற்றென்று அதற்காகத் துக்கங்கொண்டாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The inhabitants of Samaria shall fear because of the calves of Bethaven: for the people thereof shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it is departed from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமாரியாவின் குடிகள் பெத்தாவேனிலுள்ள கன்றுக்குட்டியினிமித்தம் பயம் அடைவார்கள்; அதற்காகக் களிகூர்ந்த அதின் ஜனமும், அதின் பூசாசாரிகளும் அதின் மகிமை அதைவிட்டு நீங்கிப்போயிற்றென்று அதற்காகத் துக்கங்கொண்டாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The inhabitants of Samaria shall fear because of the calves of Bethaven: for the people thereof shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it is departed from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமாரியாவின் குடிகள் பெத்தாவேனிலுள்ள கன்றுக்குட்டியினிமித்தம் பயம் அடைவார்கள்; அதற்காகக் களிகூர்ந்த அதின் ஜனமும், அதின் பூசாசாரிகளும் அதின் மகிமை அதைவிட்டு நீங்கிப்போயிற்றென்று அதற்காகத் துக்கங்கொண்டாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The inhabitants of Samaria shall fear because of the calves of Bethaven: for the people thereof shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it is departed from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதுவும் அசீரியாவிலே யாரேப் ராஜாவுக்குக் காணிக்கையாகக் கொண்டுபோகப்படும்; எப்பிராயீம் இலச்சையடைவான்; இஸ்ரவேல் தன் ஆலோசனையினாலே வெட்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[6. It shall be also carried unto Assyria for a present to king Jareb: Ephraim shall receive shame, and Israel shall be ashamed of his own counsel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதுவும் அசீரியாவிலே யாரேப் ராஜாவுக்குக் காணிக்கையாகக் கொண்டுபோகப்படும்; எப்பிராயீம் இலச்சையடைவான்; இஸ்ரவேல் தன் ஆலோசனையினாலே வெட்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[6. It shall be also carried unto Assyria for a present to king Jareb: Ephraim shall receive shame, and Israel shall be ashamed of his own counsel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமாரியாவின் ராஜா தண்ணீரின்மேலிருக்கிற நுரையைப்போல் அழிந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[7. As for Samaria, her king is cut off as the foam upon the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலுடைய பாவமாகிய ஆபேனின் மேடைகள் அழிக்கப்படும்; முட்செடிகளும் முட்பூண்டுகளும் அவர்கள் பலிபீடங்களின்மேல் முளைக்கும்; பர்வதங்களைப்பார்த்து எங்களை மூடுங்கள் என்றும், குன்றுகளைப்பார்த்து எங்கள்மேல் விழுங்கள் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலுடைய பாவமாகிய ஆபேனின் மேடைகள் அழிக்கப்படும்; முட்செடிகளும் முட்பூண்டுகளும் அவர்கள் பலிபீடங்களின்மேல் முளைக்கும்; பர்வதங்களைப்பார்த்து எங்களை மூடுங்கள் என்றும், குன்றுகளைப்பார்த்து எங்கள்மேல் விழுங்கள் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலுடைய பாவமாகிய ஆபேனின் மேடைகள் அழிக்கப்படும்; முட்செடிகளும் முட்பூண்டுகளும் அவர்கள் பலிபீடங்களின்மேல் முளைக்கும்; பர்வதங்களைப்பார்த்து எங்களை மூடுங்கள் என்றும், குன்றுகளைப்பார்த்து எங்கள்மேல் விழுங்கள் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் பலனற்ற திராட்சச்செடி, அது தனக்குத்தானே கனிகொடுக்கிறது; அவன் தன் கனியின் திரளுக்குச் சரியாய்ப் பலிபீடங்களைத் திரளாக்குகிறான்; தங்கள் தேசத்தின் செழிப்புக்குச் சரியாய்ச் சிறப்பான படங்களைச் சிலைகளைச் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Israel is an empty vine, he brings forth fruit unto himself: according to the multitude of his fruit he has increased the altars; according to the goodness of his land they have made goodly images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலே, நீ கிபியாவின் நாட்கள்முதல் பாவஞ்செய்துவந்தாய்; கிபியாவிலே அக்கிரமக்காரர்மேல் வந்த யுத்தம் தங்களைக் கிட்டுவதில்லையென்று அந்த நிலையிலே நிற்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. O Israel, you have sinned from the days of Gibeah: there they stood: the battle in Gibeah against the children of iniquity did not overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலே, நீ கிபியாவின் நாட்கள்முதல் பாவஞ்செய்துவந்தாய்; கிபியாவிலே அக்கிரமக்காரர்மேல் வந்த யுத்தம் தங்களைக் கிட்டுவதில்லையென்று அந்த நிலையிலே நிற்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. O Israel, you have sinned from the days of Gibeah: there they stood: the battle in Gibeah against the children of iniquity did not overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் அவர்களைத் தண்டிக்க விரும்புகிறேன். அவர்கள் செய்த இரண்டுவித பாவங்களினிமித்தம் கட்டப்படும்போது, ஜனங்கள் அவர்களுக்கு விரோதமாய்க் கூடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. It is in my desire that I should chastise them; and the people shall be gathered against them, when they shall bind themselves in their two furrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் அவர்களைத் தண்டிக்க விரும்புகிறேன். அவர்கள் செய்த இரண்டுவித பாவங்களினிமித்தம் கட்டப்படும்போது, ஜனங்கள் அவர்களுக்கு விரோதமாய்க் கூடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. It is in my desire that I should chastise them; and the people shall be gathered against them, when they shall bind themselves in their two furrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் நன்றாய்ப் பழக்கப்பட்டுப் போரடிக்க விரும்புகிற கடாரியாயிருக்கிறான்; ஆனாலும் நான் அவன் அழகான கழுத்தின்மேல் நுகத்தடியை வைப்பேன், எப்பிராயீமை ஏர்பூட்டி ஓட்டுவேன்; யூதா உழுவான், யாக்கோபு அவனுக்குப் பரம்படிப்பான்.]]></a:t>
+              <a:t><![CDATA[11. And Ephraim is as an heifer that is taught, and loves to tread out the corn; but I passed over upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் நன்றாய்ப் பழக்கப்பட்டுப் போரடிக்க விரும்புகிற கடாரியாயிருக்கிறான்; ஆனாலும் நான் அவன் அழகான கழுத்தின்மேல் நுகத்தடியை வைப்பேன், எப்பிராயீமை ஏர்பூட்டி ஓட்டுவேன்; யூதா உழுவான், யாக்கோபு அவனுக்குப் பரம்படிப்பான்.]]></a:t>
+              <a:t><![CDATA[11. And Ephraim is as an heifer that is taught, and loves to tread out the corn; but I passed over upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் நீதிக்கென்று விதைவிதையுங்கள்; தயவுக்கொத்ததாய் அறுப்பு அறுங்கள்; உங்கள் தரிசு நிலத்தைப் பண்படுத்துங்கள்; கர்த்தர் வந்து உங்கள்மேல் நீதியை வருஷிக்கப்பண்ணுமட்டும், அவரைத் தேடக் காலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. And Ephraim is as an heifer that is taught, and loves to tread out the corn; but I passed over upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் நீதிக்கென்று விதைவிதையுங்கள்; தயவுக்கொத்ததாய் அறுப்பு அறுங்கள்; உங்கள் தரிசு நிலத்தைப் பண்படுத்துங்கள்; கர்த்தர் வந்து உங்கள்மேல் நீதியை வருஷிக்கப்பண்ணுமட்டும், அவரைத் தேடக் காலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time to seek the LORD, till he comes and rain righteousness upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அநியாயத்தை உழுதீர்கள், தீவினையை அறுத்தீர்கள்; பொய்யின் கனிகளைப் புசித்தீர்கள்; உங்கள் வழியையும் உங்கள் பராக்கிரமசாலிகளின் திரளையும் நம்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time to seek the LORD, till he comes and rain righteousness upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அநியாயத்தை உழுதீர்கள், தீவினையை அறுத்தீர்கள்; பொய்யின் கனிகளைப் புசித்தீர்கள்; உங்கள் வழியையும் உங்கள் பராக்கிரமசாலிகளின் திரளையும் நம்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time to seek the LORD, till he comes and rain righteousness upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் பலனற்ற திராட்சச்செடி, அது தனக்குத்தானே கனிகொடுக்கிறது; அவன் தன் கனியின் திரளுக்குச் சரியாய்ப் பலிபீடங்களைத் திரளாக்குகிறான்; தங்கள் தேசத்தின் செழிப்புக்குச் சரியாய்ச் சிறப்பான படங்களைச் சிலைகளைச் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Israel is an empty vine, he brings forth fruit unto himself: according to the multitude of his fruit he has increased the altars; according to the goodness of his land they have made goodly images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் உங்கள் ஜனங்களுக்குள் அமளி எழும்பும்; பிள்ளைகளின்மேல் தாய் மோதியடிக்கப்பட்ட யுத்தநாளிலே பெத்தார்பேலை சல்மான் அழித்ததுபோல, உங்கள் எல்லா அரண்களும் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. All of you have plowed wickedness, all of you have reaped iniquity; all of you have eaten the fruit of lies: because you did trust in your way, in the multitude of your mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் உங்கள் ஜனங்களுக்குள் அமளி எழும்பும்; பிள்ளைகளின்மேல் தாய் மோதியடிக்கப்பட்ட யுத்தநாளிலே பெத்தார்பேலை சல்மான் அழித்ததுபோல, உங்கள் எல்லா அரண்களும் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. All of you have plowed wickedness, all of you have reaped iniquity; all of you have eaten the fruit of lies: because you did trust in your way, in the multitude of your mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் கொடிய பொல்லாப்பினால் பெத்தேல் இப்படிப்பட்தை உங்களுக்குச் செய்யும்; அதிகாலமே இஸ்ரவேலின் ராஜா முற்றிலும் சங்கரிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[14. Therefore shall a tumult arise among your people, and all your fortresses shall be spoiled, as Shalman spoiled Betharbel in the day of battle: the mother was dashed in pieces upon her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3127,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் கொடிய பொல்லாப்பினால் பெத்தேல் இப்படிப்பட்தை உங்களுக்குச் செய்யும்; அதிகாலமே இஸ்ரவேலின் ராஜா முற்றிலும் சங்கரிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[14. Therefore shall a tumult arise among your people, and all your fortresses shall be spoiled, as Shalman spoiled Betharbel in the day of battle: the mother was dashed in pieces upon her children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. So shall Bethel do unto you because of your great wickedness: in a morning shall the king of Israel utterly be cut off.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. So shall Bethel do unto you because of your great wickedness: in a morning shall the king of Israel utterly be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் பலனற்ற திராட்சச்செடி, அது தனக்குத்தானே கனிகொடுக்கிறது; அவன் தன் கனியின் திரளுக்குச் சரியாய்ப் பலிபீடங்களைத் திரளாக்குகிறான்; தங்கள் தேசத்தின் செழிப்புக்குச் சரியாய்ச் சிறப்பான படங்களைச் சிலைகளைச் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Israel is an empty vine, he brings forth fruit unto himself: according to the multitude of his fruit he has increased the altars; according to the goodness of his land they have made goodly images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் இருதயம் பிரிக்கப்பட்டிருக்கிறது; இப்போதும் குற்றஞ்சுமத்தப்படுவார்கள்; அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளை நாசமாக்குவார்.]]></a:t>
+              <a:t><![CDATA[2. Their heart is divided; now shall they be found faulty: he shall break down their altars, he shall spoil their images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் இருதயம் பிரிக்கப்பட்டிருக்கிறது; இப்போதும் குற்றஞ்சுமத்தப்படுவார்கள்; அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளை நாசமாக்குவார்.]]></a:t>
+              <a:t><![CDATA[2. Their heart is divided; now shall they be found faulty: he shall break down their altars, he shall spoil their images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் கர்த்தருக்குப் பயப்படாமற்போனபடியினால் நமக்கு ராஜா இல்லை; ராஜா இருந்தாலும் நமக்காக என்ன செய்வான் என்று இனிச் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For now they shall say, We have no king, because we feared not the LORD; what then should a king do to us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் கர்த்தருக்குப் பயப்படாமற்போனபடியினால் நமக்கு ராஜா இல்லை; ராஜா இருந்தாலும் நமக்காக என்ன செய்வான் என்று இனிச் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For now they shall say, We have no king, because we feared not the LORD; what then should a king do to us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பொய்யாணையிடுகிற வார்த்தைகளைச் சொல்லி, உடன்படிக்கை பண்ணிக்கொண்டார்கள்; ஆகையால் வயல்வெளியின் படைச்சால்களில் விஷப்பூண்டுகளைப்போல நியாயத்தீர்ப்பு முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[4. They have spoken words, swearing falsely in making a covenant: thus judgment springs up as hemlock in the furrows of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414211" r:id="rId1"/>
+    <p:sldLayoutId id="2481563711" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4330,66 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hemlock in the furrows of the field.]]></a:t>
+              <a:t><![CDATA[படைச்சால்களில் விஷப்பூண்டுகளைப்போல நியாயத்தீர்ப்பு முளைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The inhabitants of Samaria shall fear because of the calves of Bethaven: for the people thereof]]></a:t>
+              <a:t><![CDATA[5. சமாரியாவின் குடிகள் பெத்தாவேனிலுள்ள கன்றுக்குட்டியினிமித்தம் பயம் அடைவார்கள்; அதற்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it]]></a:t>
+              <a:t><![CDATA[களிகூர்ந்த அதின் ஜனமும், அதின் பூசாசாரிகளும் அதின் மகிமை அதைவிட்டு நீங்கிப்போயிற்றென்று அதற்காகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is departed from it.]]></a:t>
+              <a:t><![CDATA[துக்கங்கொண்டாடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. It shall be also carried unto Assyria for a present to king Jareb: Ephraim shall receive shame,]]></a:t>
+              <a:t><![CDATA[6. அதுவும் அசீரியாவிலே யாரேப் ராஜாவுக்குக் காணிக்கையாகக் கொண்டுபோகப்படும்; எப்பிராயீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Israel shall be ashamed of his own counsel.]]></a:t>
+              <a:t><![CDATA[இலச்சையடைவான்; இஸ்ரவேல் தன் ஆலோசனையினாலே வெட்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. As for Samaria, her king is cut off as the foam upon the water.]]></a:t>
+              <a:t><![CDATA[7. சமாரியாவின் ராஜா தண்ணீரின்மேலிருக்கிற நுரையைப்போல் அழிந்துபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலுடைய பாவமாகிய ஆபேனின் மேடைகள் அழிக்கப்படும்; முட்செடிகளும் முட்பூண்டுகளும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall]]></a:t>
+              <a:t><![CDATA[பலிபீடங்களின்மேல் முளைக்கும்; பர்வதங்களைப்பார்த்து எங்களை மூடுங்கள் என்றும், குன்றுகளைப்பார்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on us.]]></a:t>
+              <a:t><![CDATA[எங்கள்மேல் விழுங்கள் என்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Israel is an empty vine, he brings forth fruit unto himself: according to the multitude of his]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் பலனற்ற திராட்சச்செடி, அது தனக்குத்தானே கனிகொடுக்கிறது; அவன் தன் கனியின் திரளுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. O Israel, you have sinned from the days of Gibeah: there they stood: the battle in Gibeah against]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலே, நீ கிபியாவின் நாட்கள்முதல் பாவஞ்செய்துவந்தாய்; கிபியாவிலே அக்கிரமக்காரர்மேல் வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of iniquity did not overtake them.]]></a:t>
+              <a:t><![CDATA[யுத்தம் தங்களைக் கிட்டுவதில்லையென்று அந்த நிலையிலே நிற்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. It is in my desire that I should chastise them; and the people shall be gathered against them,]]></a:t>
+              <a:t><![CDATA[10. நான் அவர்களைத் தண்டிக்க விரும்புகிறேன். அவர்கள் செய்த இரண்டுவித பாவங்களினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when they shall bind themselves in their two furrows.]]></a:t>
+              <a:t><![CDATA[கட்டப்படும்போது, ஜனங்கள் அவர்களுக்கு விரோதமாய்க் கூடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Ephraim is as an heifer that is taught, and loves to tread out the corn; but I passed over]]></a:t>
+              <a:t><![CDATA[11. எப்பிராயீம் நன்றாய்ப் பழக்கப்பட்டுப் போரடிக்க விரும்புகிற கடாரியாயிருக்கிறான்; ஆனாலும் நான் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.]]></a:t>
+              <a:t><![CDATA[அழகான கழுத்தின்மேல் நுகத்தடியை வைப்பேன், எப்பிராயீமை ஏர்பூட்டி ஓட்டுவேன்; யூதா உழுவான், யாக்கோபு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time]]></a:t>
+              <a:t><![CDATA[அவனுக்குப் பரம்படிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to seek the LORD, till he comes and rain righteousness upon you.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் நீதிக்கென்று விதைவிதையுங்கள்; தயவுக்கொத்ததாய் அறுப்பு அறுங்கள்; உங்கள் தரிசு நிலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. All of you have plowed wickedness, all of you have reaped iniquity; all of you have eaten the]]></a:t>
+              <a:t><![CDATA[பண்படுத்துங்கள்; கர்த்தர் வந்து உங்கள்மேல் நீதியை வருஷிக்கப்பண்ணுமட்டும், அவரைத் தேடக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit of lies: because you did trust in your way, in the multitude of your mighty men.]]></a:t>
+              <a:t><![CDATA[காலமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit he has increased the altars; according to the goodness of his land they have made goodly]]></a:t>
+              <a:t><![CDATA[சரியாய்ப் பலிபீடங்களைத் திரளாக்குகிறான்; தங்கள் தேசத்தின் செழிப்புக்குச் சரியாய்ச் சிறப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore shall a tumult arise among your people, and all your fortresses shall be spoiled, as]]></a:t>
+              <a:t><![CDATA[13. அநியாயத்தை உழுதீர்கள், தீவினையை அறுத்தீர்கள்; பொய்யின் கனிகளைப் புசித்தீர்கள்; உங்கள் வழியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shalman spoiled Betharbel in the day of battle: the mother was dashed in pieces upon her children.]]></a:t>
+              <a:t><![CDATA[உங்கள் பராக்கிரமசாலிகளின் திரளையும் நம்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So shall Bethel do unto you because of your great wickedness: in a morning shall the king of]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் உங்கள் ஜனங்களுக்குள் அமளி எழும்பும்; பிள்ளைகளின்மேல் தாய் மோதியடிக்கப்பட்ட யுத்தநாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel utterly be cut off.]]></a:t>
+              <a:t><![CDATA[பெத்தார்பேலை சல்மான் அழித்ததுபோல, உங்கள் எல்லா அரண்களும் அழிக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. உங்கள் கொடிய பொல்லாப்பினால் பெத்தேல் இப்படிப்பட்தை உங்களுக்குச் செய்யும்; அதிகாலமே இஸ்ரவேலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜா முற்றிலும் சங்கரிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[images.]]></a:t>
+              <a:t><![CDATA[படங்களைச் சிலைகளைச் செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Their heart is divided; now shall they be found faulty: he shall break down their altars, he]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் இருதயம் பிரிக்கப்பட்டிருக்கிறது; இப்போதும் குற்றஞ்சுமத்தப்படுவார்கள்; அவர்கள் பலிபீடங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall spoil their images.]]></a:t>
+              <a:t><![CDATA[இடித்து, அவர்கள் சிலைகளை நாசமாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For now they shall say, We have no king, because we feared not the LORD; what then should a king]]></a:t>
+              <a:t><![CDATA[3. நாம் கர்த்தருக்குப் பயப்படாமற்போனபடியினால் நமக்கு ராஜா இல்லை; ராஜா இருந்தாலும் நமக்காக என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do to us?]]></a:t>
+              <a:t><![CDATA[செய்வான் என்று இனிச் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They have spoken words, swearing falsely in making a covenant: thus judgment springs up as]]></a:t>
+              <a:t><![CDATA[4. பொய்யாணையிடுகிற வார்த்தைகளைச் சொல்லி, உடன்படிக்கை பண்ணிக்கொண்டார்கள்; ஆகையால் வயல்வெளியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>