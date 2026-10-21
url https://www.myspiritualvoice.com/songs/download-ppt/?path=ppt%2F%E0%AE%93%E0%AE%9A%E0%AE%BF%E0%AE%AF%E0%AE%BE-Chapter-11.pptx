--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -41,99 +41,108 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +265,56 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் எப்பிராயீமைக் கைபிடித்து நடக்கப் பழக்கினேன்; ஆனாலும் நான் தங்களைக் குணமாக்குகிறவரென்று அறியாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. He shall not return into the land of Egypt, and the Assyrian shall be his king, because they refused to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷரைக் கட்டி இழுக்கிற அன்பின் கயிறுகளால் நான் அவர்களை இழுத்தேன், அவர்கள் கழுத்துகளின்மேல் இருந்த நுகத்தடியை எடுத்துப் போடுகிறவரைப்போல இருந்து, அவர்கள் பட்சம் சாய்ந்து, அவர்களுக்கு ஆகாரங்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[5. He shall not return into the land of Egypt, and the Assyrian shall be his king, because they refused to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷரைக் கட்டி இழுக்கிற அன்பின் கயிறுகளால் நான் அவர்களை இழுத்தேன், அவர்கள் கழுத்துகளின்மேல் இருந்த நுகத்தடியை எடுத்துப் போடுகிறவரைப்போல இருந்து, அவர்கள் பட்சம் சாய்ந்து, அவர்களுக்கு ஆகாரங்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. And the sword shall abide on his cities, and shall consume his branches, and devour them, because of their own counsels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனந்திரும்பமாட்டோமென்றதினால் அவர்கள் எகிப்துதேசத்துக்குத் திரும்பிப்போவதில்லை; அசீரியன் அவர்களுக்கு ராஜா.]]></a:t>
+              <a:t><![CDATA[6. And the sword shall abide on his cities, and shall consume his branches, and devour them, because of their own counsels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனந்திரும்பமாட்டோமென்றதினால் அவர்கள் எகிப்துதேசத்துக்குத் திரும்பிப்போவதில்லை; அசீரியன் அவர்களுக்கு ராஜா.]]></a:t>
+              <a:t><![CDATA[7. And my people are bent to backsliding from me: though they called them to the most High, none at all would exalt him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் அவர்களுடைய ஆலோசனைகளினிமித்தம் பட்டயம் அவர்கள் பட்டயங்களுக்குள் பாய்ந்து, அவர்கள் தாழ்ப்பாள்களை நிர்மூலம்பண்ணி, அவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[7. And my people are bent to backsliding from me: though they called them to the most High, none at all would exalt him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் அவர்களுடைய ஆலோசனைகளினிமித்தம் பட்டயம் அவர்கள் பட்டயங்களுக்குள் பாய்ந்து, அவர்கள் தாழ்ப்பாள்களை நிர்மூலம்பண்ணி, அவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[8. How shall I give you up, Ephraim? how shall I deliver you, Israel? how shall I make you as Admah? how shall I set you as Zeboim? mine heart is turned within me, my repentings are kindled together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனங்கள் என்னைவிட்டு விலகுகிற மாறுபாட்டைப் பற்றிக்கொண்டிருக்கிறார்கள்; அவர்களை உன்னதமானவரிடத்தில் வரவழைத்தாலும் ஒருவனும் எழும்புகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. How shall I give you up, Ephraim? how shall I deliver you, Israel? how shall I make you as Admah? how shall I set you as Zeboim? mine heart is turned within me, my repentings are kindled together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனங்கள் என்னைவிட்டு விலகுகிற மாறுபாட்டைப் பற்றிக்கொண்டிருக்கிறார்கள்; அவர்களை உன்னதமானவரிடத்தில் வரவழைத்தாலும் ஒருவனும் எழும்புகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. How shall I give you up, Ephraim? how shall I deliver you, Israel? how shall I make you as Admah? how shall I set you as Zeboim? mine heart is turned within me, my repentings are kindled together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீமே, நான் உன்னை எப்படிக் கைவிடுவேன்? இஸ்ரவேலே, நான் உன்னை எப்படி ஒப்புக்கொடுப்பேன்? நான் உன்னை எப்படி அத்மாவைப்போலாக்குவேன்? உன்னை எப்படி செபோயீமைப்போல வைப்பேன்? என் இருதயம் எனக்குள் குழம்புகிறது; என் பரிதாபங்கள் ஏகமாய்ப் பொங்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. I will not execute the fierceness of mine anger, I will not return to destroy Ephraim: for I am God, and not man; the Holy One in the midst of you: and I will not enter into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எகிப்திலிருந்து குருவிகளைப்போலவும், அசீரியா தேசத்திலிருந்து புறாக்களைப்போலவும் பயந்து வருவார்கள்; அப்பொழுது அவர்களை அவர்கள் வீடுகளில் குடியிருக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. When Israel was a child, then I loved him, and called my son out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீமே, நான் உன்னை எப்படிக் கைவிடுவேன்? இஸ்ரவேலே, நான் உன்னை எப்படி ஒப்புக்கொடுப்பேன்? நான் உன்னை எப்படி அத்மாவைப்போலாக்குவேன்? உன்னை எப்படி செபோயீமைப்போல வைப்பேன்? என் இருதயம் எனக்குள் குழம்புகிறது; என் பரிதாபங்கள் ஏகமாய்ப் பொங்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. I will not execute the fierceness of mine anger, I will not return to destroy Ephraim: for I am God, and not man; the Holy One in the midst of you: and I will not enter into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீமே, நான் உன்னை எப்படிக் கைவிடுவேன்? இஸ்ரவேலே, நான் உன்னை எப்படி ஒப்புக்கொடுப்பேன்? நான் உன்னை எப்படி அத்மாவைப்போலாக்குவேன்? உன்னை எப்படி செபோயீமைப்போல வைப்பேன்? என் இருதயம் எனக்குள் குழம்புகிறது; என் பரிதாபங்கள் ஏகமாய்ப் பொங்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. I will not execute the fierceness of mine anger, I will not return to destroy Ephraim: for I am God, and not man; the Holy One in the midst of you: and I will not enter into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் உக்கிர கோபத்தின்படியே செய்யமாட்டேன்; எப்பிராயீமை அழிக்கும்படித் திரும்பமாட்டேன்; ஏனென்றால் நான் மனுஷனல்ல, தேவனாயிருக்கிறேன்; நான் உன் நடுவிலுள்ள பரிசுத்தர்; ஆகையால் பட்டணத்துக்கு விரோதமாக வரேன்.]]></a:t>
+              <a:t><![CDATA[10. They shall walk after the LORD: he shall roar like a lion: when he shall roar, then the children shall tremble from the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் உக்கிர கோபத்தின்படியே செய்யமாட்டேன்; எப்பிராயீமை அழிக்கும்படித் திரும்பமாட்டேன்; ஏனென்றால் நான் மனுஷனல்ல, தேவனாயிருக்கிறேன்; நான் உன் நடுவிலுள்ள பரிசுத்தர்; ஆகையால் பட்டணத்துக்கு விரோதமாக வரேன்.]]></a:t>
+              <a:t><![CDATA[10. They shall walk after the LORD: he shall roar like a lion: when he shall roar, then the children shall tremble from the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தரைப் பின்பற்றுவார்கள்; அவர் சிங்கத்தைப்போல் கெர்ச்சிப்பார்; அவர் கெர்ச்சிக்கும்போது அவர்கள் சந்ததியார் மேற்குத்திசையிலிருந்து நடுங்கி வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. They shall tremble as a bird out of Egypt, and as a dove out of the land of Assyria: and I will place them in their houses, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2118,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தரைப் பின்பற்றுவார்கள்; அவர் சிங்கத்தைப்போல் கெர்ச்சிப்பார்; அவர் கெர்ச்சிக்கும்போது அவர்கள் சந்ததியார் மேற்குத்திசையிலிருந்து நடுங்கி வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. They shall tremble as a bird out of Egypt, and as a dove out of the land of Assyria: and I will place them in their houses, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. Ephraim compasses me about with lies, and the house of Israel with deceit: but Judah yet rules with God, and is faithful with the saints.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. Ephraim compasses me about with lies, and the house of Israel with deceit: but Judah yet rules with God, and is faithful with the saints.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. Ephraim compasses me about with lies, and the house of Israel with deceit: but Judah yet rules with God, and is faithful with the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எகிப்திலிருந்து குருவிகளைப்போலவும், அசீரியா தேசத்திலிருந்து புறாக்களைப்போலவும் பயந்து வருவார்கள்; அப்பொழுது அவர்களை அவர்கள் வீடுகளில் குடியிருக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. As they called them, so they went from them: they sacrificed unto Baalim, and burned incense to graven images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்பிராயீமர் பொய்களினாலும், இஸ்ரவேல் வம்சத்தார் வஞ்சகத்தினாலும் என்னைச் சூழ்ந்துகொண்டிருக்கிறார்கள்; யூதாவோவெனில் இன்னும் தேவனோடே அரசாண்டு, பரிசுத்தவான்களோடே உண்மையாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. As they called them, so they went from them: they sacrificed unto Baalim, and burned incense to graven images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்பிராயீமர் பொய்களினாலும், இஸ்ரவேல் வம்சத்தார் வஞ்சகத்தினாலும் என்னைச் சூழ்ந்துகொண்டிருக்கிறார்கள்; யூதாவோவெனில் இன்னும் தேவனோடே அரசாண்டு, பரிசுத்தவான்களோடே உண்மையாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[3. I taught Ephraim also to go, taking them by their arms; but they knew not that I healed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் இளைஞனாயிருந்தபோது நான் அவனை நேசித்தேன்; எகிப்திலிருந்து என்னுடைய குமாரனை வரவழைத்தேன்.]]></a:t>
+              <a:t><![CDATA[3. I taught Ephraim also to go, taking them by their arms; but they knew not that I healed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் தங்களை அழைக்கிறவர்களின் முகத்துக்கு விலகிப்போய்விட்டார்கள்; பாகால்களுக்குப் பலியிட்டு, விக்கிரகங்களுக்குத் தூபங்காட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. I drew them with cords of a man, with bands of love: and I was to them as they that take off the yoke on their jaws, and I laid food unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் தங்களை அழைக்கிறவர்களின் முகத்துக்கு விலகிப்போய்விட்டார்கள்; பாகால்களுக்குப் பலியிட்டு, விக்கிரகங்களுக்குத் தூபங்காட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. I drew them with cords of a man, with bands of love: and I was to them as they that take off the yoke on their jaws, and I laid food unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் எப்பிராயீமைக் கைபிடித்து நடக்கப் பழக்கினேன்; ஆனாலும் நான் தங்களைக் குணமாக்குகிறவரென்று அறியாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. I drew them with cords of a man, with bands of love: and I was to them as they that take off the yoke on their jaws, and I laid food unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718500" r:id="rId1"/>
+    <p:sldLayoutId id="2481563713" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,50 +3467,74 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3328,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൌഖ്യമാക്കി എന്നു അവർ അറിഞ്ഞില്ല.]]></a:t>
+              <a:t><![CDATA[5. மனந்திரும்பமாட்டோமென்றதினால் அவர்கள் எகிப்துதேசத்துக்குத் திரும்பிப்போவதில்லை; அசீரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. മനുഷ്യപാശങ്ങൾകൊണ്ടു, സ്നേഹബന്ധനങ്ങൾകൊണ്ടു തന്നേ, ഞാൻ അവരെ വലിച്ചു; അവരുടെ താടിയെല്ലിന്മേലുള്ള]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு ராஜா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നുകം നീക്കിക്കളയുന്നവനെപ്പോലെ ഞാൻ അവർക്കു ആയിരുന്നു; ഞാൻ അവർക്കു തീൻ ഇട്ടുകൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் அவர்களுடைய ஆலோசனைகளினிமித்தம் பட்டயம் அவர்கள் பட்டயங்களுக்குள் பாய்ந்து, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവൻ മിസ്രയീംദേശത്തേക്കു മടങ്ങിപ്പോകയില്ല; എന്നാൽ മടങ്ങിവരുവാൻ അവർക്കു മനസ്സില്ലായ്കകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[தாழ்ப்பாள்களை நிர்மூலம்பண்ணி, அவர்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അശ്ശൂർയ്യൻ അവന്റെ രാജാവാകും.]]></a:t>
+              <a:t><![CDATA[7. என் ஜனங்கள் என்னைவிட்டு விலகுகிற மாறுபாட்டைப் பற்றிக்கொண்டிருக்கிறார்கள்; அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവരുടെ ആലോചന നിമിത്തം വാൾ അവന്റെ പട്ടണങ്ങളിന്മേൽ വീണു അവന്റെ ഓടാമ്പലുകളെ നശിപ്പിച്ചു]]></a:t>
+              <a:t><![CDATA[உன்னதமானவரிடத்தில் வரவழைத்தாலும் ஒருவனும் எழும்புகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒടുക്കിക്കളയും.]]></a:t>
+              <a:t><![CDATA[8. எப்பிராயீமே, நான் உன்னை எப்படிக் கைவிடுவேன்? இஸ்ரவேலே, நான் உன்னை எப்படி ஒப்புக்கொடுப்பேன்? நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്റെ ജനം എന്നെ വിട്ടു പിന്തിരിവാൻ ഒരുങ്ങിയിരിക്കുന്നു; അവരെ മേലോട്ടു വിളിച്ചാലും ആരും]]></a:t>
+              <a:t><![CDATA[உன்னை எப்படி அத்மாவைப்போலாக்குவேன்? உன்னை எப்படி செபோயீமைப்போல வைப்பேன்? என் இருதயம் எனக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിവിർന്നുനില്ക്കുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[குழம்புகிறது; என் பரிதாபங்கள் ஏகமாய்ப் பொங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എഫ്രയീമേ, ഞാൻ നിന്നെ എങ്ങനെ വിട്ടുകൊടുക്കും? യിസ്രായേലേ, ഞാൻ നിന്നെ എങ്ങനെ ഏല്പിച്ചുകൊടുക്കും?]]></a:t>
+              <a:t><![CDATA[9. என் உக்கிர கோபத்தின்படியே செய்யமாட்டேன்; எப்பிராயீமை அழிக்கும்படித் திரும்பமாட்டேன்; ஏனென்றால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ മിസ്രയീമിൽനിന്നു ഒരു പക്ഷിയെപ്പോലെയും അശ്ശൂർദേശത്തുനിന്നു ഒരു പ്രാവിനെപ്പോലെയും]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் இளைஞனாயிருந்தபோது நான் அவனை நேசித்தேன்; எகிப்திலிருந்து என்னுடைய குமாரனை வரவழைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിന്നെ എങ്ങനെ അദ്മയെപ്പോലെ ആക്കും? ഞാൻ നിന്നെ എങ്ങനെ സെബോയിമിനെപ്പോലെ ആക്കിത്തീർക്കും? എന്റെ]]></a:t>
+              <a:t><![CDATA[நான் மனுஷனல்ல, தேவனாயிருக்கிறேன்; நான் உன் நடுவிலுள்ள பரிசுத்தர்; ஆகையால் பட்டணத்துக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹൃദയം എന്റെ ഉള്ളിൽ മറിഞ്ഞുകൊള്ളുന്നു; എന്റെ അയ്യോഭാവം ഒക്കെയും ജ്വലിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[வரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. എന്റെ ഉഗ്രകോപം ഞാൻ നടത്തുകയില്ല; ഞാൻ എഫ്രയീമിനെ വീണ്ടും നശിപ്പിക്കയുമില്ല; ഞാൻ മനുഷ്യനല്ല ദൈവം]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கர்த்தரைப் பின்பற்றுவார்கள்; அவர் சிங்கத்தைப்போல் கெர்ச்சிப்பார்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അത്രേ. നിന്റെ നടുവിൽ പരിശുദ്ധൻ തന്നേ; ഞാൻ ക്രോധത്തോടെ വരികയുമില്ല.]]></a:t>
+              <a:t><![CDATA[கெர்ச்சிக்கும்போது அவர்கள் சந்ததியார் மேற்குத்திசையிலிருந்து நடுங்கி வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. സിംഹംപോലെ ഗർജ്ജിക്കുന്ന യഹോവയുടെ പിന്നാലെ അവർ നടക്കും; അവൻ ഗർജ്ജിക്കുമ്പോൾ പടിഞ്ഞാറുനിന്നു]]></a:t>
+              <a:t><![CDATA[11. எகிப்திலிருந்து குருவிகளைப்போலவும், அசீரியா தேசத்திலிருந்து புறாக்களைப்போலவும் பயந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5803,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മക്കൾ വിറെച്ചുംകൊണ്ടു വരും.]]></a:t>
+              <a:t><![CDATA[வருவார்கள்; அப்பொழுது அவர்களை அவர்கள் வீடுகளில் குடியிருக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. எப்பிராயீமர் பொய்களினாலும், இஸ்ரவேல் வம்சத்தார் வஞ்சகத்தினாலும் என்னைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சூழ்ந்துகொண்டிருக்கிறார்கள்; யூதாவோவெனில் இன்னும் தேவனோடே அரசாண்டு, பரிசுத்தவான்களோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்மையாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിറെച്ചുംകൊണ്ടു വരും; ഞാൻ അവരെ അവരുടെ വീടുകളിൽ പാർപ്പിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் தங்களை அழைக்கிறவர்களின் முகத்துக்கு விலகிப்போய்விட்டார்கள்; பாகால்களுக்குப் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എഫ്രയീം കപടംകൊണ്ടും യിസ്രായേൽഗൃഹം വഞ്ചനകൊണ്ടും എന്നെ ചുറ്റിക്കൊള്ളുന്നു; യെഹൂദയും, ദൈവത്തോടും]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களுக்குத் தூபங்காட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസ്തനായ പരിശുദ്ധനോടും ഇന്നും അസ്ഥിരത കാണിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[3. நான் எப்பிராயீமைக் கைபிடித்து நடக்கப் பழக்கினேன்; ஆனாலும் நான் தங்களைக் குணமாக்குகிறவரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽ ബാലനായിരുന്നപ്പോൾ ഞാൻ അവനെ സ്നേഹിച്ചു; മിസ്രയീമിൽ നിന്നു ഞാൻ എന്റെ മകനെ വിളിച്ചു.]]></a:t>
+              <a:t><![CDATA[அறியாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവരെ വിളിക്കുന്തോറും അവർ വിട്ടകന്നുപോയി; ബാൽബിംബങ്ങൾക്കു അവർ ബലികഴിച്ചു, വിഗ്രഹങ്ങൾക്കു ധൂപം]]></a:t>
+              <a:t><![CDATA[4. மனுஷரைக் கட்டி இழுக்கிற அன்பின் கயிறுகளால் நான் அவர்களை இழுத்தேன், அவர்கள் கழுத்துகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാട്ടി.]]></a:t>
+              <a:t><![CDATA[இருந்த நுகத்தடியை எடுத்துப் போடுகிறவரைப்போல இருந்து, அவர்கள் பட்சம் சாய்ந்து, அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞാൻ എഫ്രയീമിനെ നടപ്പാൻ ശീലിപ്പിച്ചു; ഞാൻ അവരെ എന്റെ ഭുജങ്ങളിൽ എടുത്തു; എങ്കിലും ഞാൻ അവരെ]]></a:t>
+              <a:t><![CDATA[ஆகாரங்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>