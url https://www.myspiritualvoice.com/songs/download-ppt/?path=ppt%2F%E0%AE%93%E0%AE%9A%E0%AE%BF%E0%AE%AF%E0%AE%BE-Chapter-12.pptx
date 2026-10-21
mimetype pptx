--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -47,52 +47,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -101,51 +99,50 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
-    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -271,54 +268,53 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தூதனானவரோடே போராடி மேற்கொண்டான், அழுது அவரை நோக்கிக் கெஞ்சினான்; பெத்தேலிலே அவர் அவனைக் கண்டு சந்தித்து, அவ்விடத்திலும் நம்மோடே பேசினார்.]]></a:t>
+              <a:t><![CDATA[4. Yea, he had power over the angel, and prevailed: he wept, and made supplication unto him: he found him in Bethel, and there he spoke with us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய அவர் சேனைகளின் தேவன்; யேகோவா என்பது அவருடைய நாமசங்கீர்த்தனம்.]]></a:t>
+              <a:t><![CDATA[5. Even the LORD God of hosts; the LORD is his memorial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்போதும் நீ உன் தேவனிடத்தில் திரும்பு; தயவையும் நியாயத்தையும் கைக்கொண்டு, இடைவிடாமல் உன் தேவனை நம்பிக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[6. Therefore turn you to your God: keep mercy and judgment and wait on your God continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்போதும் நீ உன் தேவனிடத்தில் திரும்பு; தயவையும் நியாயத்தையும் கைக்கொண்டு, இடைவிடாமல் உன் தேவனை நம்பிக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[6. Therefore turn you to your God: keep mercy and judgment and wait on your God continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வியாபாரி, கள்ளத்தராசு அவன் கையில் இருக்கிறது; அநியாயஞ்செய்ய விரும்புகிறான்.]]></a:t>
+              <a:t><![CDATA[7. He is a merchant, the balances of deceit are in his hand: he loves to oppress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீம்: நான் ஐசுவரியவானானேன்; நான் பொருளைச் சம்பாதித்தேன்; நான் பிரயாசப்பட்டுத் தேடின எல்லாவற்றிலும் பாவமாகிய அக்கிரமம் என்னிடத்தில் கண்டுபிடிக்கப்படுவதில்லையென்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. And Ephraim said, Yet I am become rich, I have found me out substance: in all my labours they shall find none iniquity in me that were sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீம்: நான் ஐசுவரியவானானேன்; நான் பொருளைச் சம்பாதித்தேன்; நான் பிரயாசப்பட்டுத் தேடின எல்லாவற்றிலும் பாவமாகிய அக்கிரமம் என்னிடத்தில் கண்டுபிடிக்கப்படுவதில்லையென்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. And Ephraim said, Yet I am become rich, I have found me out substance: in all my labours they shall find none iniquity in me that were sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னை எகிப்துதேசத்திலிருந்து அழைத்துவந்தது முதற்கொண்டு உன் தேவனாகிய கர்த்தராயிருக்கிற நான் பண்டிகை நாட்களில் செய்யப்படுகிறதுபோல், திரும்பவும் உன்னைக் கூடாரங்களில் தாபரிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And I that am the LORD your God from the land of Egypt will yet make you to dwell in tabernacles, as in the days of the solemn feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னை எகிப்துதேசத்திலிருந்து அழைத்துவந்தது முதற்கொண்டு உன் தேவனாகிய கர்த்தராயிருக்கிற நான் பண்டிகை நாட்களில் செய்யப்படுகிறதுபோல், திரும்பவும் உன்னைக் கூடாரங்களில் தாபரிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And I that am the LORD your God from the land of Egypt will yet make you to dwell in tabernacles, as in the days of the solemn feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே தீர்க்கதரிசிகளோடே சொன்னேன்; நான் அநேகம் தரிசனங்களை அருளினேன்; தீர்க்கதரிசிகளைக்கொண்டு உவமைகளால் பேசினேன்.]]></a:t>
+              <a:t><![CDATA[10. I have also spoken by the prophets, and I have multiplied visions, and used similitudes, by the ministry of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் காற்றை மேய்ந்து, கொண்டற்காற்றைப் பின்தொடருகிறான்; அவன் நாள்தோறும் பொய்யையும் கேட்டையும் வர்த்திக்கப்பண்ணி, அசீரியரோடே உடன்படிக்கை பண்ணுகிறான்; எகிப்துக்கு எண்ணெய் கொண்டுபோகப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[1. Ephraim feeds on wind, and follows after the east wind: he daily increases lies and desolation; and they do make a covenant with the Assyrians, and oil is carried into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே தீர்க்கதரிசிகளோடே சொன்னேன்; நான் அநேகம் தரிசனங்களை அருளினேன்; தீர்க்கதரிசிகளைக்கொண்டு உவமைகளால் பேசினேன்.]]></a:t>
+              <a:t><![CDATA[10. I have also spoken by the prophets, and I have multiplied visions, and used similitudes, by the ministry of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத் அக்கிரம ஸ்தலமோ? ஆம், அவர்கள் அபத்தரானார்கள்; கில்காலிலே காளைகளைப் பலியிடுகிறார்கள்; அவர்களுடைய பீடங்கள் வயல்வரப்புகளிலிருக்கிற கற்குவியல்களைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Is there iniquity in Gilead? surely they are vanity: they sacrifice bullocks in Gilgal; yea, their altars are as heaps in the furrows of the fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத் அக்கிரம ஸ்தலமோ? ஆம், அவர்கள் அபத்தரானார்கள்; கில்காலிலே காளைகளைப் பலியிடுகிறார்கள்; அவர்களுடைய பீடங்கள் வயல்வரப்புகளிலிருக்கிற கற்குவியல்களைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Is there iniquity in Gilead? surely they are vanity: they sacrifice bullocks in Gilgal; yea, their altars are as heaps in the furrows of the fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத் அக்கிரம ஸ்தலமோ? ஆம், அவர்கள் அபத்தரானார்கள்; கில்காலிலே காளைகளைப் பலியிடுகிறார்கள்; அவர்களுடைய பீடங்கள் வயல்வரப்புகளிலிருக்கிற கற்குவியல்களைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And Jacob fled into the country of Syria, and Israel served for a wife, and for a wife he kept sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபு சீரியாதேசத்துக்கு ஓடிப்போய், இஸ்ரவேல் ஒரு பெண்ணுக்காக ஊழியஞ்செய்து, ஒரு பெண்ணுக்காக ஆடு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[12. And Jacob fled into the country of Syria, and Israel served for a wife, and for a wife he kept sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபு சீரியாதேசத்துக்கு ஓடிப்போய், இஸ்ரவேல் ஒரு பெண்ணுக்காக ஊழியஞ்செய்து, ஒரு பெண்ணுக்காக ஆடு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[13. And by a prophet the LORD brought Israel out of Egypt, and by a prophet was he preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் ஒரு தீர்க்கதரிசியைக் கண்டு இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணினார்; தீர்க்கதரிசியினால் காக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And by a prophet the LORD brought Israel out of Egypt, and by a prophet was he preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் ஒரு தீர்க்கதரிசியைக் கண்டு இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணினார்; தீர்க்கதரிசியினால் காக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. Ephraim provoked him to anger most bitterly: therefore shall he leave his blood upon him, and his reproach shall his LORD return unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,160 +2445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்பிராயீமோ அவரை மிகவும் கோபப்படுத்தினான்; ஆகையால் அவனுடைய ஆண்டவர் அவனுடைய இரத்தப்பழிகளை அவன்மேல் சுமத்தி, அவன் செய்த நிந்தையை அவன்மேல் திருப்புவார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[14. எப்பிராயீமோ அவரை மிகவும் கோபப்படுத்தினான்; ஆகையால் அவனுடைய ஆண்டவர் அவனுடைய இரத்தப்பழிகளை அவன்மேல் சுமத்தி, அவன் செய்த நிந்தையை அவன்மேல் திருப்புவார்.]]></a:t>
+              <a:t><![CDATA[14. Ephraim provoked him to anger most bitterly: therefore shall he leave his blood upon him, and his reproach shall his LORD return unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் காற்றை மேய்ந்து, கொண்டற்காற்றைப் பின்தொடருகிறான்; அவன் நாள்தோறும் பொய்யையும் கேட்டையும் வர்த்திக்கப்பண்ணி, அசீரியரோடே உடன்படிக்கை பண்ணுகிறான்; எகிப்துக்கு எண்ணெய் கொண்டுபோகப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[1. Ephraim feeds on wind, and follows after the east wind: he daily increases lies and desolation; and they do make a covenant with the Assyrians, and oil is carried into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் காற்றை மேய்ந்து, கொண்டற்காற்றைப் பின்தொடருகிறான்; அவன் நாள்தோறும் பொய்யையும் கேட்டையும் வர்த்திக்கப்பண்ணி, அசீரியரோடே உடன்படிக்கை பண்ணுகிறான்; எகிப்துக்கு எண்ணெய் கொண்டுபோகப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[1. Ephraim feeds on wind, and follows after the east wind: he daily increases lies and desolation; and they do make a covenant with the Assyrians, and oil is carried into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதாவோடும் கர்த்தருக்கு வழக்கு இருக்கிறது; அவர் யாக்கோபை அவன் வழிகளுக்குத்தக்கதாக விசாரிக்கப்போகிறார்; அவன் கிரியைகளுக்குத்தக்கதாக அவனுக்கு நீதியைச் சரிக்கட்டுவார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has also a controversy with Judah, and will punish Jacob according to his ways; according to his doings will he recompense him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதாவோடும் கர்த்தருக்கு வழக்கு இருக்கிறது; அவர் யாக்கோபை அவன் வழிகளுக்குத்தக்கதாக விசாரிக்கப்போகிறார்; அவன் கிரியைகளுக்குத்தக்கதாக அவனுக்கு நீதியைச் சரிக்கட்டுவார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has also a controversy with Judah, and will punish Jacob according to his ways; according to his doings will he recompense him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தாயின் கர்ப்பத்திலே தன் சகோதரனுடைய குதிகாலைப் பிடித்தான், தன் பெலத்தினால் தேவனோடே போராடினான்.]]></a:t>
+              <a:t><![CDATA[3. He took his brother by the heel in the womb, and by his strength he had power with God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தாயின் கர்ப்பத்திலே தன் சகோதரனுடைய குதிகாலைப் பிடித்தான், தன் பெலத்தினால் தேவனோடே போராடினான்.]]></a:t>
+              <a:t><![CDATA[3. He took his brother by the heel in the womb, and by his strength he had power with God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தூதனானவரோடே போராடி மேற்கொண்டான், அழுது அவரை நோக்கிக் கெஞ்சினான்; பெத்தேலிலே அவர் அவனைக் கண்டு சந்தித்து, அவ்விடத்திலும் நம்மோடே பேசினார்.]]></a:t>
+              <a:t><![CDATA[4. Yea, he had power over the angel, and prevailed: he wept, and made supplication unto him: he found him in Bethel, and there he spoke with us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732579" r:id="rId1"/>
+    <p:sldLayoutId id="2481563713" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3604,58 +3491,50 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে, সে আমাদের সঙ্গে কথা বলেছিল|]]></a:t>
+              <a:t><![CDATA[கண்டு சந்தித்து, அவ்விடத்திலும் நம்மோடே பேசினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. হ্যাঁ, সৈন্যবাহিনীর ঈশ্বর হচ্ছেন যিহোবা| তাঁর নাম যিহোবা (প্রভু)|]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய அவர் சேனைகளின் தேவன்; யேகோவா என்பது அவருடைய நாமசங்கீர்த்தனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেজন্য তোমরা তোমাদের ঈশ্বরের কাছে ফিরে এসো| তাঁর বশবর্তী হও, সঠিক কাজ কর! সব সময় তোমার ঈশ্বরকে]]></a:t>
+              <a:t><![CDATA[6. இப்போதும் நீ உன் தேவனிடத்தில் திரும்பு; தயவையும் நியாயத்தையும் கைக்கொண்டு, இடைவிடாமல் உன் தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস কর!]]></a:t>
+              <a:t><![CDATA[நம்பிக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “যাকোব একজন পাকা ব্যবসায়ী লোক| সে তার বন্ধুদেরও প্রতারণা করে! এমনকি তার দাঁড়িপাল্লাও ঠিক নেই|]]></a:t>
+              <a:t><![CDATA[7. அவன் வியாபாரி, கள்ளத்தராசு அவன் கையில் இருக்கிறது; அநியாயஞ்செய்ய விரும்புகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইফ্রয়িম বলেছিল, ‘আমি একজন ধনী! আমি প্রকৃত ধন খুঁজে পেয়েছি! কোনো ব্যক্তি আমার অপরাধ সম্পর্কে]]></a:t>
+              <a:t><![CDATA[8. எப்பிராயீம்: நான் ஐசுவரியவானானேன்; நான் பொருளைச் சம்பாதித்தேன்; நான் பிரயாசப்பட்டுத் தேடின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারবে না| কোনও ব্যক্তিই আমার পাপের সম্বন্ধে জানতে পারবে না|’]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிலும் பாவமாகிய அக்கிரமம் என்னிடத்தில் கண்டுபிடிக்கப்படுவதில்லையென்று சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “কিন্তু মিশরের ভূমিতে তোমরা যতদিন ছিলে ততদিন আমিই তোমাদের প্রভু, ঈশ্বর ছিলাম| ঈশ্বর সমাগম তাঁবুতে]]></a:t>
+              <a:t><![CDATA[9. உன்னை எகிப்துதேசத்திலிருந்து அழைத்துவந்தது முதற்கொண்டு உன் தேவனாகிய கர்த்தராயிருக்கிற நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকার সময়ের মতো আমি তোমাদের তাঁবুতে বাস করবার ব্যবস্থা করব|]]></a:t>
+              <a:t><![CDATA[பண்டிகை நாட்களில் செய்யப்படுகிறதுபோல், திரும்பவும் உன்னைக் கூடாரங்களில் தாபரிக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি ভাব্বাদীদের সঙ্গে কথা বলেছি| আমি তাদের অনেক দর্শনশক্তি দিয়েছি| আমার শিক্ষা তোমাদের দেওয়ার]]></a:t>
+              <a:t><![CDATA[10. அப்படியே தீர்க்கதரிசிகளோடே சொன்னேன்; நான் அநேகம் தரிசனங்களை அருளினேன்; தீர்க்கதரிசிகளைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইফ্রয়িম তার সময় নষ্ট করছে- ইস্রায়েল সারাদিন ধরে “হাওযার পেছনে ছুটছে|” জনসাধারণ আরো বেশী করে]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீம் காற்றை மேய்ந்து, கொண்டற்காற்றைப் பின்தொடருகிறான்; அவன் நாள்தோறும் பொய்யையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য আমি ভাব্বাদীদের অনেক পথ দেখিয়েছি|]]></a:t>
+              <a:t><![CDATA[உவமைகளால் பேசினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু গিলিয়দবাসীরা পাপী| সেখানে অনেকগুলো ভয়ঙ্কর মূর্ত্তি আছে| গিল্গলের লোকেরা ষাঁড়ের কাছে]]></a:t>
+              <a:t><![CDATA[11. கீலேயாத் அக்கிரம ஸ்தலமோ? ஆம், அவர்கள் அபத்தரானார்கள்; கில்காலிலே காளைகளைப் பலியிடுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলি উত্সর্গ করে| ওই লোকেদের বহু পূজোর বেদী আছে| চষা জমিতে আবর্জনার সারির মত সেখানে বেদীর সারি তৈরী]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய பீடங்கள் வயல்வரப்புகளிலிருக்கிற கற்குவியல்களைப்போல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে|]]></a:t>
+              <a:t><![CDATA[12. யாக்கோபு சீரியாதேசத்துக்கு ஓடிப்போய், இஸ்ரவேல் ஒரு பெண்ணுக்காக ஊழியஞ்செய்து, ஒரு பெண்ணுக்காக ஆடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যাকোব অরামের দেশে পালিয়ে গিয়েছিল| সেই জায়গায় ইস্রায়েল স্ত্রী পাবার জন্যে কাজ করেছিল| আরেকটি]]></a:t>
+              <a:t><![CDATA[மேய்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী পাবার জন্য সে মেষগুলির দেখাশোনা কর়েছিল|]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் ஒரு தீர்க்கதரிசியைக் கண்டு இஸ்ரவேலை எகிப்திலிருந்து புறப்படப்பண்ணினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “কিন্তু ঈশ্বর একজন ভাব্বাদীকে ব্যবহার করে ইস্রায়েলকে মিশর থেকে বের করে নিয়ে গিয়েছিলেন এবং]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியினால் காக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলকে নিরাপদে রাখার জন্য প্রভু একজন ভাব্বাদীকে ব্যবহার করবেন|]]></a:t>
+              <a:t><![CDATA[14. எப்பிராயீமோ அவரை மிகவும் கோபப்படுத்தினான்; ஆகையால் அவனுடைய ஆண்டவர் அவனுடைய இரத்தப்பழிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,183 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু ইফ্রয়িম প্রভুকে অত্যন্ত রুদ্ধ করে তুলল| ইফ্রয়িম বহু লোককে হত্যা করেছিল সেজন্য সে তার]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[অপরাধের শাস্তি পাবে| তার গুরু (প্রভু) তাকে তার অবমাননা সহ্য করতে বাধ্য করবেন|”]]></a:t>
+              <a:t><![CDATA[அவன்மேல் சுமத்தி, அவன் செய்த நிந்தையை அவன்மேல் திருப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিথ্যা বলছে| তারা আরো বেশী চুরি করছে| তারা অশূরের সঙ্গে চুক্তি করেছে, এবং তাদের জলপাই তেল মিশরে বহন]]></a:t>
+              <a:t><![CDATA[கேட்டையும் வர்த்திக்கப்பண்ணி, அசீரியரோடே உடன்படிக்கை பண்ணுகிறான்; எகிப்துக்கு எண்ணெய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে নিয়ে যাচ্ছে|]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু বলেছেন, “ইস্রায়েলের বিরুদ্ধে আমার বলবার বিষয় আছে| যাকোব তার কাজের জন্যে অবশ্যই শাস্তি]]></a:t>
+              <a:t><![CDATA[2. யூதாவோடும் கர்த்தருக்கு வழக்கு இருக்கிறது; அவர் யாக்கோபை அவன் வழிகளுக்குத்தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাবে| য়ে সব খারাপ কাজ সে করেছে তার জন্য সে অবশ্যই শাস্তি পাবে|]]></a:t>
+              <a:t><![CDATA[விசாரிக்கப்போகிறார்; அவன் கிரியைகளுக்குத்தக்கதாக அவனுக்கு நீதியைச் சரிக்கட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এমন কি যাকোব যখন তার মাযের গর্ভে ছিল, তখন থেকেই সে তার ভাইদের বিরুদ্ধে চএান্ত করতে শুরু করে]]></a:t>
+              <a:t><![CDATA[3. அவன் தாயின் கர்ப்பத்திலே தன் சகோதரனுடைய குதிகாலைப் பிடித்தான், தன் பெலத்தினால் தேவனோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল| যাকোব একজন শক্তিশালী যুবক ছিল; এবং সেই সময় সে ঈশ্বরের সঙ্গে লড়াই করেছিল|]]></a:t>
+              <a:t><![CDATA[போராடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সে ঈশ্বরের দূতের সঙ্গে লড়াই করেছিল এবং জিতেছিল| সে কেঁদে অনুগ্রহ চেয়েছিল| বৈথেলে এই ঘটনা ঘটে|]]></a:t>
+              <a:t><![CDATA[4. அவன் தூதனானவரோடே போராடி மேற்கொண்டான், அழுது அவரை நோக்கிக் கெஞ்சினான்; பெத்தேலிலே அவர் அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>