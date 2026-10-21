--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -57,54 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -118,52 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -294,55 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் அவர்கள் காலையில் காணும் மேகத்தைப்போலவும், விடியற்காலையில் ஒழிந்துபோகிற பனியைப்போலவும், பெருங்காற்று களத்திலிருந்து பறக்கடிக்கிற பதரைப்போலவும், புகைக்கூண்டில் ஏறிப்போகிற புகையைப்போலவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yet I am the LORD your God from the land of Egypt, and you shall know no god but me: for there is no saviour beside me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் அவர்கள் காலையில் காணும் மேகத்தைப்போலவும், விடியற்காலையில் ஒழிந்துபோகிற பனியைப்போலவும், பெருங்காற்று களத்திலிருந்து பறக்கடிக்கிற பதரைப்போலவும், புகைக்கூண்டில் ஏறிப்போகிற புகையைப்போலவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yet I am the LORD your God from the land of Egypt, and you shall know no god but me: for there is no saviour beside me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் அவர்கள் காலையில் காணும் மேகத்தைப்போலவும், விடியற்காலையில் ஒழிந்துபோகிற பனியைப்போலவும், பெருங்காற்று களத்திலிருந்து பறக்கடிக்கிற பதரைப்போலவும், புகைக்கூண்டில் ஏறிப்போகிற புகையைப்போலவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. I did know you in the wilderness, in the land of great drought.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து அழைத்துவந்ததுமுதல் உன் தேவனாகிய கர்த்தராயிருக்கிறேன்; ஆகையால் நீ என்னையன்றி வேறே தேவனை அறியவேண்டாம்; என்னையன்றி இரட்சகர் ஒருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. According to their pasture, so were they filled; they were filled, and their heart was exalted; therefore have they forgotten me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து அழைத்துவந்ததுமுதல் உன் தேவனாகிய கர்த்தராயிருக்கிறேன்; ஆகையால் நீ என்னையன்றி வேறே தேவனை அறியவேண்டாம்; என்னையன்றி இரட்சகர் ஒருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. According to their pasture, so were they filled; they were filled, and their heart was exalted; therefore have they forgotten me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன்னை மகா வறட்சியான தேசமாகிய வனாந்தரத்திலே அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[7. Therefore I will be unto them as a lion: as a leopard by the way will I observe them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்களுக்கு இருந்த மேய்ச்சலினால் திருப்தியானார்கள்; திருப்தியானபின்பு அவர்கள் இருதயம் மேட்டிமையாயிற்று; அதினால் என்னை மறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. I will meet them as a bear that is bereaved of her whelps, and will rend the lobe of their heart, and there will I devour them like a lion: the wild beast shall tear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்களுக்கு இருந்த மேய்ச்சலினால் திருப்தியானார்கள்; திருப்தியானபின்பு அவர்கள் இருதயம் மேட்டிமையாயிற்று; அதினால் என்னை மறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. I will meet them as a bear that is bereaved of her whelps, and will rend the lobe of their heart, and there will I devour them like a lion: the wild beast shall tear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நான் அவர்களுக்குச் சிங்கத்தைப்போல் இருப்பேன்; சிவிங்கியைப்போல் வழியருகே பதிவிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. O Israel, you have destroyed yourself; but in me is yours help.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குட்டிகளைப் பறிகொடுத்த கரடியைப்போல நான் அவர்களை எதிர்த்து, அவர்கள் ஈரற்குலையைக் கிழித்து, அவர்களை அங்கே சிங்கம் பட்சிக்கிறதுபோல பட்சித்துப்போடுவேன், காட்டுமிருகங்கள் அவர்களைப் பீறிப்போடும்.]]></a:t>
+              <a:t><![CDATA[10. I will be your king: where is any other that may save you in all your cities? and your judges of whom you said, Give me a king and princes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமாரியா தன் தேவனுக்கு விரோதமாகக் கலகம்பண்ணினபடியால், குற்றஞ் சுமத்தப்பட்டதாயிருக்கும்; அவர்கள் பட்டயத்தால் விழுவார்கள்; அவர்களுடைய குழந்தைகள் மோதியடிக்கப்படும்; அவர்களுடைய கர்ப்பவதிகள் கீறப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When Ephraim spoke trembling, he exalted himself in Israel; but when he offended in Baal, he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குட்டிகளைப் பறிகொடுத்த கரடியைப்போல நான் அவர்களை எதிர்த்து, அவர்கள் ஈரற்குலையைக் கிழித்து, அவர்களை அங்கே சிங்கம் பட்சிக்கிறதுபோல பட்சித்துப்போடுவேன், காட்டுமிருகங்கள் அவர்களைப் பீறிப்போடும்.]]></a:t>
+              <a:t><![CDATA[10. I will be your king: where is any other that may save you in all your cities? and your judges of whom you said, Give me a king and princes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலே, நீ உனக்குக் கேடுண்டாக்கிக்கொண்டாய்; ஆனாலும் என்னிடத்தில் உனக்குச் சகாயம் உண்டு.]]></a:t>
+              <a:t><![CDATA[11. I gave you a king in mine anger, and took him away in my wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலே, நீ உனக்குக் கேடுண்டாக்கிக்கொண்டாய்; ஆனாலும் என்னிடத்தில் உனக்குச் சகாயம் உண்டு.]]></a:t>
+              <a:t><![CDATA[12. The iniquity of Ephraim is bound up; his sin is hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கு ராஜாவையும் அதிபதிகளையும் ஏற்படுத்தவேண்டும் என்றாயே; இப்போதும் உன்னுடைய எல்லாப் பட்டணங்களிலும் உன்னை இரட்சிக்கும் ராஜா எங்கே? உன் நியாயாதிபதிகள் எங்கே?]]></a:t>
+              <a:t><![CDATA[13. The sorrows of a travailing woman shall come upon him: he is an unwise son; for he should not stay long in the place of the breaking out of children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கு ராஜாவையும் அதிபதிகளையும் ஏற்படுத்தவேண்டும் என்றாயே; இப்போதும் உன்னுடைய எல்லாப் பட்டணங்களிலும் உன்னை இரட்சிக்கும் ராஜா எங்கே? உன் நியாயாதிபதிகள் எங்கே?]]></a:t>
+              <a:t><![CDATA[14. I will ransom them from the power of the grave; I will redeem them from death: O death, I will be your plagues; O grave, I will be your destruction: repentance shall be hid from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் கோபத்திலே உனக்கு ராஜாவைக் கொடுத்தேன்; என் உக்கிரத்திலே அவனை எடுத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. I will ransom them from the power of the grave; I will redeem them from death: O death, I will be your plagues; O grave, I will be your destruction: repentance shall be hid from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் கோபத்திலே உனக்கு ராஜாவைக் கொடுத்தேன்; என் உக்கிரத்திலே அவனை எடுத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. I will ransom them from the power of the grave; I will redeem them from death: O death, I will be your plagues; O grave, I will be your destruction: repentance shall be hid from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்பிராயீமின் அக்கிரமம் கட்டிவைத்திருக்கிறது; அவன் பாவம் பத்திரப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Though he be fruitful among his brethren, an east wind shall come, the wind of the LORD shall come up from the wilderness, and his spring shall become dry, and his fountain shall be dried up: he shall spoil the treasure of all pleasant vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்பிராயீமின் அக்கிரமம் கட்டிவைத்திருக்கிறது; அவன் பாவம் பத்திரப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Though he be fruitful among his brethren, an east wind shall come, the wind of the LORD shall come up from the wilderness, and his spring shall become dry, and his fountain shall be dried up: he shall spoil the treasure of all pleasant vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிரசவஸ்திரீயின் வேதனை அவனுக்கு வரும்; அவன் விவேகமில்லாத பிள்ளை; பேறுகாலமட்டும் அவன் நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. Though he be fruitful among his brethren, an east wind shall come, the wind of the LORD shall come up from the wilderness, and his spring shall become dry, and his fountain shall be dried up: he shall spoil the treasure of all pleasant vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமாரியா தன் தேவனுக்கு விரோதமாகக் கலகம்பண்ணினபடியால், குற்றஞ் சுமத்தப்பட்டதாயிருக்கும்; அவர்கள் பட்டயத்தால் விழுவார்கள்; அவர்களுடைய குழந்தைகள் மோதியடிக்கப்படும்; அவர்களுடைய கர்ப்பவதிகள் கீறப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When Ephraim spoke trembling, he exalted himself in Israel; but when he offended in Baal, he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிரசவஸ்திரீயின் வேதனை அவனுக்கு வரும்; அவன் விவேகமில்லாத பிள்ளை; பேறுகாலமட்டும் அவன் நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. Though he be fruitful among his brethren, an east wind shall come, the wind of the LORD shall come up from the wilderness, and his spring shall become dry, and his fountain shall be dried up: he shall spoil the treasure of all pleasant vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை நான் பாதாளத்தின் வல்லமைக்கு நீங்கலாக்கி மீட்பேன்; அவர்களை மரணத்துக்கு நீங்கலாக்கி விடுவிப்பேன்; மரணமே, உன் வாதைகள் எங்கே? பாதாளமே உன் சங்காரம் எங்கே? மனமாறுதல் என் கண்களுக்கு மறைவானதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. Samaria shall become desolate; for she has rebelled against her God: they shall fall by the sword: their infants shall be dashed in pieces, and their women with child shall be ripped up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை நான் பாதாளத்தின் வல்லமைக்கு நீங்கலாக்கி மீட்பேன்; அவர்களை மரணத்துக்கு நீங்கலாக்கி விடுவிப்பேன்; மரணமே, உன் வாதைகள் எங்கே? பாதாளமே உன் சங்காரம் எங்கே? மனமாறுதல் என் கண்களுக்கு மறைவானதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. Samaria shall become desolate; for she has rebelled against her God: they shall fall by the sword: their infants shall be dashed in pieces, and their women with child shall be ripped up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,269 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் சகோதரருக்குள்ளே ஜனம்பெருத்தவனாயிருந்தாலும், கர்த்தருடைய காற்றாகிய கீழ்க்காற்று வனாந்தரத்திலிருந்து எழும்பிவரும்; அதனால் அவனுடைய ஊற்றுகள் வற்றிப்போகும்; அவனுடைய துரவு சுவறிப்போகும்; அது இச்சிக்கப்படத்தக்க சகல பதார்த்தங்களுள்ள உத்தம பதார்த்தங்களையும் வாரிக்கொண்டுபோகும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[15. இவன் சகோதரருக்குள்ளே ஜனம்பெருத்தவனாயிருந்தாலும், கர்த்தருடைய காற்றாகிய கீழ்க்காற்று வனாந்தரத்திலிருந்து எழும்பிவரும்; அதனால் அவனுடைய ஊற்றுகள் வற்றிப்போகும்; அவனுடைய துரவு சுவறிப்போகும்; அது இச்சிக்கப்படத்தக்க சகல பதார்த்தங்களுள்ள உத்தம பதார்த்தங்களையும் வாரிக்கொண்டுபோகும்.]]></a:t>
+              <a:t><![CDATA[16. Samaria shall become desolate; for she has rebelled against her God: they shall fall by the sword: their infants shall be dashed in pieces, and their women with child shall be ripped up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமாரியா தன் தேவனுக்கு விரோதமாகக் கலகம்பண்ணினபடியால், குற்றஞ் சுமத்தப்பட்டதாயிருக்கும்; அவர்கள் பட்டயத்தால் விழுவார்கள்; அவர்களுடைய குழந்தைகள் மோதியடிக்கப்படும்; அவர்களுடைய கர்ப்பவதிகள் கீறப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And now they sin more and more, and have made them molten images of their silver, and idols according to their own understanding, all of it the work of the craftsmen: they say of them, Let the men that sacrifice kiss the calves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் பேசினபோது நடுக்கமுண்டாயிற்று; அவன் இஸ்ரவேலிலே மேன்மைபெற்றான்; அவன் பாகால் விஷயத்தில் குற்றஞ்செய்து மடிந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[2. And now they sin more and more, and have made them molten images of their silver, and idols according to their own understanding, all of it the work of the craftsmen: they say of them, Let the men that sacrifice kiss the calves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் பேசினபோது நடுக்கமுண்டாயிற்று; அவன் இஸ்ரவேலிலே மேன்மைபெற்றான்; அவன் பாகால் விஷயத்தில் குற்றஞ்செய்து மடிந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[2. And now they sin more and more, and have made them molten images of their silver, and idols according to their own understanding, all of it the work of the craftsmen: they say of them, Let the men that sacrifice kiss the calves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் அவர்கள் அதிகமதிகமாய்ப் பாவஞ்செய்து, தங்கள் வெள்ளியினால் வார்ப்பித்த சுரூபங்களையும், தங்கள் புத்திக்கேற்க விக்கிரகங்களையும் தங்களுக்கு உண்டுபண்ணுகிறார்கள்; இவைகளெல்லாம் தட்டாருடைய வேலை; மனுஷரில் பலியிடுகிறவர்கள் கன்றுக்குட்டிகளைத் முத்தமிடலாமென்று இவைகளைக்குறித்துச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore they shall be as the morning cloud and as the early dew that passes away, as the chaff that is driven with the whirlwind out of the floor, and as the smoke out of the chimney.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் அவர்கள் அதிகமதிகமாய்ப் பாவஞ்செய்து, தங்கள் வெள்ளியினால் வார்ப்பித்த சுரூபங்களையும், தங்கள் புத்திக்கேற்க விக்கிரகங்களையும் தங்களுக்கு உண்டுபண்ணுகிறார்கள்; இவைகளெல்லாம் தட்டாருடைய வேலை; மனுஷரில் பலியிடுகிறவர்கள் கன்றுக்குட்டிகளைத் முத்தமிடலாமென்று இவைகளைக்குறித்துச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore they shall be as the morning cloud and as the early dew that passes away, as the chaff that is driven with the whirlwind out of the floor, and as the smoke out of the chimney.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் அவர்கள் அதிகமதிகமாய்ப் பாவஞ்செய்து, தங்கள் வெள்ளியினால் வார்ப்பித்த சுரூபங்களையும், தங்கள் புத்திக்கேற்க விக்கிரகங்களையும் தங்களுக்கு உண்டுபண்ணுகிறார்கள்; இவைகளெல்லாம் தட்டாருடைய வேலை; மனுஷரில் பலியிடுகிறவர்கள் கன்றுக்குட்டிகளைத் முத்தமிடலாமென்று இவைகளைக்குறித்துச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore they shall be as the morning cloud and as the early dew that passes away, as the chaff that is driven with the whirlwind out of the floor, and as the smoke out of the chimney.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729867" r:id="rId1"/>
+    <p:sldLayoutId id="2481563603" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4330,66 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সে জন্যেই ওই লোকরা শীঘ্রই অদৃশ্য হয়ে যাবে| তারা হবে ভোরবেলায় আসা কুযাশার মতো| কুযাশা য়েমন আসে]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து அழைத்துவந்ததுமுதல் உன் தேவனாகிய கர்த்தராயிருக்கிறேன்; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং তাড়াতাড়ি অদৃশ্য হয়ে যায়| ইস্রায়েল জাতিরা ভূষির মতোই হবে যা মাড়াইয়ের ঘর থেকে উড়ে যায়|]]></a:t>
+              <a:t><![CDATA[நீ என்னையன்றி வேறே தேவனை அறியவேண்டாம்; என்னையன்றி இரட்சகர் ஒருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েল জাতি হবে ধোঁযার মত, য়েটা চিমনি থেকে ওঠে এবং অদৃশ্য হয়ে যায়|]]></a:t>
+              <a:t><![CDATA[5. நான் உன்னை மகா வறட்சியான தேசமாகிய வனாந்தரத்திலே அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “যখন থেকে তোমরা মিশরের মাটিতে আছো তখন থেকেই আমি তোমাদের প্রভু ঈশ্বর| তোমরা আমাকে ছাড়া অন্য কোন]]></a:t>
+              <a:t><![CDATA[6. தங்களுக்கு இருந்த மேய்ச்சலினால் திருப்தியானார்கள்; திருப்தியானபின்பு அவர்கள் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরকে চিনতে না| আমি ছাড়া আর কোন ত্রাণকর্তা নেই|]]></a:t>
+              <a:t><![CDATA[மேட்டிமையாயிற்று; அதினால் என்னை மறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি সেই মরুভূমিতে তোমাদের চিনতাম- আমি সেই সমতল শুকনো মাটির দেশে তোমাদের চিনতাম|]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நான் அவர்களுக்குச் சிங்கத்தைப்போல் இருப்பேன்; சிவிங்கியைப்போல் வழியருகே பதிவிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “আমি ইস্রায়েল জাতিকে খাদ্য জুগিয়েছি; তারা সেই খাদ্য খেযেছে| তারা পেট ভরে খেযেছে এবং খুশী]]></a:t>
+              <a:t><![CDATA[8. குட்டிகளைப் பறிகொடுத்த கரடியைப்போல நான் அவர்களை எதிர்த்து, அவர்கள் ஈரற்குலையைக் கிழித்து, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে| (তারপর) তারা অহঙ্কারী হয়েছে এবং আমাকে ভুলে গেছে!]]></a:t>
+              <a:t><![CDATA[அங்கே சிங்கம் பட்சிக்கிறதுபோல பட்சித்துப்போடுவேன், காட்டுமிருகங்கள் அவர்களைப் பீறிப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “সেজন্য আমি তাদের কাছে সিংহের মতোই হব| আমি চিতাবাঘের মতোই রাস্তায় অপেক্ষা করব|]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலே, நீ உனக்குக் கேடுண்டாக்கிக்கொண்டாய்; ஆனாலும் என்னிடத்தில் உனக்குச் சகாயம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি তাদের ভাল্লুকের মতো আক্রমণ করব যার বাচচাদের কেড়ে নেওয়া হয়েছে| আমি তাদের আক্রমণ করব- তাদের]]></a:t>
+              <a:t><![CDATA[10. எனக்கு ராஜாவையும் அதிபதிகளையும் ஏற்படுத்தவேண்டும் என்றாயே; இப்போதும் உன்னுடைய எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. শমরিয়া অবশ্যই শাস্তি পাবে| কারণ সে তার ঈশ্বরের বিরুদ্ধে গেছে| ইস্রায়েল জাতি তরবারির সাহায্যেই]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீம் பேசினபோது நடுக்கமுண்டாயிற்று; அவன் இஸ்ரவேலிலே மேன்மைபெற்றான்; அவன் பாகால் விஷயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বুকগুলোকে একটানে চিরে ফেলব| আমি সিংহ অথবা বন্য জীব-জন্তুদের মতোই শিকারকে ছিঁড়ে ছিঁড়ে খাব|”]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலும் உன்னை இரட்சிக்கும் ராஜா எங்கே? உன் நியாயாதிபதிகள் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “ইস্রায়েল, আমি তোমাকে সাহায্য করেছিলাম; কিন্তু তোমরা আমার বিরুদ্ধে গেছো| সেজন্য এখন আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[11. நான் கோபத்திலே உனக்கு ராஜாவைக் கொடுத்தேன்; என் உக்கிரத்திலே அவனை எடுத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধ্বংস করব!]]></a:t>
+              <a:t><![CDATA[12. எப்பிராயீமின் அக்கிரமம் கட்டிவைத்திருக்கிறது; அவன் பாவம் பத்திரப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তোমাদের রাজা কোথায়? তোমাদের কোন শহরেই সে তোমাদের রক্ষা করতে পারবে না! তোমাদের বিচারকরা কোথায়?]]></a:t>
+              <a:t><![CDATA[13. பிரசவஸ்திரீயின் வேதனை அவனுக்கு வரும்; அவன் விவேகமில்லாத பிள்ளை; பேறுகாலமட்டும் அவன் நிற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাদের খোঁজ করে বলছো, ‘আমাদের একজন রাজা এবং কিছু নেতা দাও|’]]></a:t>
+              <a:t><![CDATA[14. அவர்களை நான் பாதாளத்தின் வல்லமைக்கு நீங்கலாக்கி மீட்பேன்; அவர்களை மரணத்துக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি রুদ্ধ হয়েছিলাম এবং আমি তোমাকে একজন রাজা দিয়েছিলাম| তারপর আমি যখন খুবই রুদ্ধ হয়েছিলাম, তখন]]></a:t>
+              <a:t><![CDATA[விடுவிப்பேன்; மரணமே, உன் வாதைகள் எங்கே? பாதாளமே உன் சங்காரம் எங்கே? மனமாறுதல் என் கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে নিয়ে গিয়েছিলাম|]]></a:t>
+              <a:t><![CDATA[மறைவானதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “ইফ্রয়িম তার দোষ লুকোবার চেষ্টা করেছিল| সে ভেবেছিল, তার পাপগুলো গোপন বিষয় কিন্তু সে ওই কাজের]]></a:t>
+              <a:t><![CDATA[15. இவன் சகோதரருக்குள்ளே ஜனம்பெருத்தவனாயிருந்தாலும், கர்த்தருடைய காற்றாகிய கீழ்க்காற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য শাস্তি পাবে|]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலிருந்து எழும்பிவரும்; அதனால் அவனுடைய ஊற்றுகள் வற்றிப்போகும்; அவனுடைய துரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. একজন স্ত্রীলোক প্রসব করার সময় য়ে যন্ত্রণা অনুভব করে, তার শাস্তিও সেই রকম হবে| সে কখনোই জ্ঞানী]]></a:t>
+              <a:t><![CDATA[சுவறிப்போகும்; அது இச்சிக்கப்படத்தக்க சகல பதார்த்தங்களுள்ள உத்தம பதார்த்தங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিহত হবে| তাদের সন্তানদের টুকরো টুকরো করে ছিন্ন করে দেওয়া হবে| তাদের গর্ভবতী মেয়েদের ছিঁড়ে ফেলা]]></a:t>
+              <a:t><![CDATA[குற்றஞ்செய்து மடிந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র হতে পারবে না| তার জন্মাবার সময় আসবে এবং সে বেঁচে থাকতে পারবে না|]]></a:t>
+              <a:t><![CDATA[வாரிக்கொண்டுபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “আমি তাদের কবর থেকে রক্ষা করব! আমি তাদের মৃত্যুর হাত থেকে মুক্তি দেব! মৃত্যু, তোমার রোগগুলি]]></a:t>
+              <a:t><![CDATA[16. சமாரியா தன் தேவனுக்கு விரோதமாகக் கலகம்பண்ணினபடியால், குற்றஞ் சுமத்தப்பட்டதாயிருக்கும்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোথায়? কবর, কোথায় তোমার বিনষ্ট করার ক্ষমতা? আমি শোক প্রকাশ করার কোন কারণই দেখি না!]]></a:t>
+              <a:t><![CDATA[பட்டயத்தால் விழுவார்கள்; அவர்களுடைய குழந்தைகள் மோதியடிக்கப்படும்; அவர்களுடைய கர்ப்பவதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,315 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ইস্রায়েল তার ভাযেদের সঙ্গে বড় হয়েছে| কিন্তু পূর্ব দিক থেকে একটি শক্তিশালী ঝড় আসবে আর]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[যাবে| ইস্রায়েলের কোষাগার থেকে যা কিছু মূল্য়বান তার সব কিছুই বাতাস উড়িযে নিয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[கீறப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|”]]></a:t>
+              <a:t><![CDATA[2. இப்போதும் அவர்கள் அதிகமதிகமாய்ப் பாவஞ்செய்து, தங்கள் வெள்ளியினால் வார்ப்பித்த சுரூபங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “ইফ্রয়িম ইস্রায়েলে নিজেকে খুবই গুরুত্বপূর্ণ করে তুলেছিল| ইফ্রয়িম কথা বলত এবং জনসাধারণ ভয়ে]]></a:t>
+              <a:t><![CDATA[தங்கள் புத்திக்கேற்க விக்கிரகங்களையும் தங்களுக்கு உண்டுபண்ணுகிறார்கள்; இவைகளெல்லாம் தட்டாருடைய வேலை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঁপত| কিন্তু ইফ্রয়িম পাপ করেছিল, সে বালকে পূজো করতে আরম্ভ করেছিল|]]></a:t>
+              <a:t><![CDATA[மனுஷரில் பலியிடுகிறவர்கள் கன்றுக்குட்டிகளைத் முத்தமிடலாமென்று இவைகளைக்குறித்துச் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এখন ইস্রায়েল জাতি এমশঃ আরো বেশী পাপ করছে| তাদের নিজেদের জন্য তারা মূর্ত্তি তৈরি করছে| মজুররা]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் அவர்கள் காலையில் காணும் மேகத்தைப்போலவும், விடியற்காலையில் ஒழிந்துபோகிற பனியைப்போலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রূপো দিয়ে ওই সৌখীন মূর্ত্তিগুলো তৈরি করছে| তারপর ওই লোকরা তাদের মূর্ত্তিগুলির সঙ্গে কথা বলছে| ওই]]></a:t>
+              <a:t><![CDATA[பெருங்காற்று களத்திலிருந்து பறக்கடிக்கிற பதரைப்போலவும், புகைக்கூண்டில் ஏறிப்போகிற புகையைப்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মূর্ত্তিগুলির জন্যে তারা বলি উত্সর্গ করছে| তারা ওই সোনার বাছুরগুলোকে চুমু খাচ্ছে|]]></a:t>
+              <a:t><![CDATA[இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>