--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -95,52 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -173,51 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -367,54 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இல்லாவிட்டால் நான் அவளை நிர்வாணமாக உரிந்து, அவள் பிறந்தநாளில் இருந்தவண்ணமாக அவளை நிறுத்தி, அவளை அந்தரவெளியைப்போலாக்கி, அவளை வறண்டபூமியைப்போல் விட்டு, அவளைத் தாகத்தால் சாகப்பண்ணுவேன்;]]></a:t>
+              <a:t><![CDATA[5. For their mother has played the harlot: she that conceived them has done shamefully: for she said, I will go after my lovers, that give me my bread and my water, my wool and my flax, mine oil and my drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இல்லாவிட்டால் நான் அவளை நிர்வாணமாக உரிந்து, அவள் பிறந்தநாளில் இருந்தவண்ணமாக அவளை நிறுத்தி, அவளை அந்தரவெளியைப்போலாக்கி, அவளை வறண்டபூமியைப்போல் விட்டு, அவளைத் தாகத்தால் சாகப்பண்ணுவேன்;]]></a:t>
+              <a:t><![CDATA[5. For their mother has played the harlot: she that conceived them has done shamefully: for she said, I will go after my lovers, that give me my bread and my water, my wool and my flax, mine oil and my drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவளுடைய பிள்ளைகள் சோரப்பிள்ளைகளாகையால் அவர்களுக்கு இரங்காதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. Therefore, behold, I will hedge up your way with thorns, and make a wall, that she shall not find her paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய தாய் சோரம்போனாள், அவர்களைக் கர்ப்பந்தரித்தவள் இலச்சையான காரியங்களைச் செய்தாள்; அப்பத்தையும், தண்ணீரையும், ஆட்டுமயிரையும், பஞ்சையும், எண்ணெயையும், பானங்களையும் கொடுத்துவருகிற என்நேசர்களைப் பின்பற்றிப்போவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. Therefore, behold, I will hedge up your way with thorns, and make a wall, that she shall not find her paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய தாய் சோரம்போனாள், அவர்களைக் கர்ப்பந்தரித்தவள் இலச்சையான காரியங்களைச் செய்தாள்; அப்பத்தையும், தண்ணீரையும், ஆட்டுமயிரையும், பஞ்சையும், எண்ணெயையும், பானங்களையும் கொடுத்துவருகிற என்நேசர்களைப் பின்பற்றிப்போவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And she shall follow after her lovers, but she shall not overtake them; and she shall seek them, but shall not find them: then shall she say, I will go and return to my first husband; for then was it better with me than now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய தாய் சோரம்போனாள், அவர்களைக் கர்ப்பந்தரித்தவள் இலச்சையான காரியங்களைச் செய்தாள்; அப்பத்தையும், தண்ணீரையும், ஆட்டுமயிரையும், பஞ்சையும், எண்ணெயையும், பானங்களையும் கொடுத்துவருகிற என்நேசர்களைப் பின்பற்றிப்போவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And she shall follow after her lovers, but she shall not overtake them; and she shall seek them, but shall not find them: then shall she say, I will go and return to my first husband; for then was it better with me than now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், இதோ, நான் உன்வழியை முள்ளுகளினால் அடைப்பேன்; அவள் தன் பாதைகளைக் கண்டுபிடிக்கக் கூடாதபடிக்கு மதிலை எழுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[7. And she shall follow after her lovers, but she shall not overtake them; and she shall seek them, but shall not find them: then shall she say, I will go and return to my first husband; for then was it better with me than now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், இதோ, நான் உன்வழியை முள்ளுகளினால் அடைப்பேன்; அவள் தன் பாதைகளைக் கண்டுபிடிக்கக் கூடாதபடிக்கு மதிலை எழுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[8. For she did not know that I gave her corn, and wine, and oil, and multiplied her silver and gold, which they prepared for Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன் நேசர்களைப் பின்தொடர்ந்தும் அவர்களைச் சேருவதில்லை, அவர்களைத் தேடியும் கண்டுபிடிப்பதில்லை; அப்பொழுது அவள் நான் என் முந்தின புருஷனிடத்துக்குத் திரும்பிப்போவேன்; இப்பொழுது இருக்கிறதைப்பார்க்கிலும் அப்பொழுது எனக்கு நன்மையாயிருந்தது என்பாள்.]]></a:t>
+              <a:t><![CDATA[8. For she did not know that I gave her corn, and wine, and oil, and multiplied her silver and gold, which they prepared for Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன் நேசர்களைப் பின்தொடர்ந்தும் அவர்களைச் சேருவதில்லை, அவர்களைத் தேடியும் கண்டுபிடிப்பதில்லை; அப்பொழுது அவள் நான் என் முந்தின புருஷனிடத்துக்குத் திரும்பிப்போவேன்; இப்பொழுது இருக்கிறதைப்பார்க்கிலும் அப்பொழுது எனக்கு நன்மையாயிருந்தது என்பாள்.]]></a:t>
+              <a:t><![CDATA[8. For she did not know that I gave her corn, and wine, and oil, and multiplied her silver and gold, which they prepared for Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் நேசர்கள் எனக்குக் கொடுத்த பணையம் என்று அவள் சொன்ன அவளுடைய திராட்சச்செடிகளையும், அவளுடைய அத்திமரங்களையும் நான் பாழாக்கி, அவைகளைக் காடாய்ப்போகப்பண்ணுவேன்; காட்டுமிருகங்கள் அவைகளைத் தின்னும்.]]></a:t>
+              <a:t><![CDATA[1. Say all of you unto your brethren, Ammi; and to your sisters, Ruhamah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் தன் நேசர்களைப் பின்தொடர்ந்தும் அவர்களைச் சேருவதில்லை, அவர்களைத் தேடியும் கண்டுபிடிப்பதில்லை; அப்பொழுது அவள் நான் என் முந்தின புருஷனிடத்துக்குத் திரும்பிப்போவேன்; இப்பொழுது இருக்கிறதைப்பார்க்கிலும் அப்பொழுது எனக்கு நன்மையாயிருந்தது என்பாள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore will I return, and take away my corn in the time thereof, and my wine in the season thereof, and will recover my wool and my flax given to cover her nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தனக்கு நான் தானியத்தையும் திராட்சரசத்தையும் எண்ணெயையும் கொடுத்தவரென்றும், தனக்கு நான் வெள்ளியையும் பொன்னையும் பெருகப்பண்ணினவரென்றும் அவள் அறியாமற்போனாள்; அவைகளை அவர்கள் பாகாலுடையதாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore will I return, and take away my corn in the time thereof, and my wine in the season thereof, and will recover my wool and my flax given to cover her nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தனக்கு நான் தானியத்தையும் திராட்சரசத்தையும் எண்ணெயையும் கொடுத்தவரென்றும், தனக்கு நான் வெள்ளியையும் பொன்னையும் பெருகப்பண்ணினவரென்றும் அவள் அறியாமற்போனாள்; அவைகளை அவர்கள் பாகாலுடையதாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore will I return, and take away my corn in the time thereof, and my wine in the season thereof, and will recover my wool and my flax given to cover her nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தனக்கு நான் தானியத்தையும் திராட்சரசத்தையும் எண்ணெயையும் கொடுத்தவரென்றும், தனக்கு நான் வெள்ளியையும் பொன்னையும் பெருகப்பண்ணினவரென்றும் அவள் அறியாமற்போனாள்; அவைகளை அவர்கள் பாகாலுடையதாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And now will I discover her lewdness in the sight of her lovers, and none shall deliver her out of mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் என் தானியத்தை அதின் காலத்திலும், என் திராட்சரசத்தை அதின் காலத்திலும் திரும்ப எடுத்துக்கொண்டு, அவளுடைய நிர்வாணத்தை மூடுகிறதற்கு நான் கொடுத்திருந்த ஆட்டுமயிரையும் சணலையும் திரும்பப் பிடுங்கிக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[10. And now will I discover her lewdness in the sight of her lovers, and none shall deliver her out of mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் என் தானியத்தை அதின் காலத்திலும், என் திராட்சரசத்தை அதின் காலத்திலும் திரும்ப எடுத்துக்கொண்டு, அவளுடைய நிர்வாணத்தை மூடுகிறதற்கு நான் கொடுத்திருந்த ஆட்டுமயிரையும் சணலையும் திரும்பப் பிடுங்கிக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. I will also cause all her delight to cease, her feast days, her new moons, and her sabbaths, and all her solemn feasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் என் தானியத்தை அதின் காலத்திலும், என் திராட்சரசத்தை அதின் காலத்திலும் திரும்ப எடுத்துக்கொண்டு, அவளுடைய நிர்வாணத்தை மூடுகிறதற்கு நான் கொடுத்திருந்த ஆட்டுமயிரையும் சணலையும் திரும்பப் பிடுங்கிக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. I will also cause all her delight to cease, her feast days, her new moons, and her sabbaths, and all her solemn feasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் அவளுடைய நேசர்களின் கண்களுக்கு முன்பாக அவளுடைய அவலட்சணத்தை வெளிப்படுத்துவேன்; ஒருவரும் அவளை என்கைக்கு நீங்கலாக்கி விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And I will destroy her vines and her fig trees, whereof she has said, These are my rewards that my lovers have given me: and I will make them a forest, and the beasts of the field shall eat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் அவளுடைய நேசர்களின் கண்களுக்கு முன்பாக அவளுடைய அவலட்சணத்தை வெளிப்படுத்துவேன்; ஒருவரும் அவளை என்கைக்கு நீங்கலாக்கி விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And I will destroy her vines and her fig trees, whereof she has said, These are my rewards that my lovers have given me: and I will make them a forest, and the beasts of the field shall eat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய எல்லா மகிழ்ச்சியையும், அவளுடைய பண்டிகைகளையும், அவளுடைய மாதப்பிறப்பையும், அவளுடைய ஓய்வுநாட்களையும், சபைகூடுகிறவர்களுடைய எல்லா ஆசரிப்புகளையும் ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. And I will visit upon her the days of Baalim, wherein she burned incense to them, and she decked herself with her earrings and her jewels, and she went after her lovers, and forgotten about me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் நேசர்கள் எனக்குக் கொடுத்த பணையம் என்று அவள் சொன்ன அவளுடைய திராட்சச்செடிகளையும், அவளுடைய அத்திமரங்களையும் நான் பாழாக்கி, அவைகளைக் காடாய்ப்போகப்பண்ணுவேன்; காட்டுமிருகங்கள் அவைகளைத் தின்னும்.]]></a:t>
+              <a:t><![CDATA[2. Plead with your mother, plead: for she is not my wife, neither am I her husband: let her therefore put away her whoredoms out of her sight, and her adulteries from between her breasts;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய எல்லா மகிழ்ச்சியையும், அவளுடைய பண்டிகைகளையும், அவளுடைய மாதப்பிறப்பையும், அவளுடைய ஓய்வுநாட்களையும், சபைகூடுகிறவர்களுடைய எல்லா ஆசரிப்புகளையும் ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. And I will visit upon her the days of Baalim, wherein she burned incense to them, and she decked herself with her earrings and her jewels, and she went after her lovers, and forgotten about me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவள் பாகால்களுக்குத் தூபங்காட்டி, தன் நெற்றிப்பட்டங்களினாலும் தன் ஆபரணங்களினாலும் தன்னைச் சிங்காரித்துக்கொண்டு, தன் நேசரைப் பின்தொடர்ந்து, என்னை மறந்துபோன நாட்களினிமித்தம் அவளை விசாரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And I will visit upon her the days of Baalim, wherein she burned incense to them, and she decked herself with her earrings and her jewels, and she went after her lovers, and forgotten about me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவள் பாகால்களுக்குத் தூபங்காட்டி, தன் நெற்றிப்பட்டங்களினாலும் தன் ஆபரணங்களினாலும் தன்னைச் சிங்காரித்துக்கொண்டு, தன் நேசரைப் பின்தொடர்ந்து, என்னை மறந்துபோன நாட்களினிமித்தம் அவளை விசாரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Therefore, behold, I will allure her, and bring her into the wilderness, and speak comfortably unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவள் பாகால்களுக்குத் தூபங்காட்டி, தன் நெற்றிப்பட்டங்களினாலும் தன் ஆபரணங்களினாலும் தன்னைச் சிங்காரித்துக்கொண்டு, தன் நேசரைப் பின்தொடர்ந்து, என்னை மறந்துபோன நாட்களினிமித்தம் அவளை விசாரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Therefore, behold, I will allure her, and bring her into the wilderness, and speak comfortably unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆயினும், இதோ, நான் அவளுக்கு நயங்காட்டி, அவளை வனாந்தரத்தில் அழைத்துக்கொண்டுபோய், அவளோடே பட்சமாய்ப் பேசி,]]></a:t>
+              <a:t><![CDATA[15. And I will give her her vineyards from thence, and the valley of Achor for a door of hope: and she shall sing there, as in the days of her youth, and as in the day when she came up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆயினும், இதோ, நான் அவளுக்கு நயங்காட்டி, அவளை வனாந்தரத்தில் அழைத்துக்கொண்டுபோய், அவளோடே பட்சமாய்ப் பேசி,]]></a:t>
+              <a:t><![CDATA[15. And I will give her her vineyards from thence, and the valley of Achor for a door of hope: and she shall sing there, as in the days of her youth, and as in the day when she came up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடத்திலிருந்து அவளுக்கு அவளுடைய திராட்சத்தோட்டங்களையும், நம்பிக்கையின் வாசலாக ஆகோரின் பள்ளத்தாக்கையும் கொடுப்பேன்; அப்பொழுது அவள் அங்கே, உன் இளவயதின் நாட்களிலும் தான் எகிப்துதேசத்திலிருந்து வந்த நாளிலும் பாடினதுபோல் பாடுவாள்.]]></a:t>
+              <a:t><![CDATA[15. And I will give her her vineyards from thence, and the valley of Achor for a door of hope: and she shall sing there, as in the days of her youth, and as in the day when she came up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடத்திலிருந்து அவளுக்கு அவளுடைய திராட்சத்தோட்டங்களையும், நம்பிக்கையின் வாசலாக ஆகோரின் பள்ளத்தாக்கையும் கொடுப்பேன்; அப்பொழுது அவள் அங்கே, உன் இளவயதின் நாட்களிலும் தான் எகிப்துதேசத்திலிருந்து வந்த நாளிலும் பாடினதுபோல் பாடுவாள்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be at that day, says the LORD, that you shall call me Ishi; and shall call me no more Baali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவ்விடத்திலிருந்து அவளுக்கு அவளுடைய திராட்சத்தோட்டங்களையும், நம்பிக்கையின் வாசலாக ஆகோரின் பள்ளத்தாக்கையும் கொடுப்பேன்; அப்பொழுது அவள் அங்கே, உன் இளவயதின் நாட்களிலும் தான் எகிப்துதேசத்திலிருந்து வந்த நாளிலும் பாடினதுபோல் பாடுவாள்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be at that day, says the LORD, that you shall call me Ishi; and shall call me no more Baali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அக்காலத்தில் நீ என்னை இனி பாகாலி என்று சொல்லாமல், ஈஷி என்று சொல்லுவாய் என்று கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. For I will take away the names of Baalim out of her mouth, and they shall no more be remembered by their name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் நேசர்கள் எனக்குக் கொடுத்த பணையம் என்று அவள் சொன்ன அவளுடைய திராட்சச்செடிகளையும், அவளுடைய அத்திமரங்களையும் நான் பாழாக்கி, அவைகளைக் காடாய்ப்போகப்பண்ணுவேன்; காட்டுமிருகங்கள் அவைகளைத் தின்னும்.]]></a:t>
+              <a:t><![CDATA[2. Plead with your mother, plead: for she is not my wife, neither am I her husband: let her therefore put away her whoredoms out of her sight, and her adulteries from between her breasts;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அக்காலத்தில் நீ என்னை இனி பாகாலி என்று சொல்லாமல், ஈஷி என்று சொல்லுவாய் என்று கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. For I will take away the names of Baalim out of her mouth, and they shall no more be remembered by their name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகால்களுடைய நாமங்களை அவள் வாயிலிருந்து அற்றுப்போகப்பண்ணுவேன்; இனி அவைகளின் பேரைச்சொல்லி, அவைகளை நினைக்கிற நினைப்பும் இல்லாமற்போகும்.]]></a:t>
+              <a:t><![CDATA[18. And in that day will I make a covenant for them with the beasts of the field and with the fowls of heaven, and with the creeping things of the ground: and I will break the bow and the sword and the battle out of the earth, and will make them to lie down safely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் நான் அவர்களுக்காகக் காட்டு மிருகங்களோடும், ஆகாயத்துப் பறவைகளோடும், பூமியிலே ஊரும் பிராணிகளோடும், ஒரு உடன்படிக்கைபண்ணி, வில்லையும் பட்டயத்தையும் யுத்தத்தையும் தேசத்திலே இராதபடிக்கு முறித்து, அவர்களைச் சுகமாய்ப் படுத்துக்கொண்டிருக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. And in that day will I make a covenant for them with the beasts of the field and with the fowls of heaven, and with the creeping things of the ground: and I will break the bow and the sword and the battle out of the earth, and will make them to lie down safely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் நான் அவர்களுக்காகக் காட்டு மிருகங்களோடும், ஆகாயத்துப் பறவைகளோடும், பூமியிலே ஊரும் பிராணிகளோடும், ஒரு உடன்படிக்கைபண்ணி, வில்லையும் பட்டயத்தையும் யுத்தத்தையும் தேசத்திலே இராதபடிக்கு முறித்து, அவர்களைச் சுகமாய்ப் படுத்துக்கொண்டிருக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. And in that day will I make a covenant for them with the beasts of the field and with the fowls of heaven, and with the creeping things of the ground: and I will break the bow and the sword and the battle out of the earth, and will make them to lie down safely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் நான் அவர்களுக்காகக் காட்டு மிருகங்களோடும், ஆகாயத்துப் பறவைகளோடும், பூமியிலே ஊரும் பிராணிகளோடும், ஒரு உடன்படிக்கைபண்ணி, வில்லையும் பட்டயத்தையும் யுத்தத்தையும் தேசத்திலே இராதபடிக்கு முறித்து, அவர்களைச் சுகமாய்ப் படுத்துக்கொண்டிருக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[19. And I will betroth you unto me for ever; yea, I will betroth you unto me in righteousness, and in judgment, and in loving kindness, and in mercies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் நான் அவர்களுக்காகக் காட்டு மிருகங்களோடும், ஆகாயத்துப் பறவைகளோடும், பூமியிலே ஊரும் பிராணிகளோடும், ஒரு உடன்படிக்கைபண்ணி, வில்லையும் பட்டயத்தையும் யுத்தத்தையும் தேசத்திலே இராதபடிக்கு முறித்து, அவர்களைச் சுகமாய்ப் படுத்துக்கொண்டிருக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[19. And I will betroth you unto me for ever; yea, I will betroth you unto me in righteousness, and in judgment, and in loving kindness, and in mercies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நித்திய விவாகத்துக்கென்று உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்; நீதியும் நியாயமும் கிருபையும் உருக்க இரக்கமுமாய் உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[20. I will even betroth you unto me in faithfulness: and you shall know the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நித்திய விவாகத்துக்கென்று உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்; நீதியும் நியாயமும் கிருபையும் உருக்க இரக்கமுமாய் உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass in that day, I will hear, says the LORD, I will hear the heavens, and they shall hear the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உண்மையாய் உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்; நீ கர்த்தரை அறிந்துகொள்ளுவாய்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass in that day, I will hear, says the LORD, I will hear the heavens, and they shall hear the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்தில் நான் மறுமொழிகொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் ஜனங்களுக்கு மறுமொழிகொடுப்பேன், அவைகள் பூமிக்கு மறுமொழி கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And the earth shall hear the corn, and the wine, and the oil; and they shall hear Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்கள் சகோதரரைப்பார்த்து அம்மீ என்றும், உங்கள் சகோதரிகளைப் பார்த்து ருகாமா என்றும் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Plead with your mother, plead: for she is not my wife, neither am I her husband: let her therefore put away her whoredoms out of her sight, and her adulteries from between her breasts;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்தில் நான் மறுமொழிகொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் ஜனங்களுக்கு மறுமொழிகொடுப்பேன், அவைகள் பூமிக்கு மறுமொழி கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And the earth shall hear the corn, and the wine, and the oil; and they shall hear Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பூமி தானியத்துக்கும் திராட்சரசத்துக்கும் எண்ணெய்க்கும் மறுமொழி கொடுக்கும், இவைகள் யெஸ்ரயேலுக்கும் மறுமொழி கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[23. And I will sow her unto me in the earth; and I will have mercy upon her that had not obtained mercy; and I will say to them which were not my people, You are my people; and they shall say, You are my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,160 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் அவளை எனக்கென்று பூமியிலே விதைத்து, இரக்கம் பெறாதிருந்தவளுக்கு இரங்குவேன்; என் ஜனமல்லாதிருந்தவர்களை நோக்கி நீ என் ஜனமென்று சொல்லுவேன்; அவர்கள் என் தேவனே என்பார்கள் என்றார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. நான் அவளை எனக்கென்று பூமியிலே விதைத்து, இரக்கம் பெறாதிருந்தவளுக்கு இரங்குவேன்; என் ஜனமல்லாதிருந்தவர்களை நோக்கி நீ என் ஜனமென்று சொல்லுவேன்; அவர்கள் என் தேவனே என்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And I will sow her unto me in the earth; and I will have mercy upon her that had not obtained mercy; and I will say to them which were not my people, You are my people; and they shall say, You are my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்கள் சகோதரரைப்பார்த்து அம்மீ என்றும், உங்கள் சகோதரிகளைப் பார்த்து ருகாமா என்றும் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Lest I strip her naked, and set her as in the day that she was born, and make her as a wilderness, and set her like a dry land, and slay her with thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் தாயோடே வழக்காடுங்கள்; அவள் எனக்கு மனைவியுமல்ல, நான் அவளுக்குப் புருஷனுமல்ல; அவள் தன் வேசித்தனங்களைத் தன் முகத்தினின்றும் தன் வியாபாரங்களைத் தன் ஸ்தனங்களின் நடுவினின்றும் விலக்கிப்போடக்கடவள்.]]></a:t>
+              <a:t><![CDATA[3. Lest I strip her naked, and set her as in the day that she was born, and make her as a wilderness, and set her like a dry land, and slay her with thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் தாயோடே வழக்காடுங்கள்; அவள் எனக்கு மனைவியுமல்ல, நான் அவளுக்குப் புருஷனுமல்ல; அவள் தன் வேசித்தனங்களைத் தன் முகத்தினின்றும் தன் வியாபாரங்களைத் தன் ஸ்தனங்களின் நடுவினின்றும் விலக்கிப்போடக்கடவள்.]]></a:t>
+              <a:t><![CDATA[4. And I will not have mercy upon her children; for they be the children of whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இல்லாவிட்டால் நான் அவளை நிர்வாணமாக உரிந்து, அவள் பிறந்தநாளில் இருந்தவண்ணமாக அவளை நிறுத்தி, அவளை அந்தரவெளியைப்போலாக்கி, அவளை வறண்டபூமியைப்போல் விட்டு, அவளைத் தாகத்தால் சாகப்பண்ணுவேன்;]]></a:t>
+              <a:t><![CDATA[5. For their mother has played the harlot: she that conceived them has done shamefully: for she said, I will go after my lovers, that give me my bread and my water, my wool and my flax, mine oil and my drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718521" r:id="rId1"/>
+    <p:sldLayoutId id="2481563637" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6532,58 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্মের দিনে সে য়েমন ছিল সেই অবস্থায় আমি তাকে ত্যাগ করব| আমি তার লোকদের নিয়ে যাব এবং সে জনহীন]]></a:t>
+              <a:t><![CDATA[அப்பத்தையும், தண்ணீரையும், ஆட்டுமயிரையும், பஞ்சையும், எண்ணெயையும், பானங்களையும் கொடுத்துவருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুষ্ক মরুভূমির মতো হয়ে যাবে| তৃষ্ণায যাতে সে মরে আমি সেই ব্যবস্থা করব|]]></a:t>
+              <a:t><![CDATA[என்நேசர்களைப் பின்பற்றிப்போவேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমি তার সন্তানদের প্রতি কোন রকম করুণা করব না| কারণ তারা পতিতার সন্তান|]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், இதோ, நான் உன்வழியை முள்ளுகளினால் அடைப்பேன்; அவள் தன் பாதைகளைக் கண்டுபிடிக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাদের মা পতিতার মতো ব্যবহার করে| তার কাজের জন্য তাদের মাযের লজ্জা পাওয়া উচিত| সে বলেছিল, ‘আমি]]></a:t>
+              <a:t><![CDATA[கூடாதபடிக்கு மதிலை எழுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার প্রেমিকদের কাছে যাব| আমার প্রেমিকরা আমাকে খাবার এবং জল দেয়| তারা আমাকে পশম এবং সিল্কের কাপড়]]></a:t>
+              <a:t><![CDATA[7. அவள் தன் நேசர்களைப் பின்தொடர்ந்தும் அவர்களைச் சேருவதில்லை, அவர்களைத் தேடியும் கண்டுபிடிப்பதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেয়| তারা আমাকে দ্রাক্ষারস এবং জলপাই তেল দেয়|’]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவள் நான் என் முந்தின புருஷனிடத்துக்குத் திரும்பிப்போவேன்; இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “সেজন্য আমি (প্রভু) তোমার (ইস্রায়েলের) রাস্তা কাঁটা দিয়ে আটকে দেব| আমি একটি দেওয়াল তৈরী করব|]]></a:t>
+              <a:t><![CDATA[இருக்கிறதைப்பார்க்கிலும் அப்பொழுது எனக்கு நன்மையாயிருந்தது என்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন সে আর তার পথ খুঁজে পাবে না|]]></a:t>
+              <a:t><![CDATA[8. தனக்கு நான் தானியத்தையும் திராட்சரசத்தையும் எண்ணெயையும் கொடுத்தவரென்றும், தனக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সে তার প্রেমিকদের পেছনে ছুটবে, কিন্তু তাদের ধরতে সমর্থ হবে না| সে তার প্রেমিকদের খুঁজে বেড়াবে,]]></a:t>
+              <a:t><![CDATA[வெள்ளியையும் பொன்னையும் பெருகப்பண்ணினவரென்றும் அவள் அறியாமற்போனாள்; அவைகளை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তাদের খুঁজে পাবে না| তখন সে বলবে, ‘আমি আমার প্রথম স্বামীর (ঈশ্বর) কাছে ফিরে যাব| যখন আমি তাঁর]]></a:t>
+              <a:t><![CDATA[பாகாலுடையதாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি তার দ্রাক্ষা এবং ডুমুর গাছগুলোকে ধ্বংস করব| সে বলেছিল, ‘আমার প্রেমিকরা এই জিনিসগুলো]]></a:t>
+              <a:t><![CDATA[1. உங்கள் சகோதரரைப்பார்த்து அம்மீ என்றும், உங்கள் சகோதரிகளைப் பார்த்து ருகாமா என்றும் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে ছিলাম তখন আমার জীবনটা খুবই ভাল ছিল| এখনকার চেয়ে তখন জীবনটা খুবই ভালো ছিল|’]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் நான் என் தானியத்தை அதின் காலத்திலும், என் திராட்சரசத்தை அதின் காலத்திலும் திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “সে (ইস্রায়েল) জানত না য়ে আমিই হচ্ছি সেই প্রভু য়ে তাকে শস্য, দ্রাক্ষারস এবং তেল দিতাম| আমি]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு, அவளுடைய நிர்வாணத்தை மூடுகிறதற்கு நான் கொடுத்திருந்த ஆட்டுமயிரையும் சணலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে অনেক বেশী করে রূপো এবং সোনা দিয়ে গেছি| কিন্তু ইস্রায়েলবাসীরা বালের মূর্ত্তি করার সময় ওই সব]]></a:t>
+              <a:t><![CDATA[திரும்பப் பிடுங்கிக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রূপো এবং সোনা ব্যবহার করেছিল|]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் அவளுடைய நேசர்களின் கண்களுக்கு முன்பாக அவளுடைய அவலட்சணத்தை வெளிப்படுத்துவேன்; ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেজন্য আমি (ঈশ্বর) ফিরে আসব| ফসল কাটার সময়ে আমি আমার শস্য-কণাগুলিকে ফিরিয়ে নেব| দ্রাক্ষাগুলো]]></a:t>
+              <a:t><![CDATA[அவளை என்கைக்கு நீங்கலாக்கி விடுவிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তৈরি হবার সময়ে আমি আমার দ্রাক্ষারস ফিরিয়ে নেব| আমি আমার পশম এবং মসীনা বস্ত্রও নিয়ে নেব| সে যাতে]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய எல்லா மகிழ்ச்சியையும், அவளுடைய பண்டிகைகளையும், அவளுடைய மாதப்பிறப்பையும், அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার নগ্ন দেহ আচ্ছাদিত করতে পারে সেজন্য আমি তাকে ওই জিনিসগুলি দিয়েছিলাম|]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாட்களையும், சபைகூடுகிறவர்களுடைய எல்லா ஆசரிப்புகளையும் ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এখন আমি তার সাজ-পোশাক খুলে দেব| সে নগ্ন হবে- যাতে তার সব প্রেমিকরা তাকে দেখতে পায়| আমার শক্তির]]></a:t>
+              <a:t><![CDATA[12. என் நேசர்கள் எனக்குக் கொடுத்த பணையம் என்று அவள் சொன்ன அவளுடைய திராட்சச்செடிகளையும், அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আওতা থেকে কেউ তাকে রক্ষা করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[அத்திமரங்களையும் நான் பாழாக்கி, அவைகளைக் காடாய்ப்போகப்பண்ணுவேன்; காட்டுமிருகங்கள் அவைகளைத் தின்னும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি (ঈশ্বর) তার সব আমোদ কেড়ে নেব| আমি তার ছুটি, তার অমাবস্যার উত্সব, তার বিশ্রামের দিনগুলিকে]]></a:t>
+              <a:t><![CDATA[13. அவள் பாகால்களுக்குத் தூபங்காட்டி, தன் நெற்றிப்பட்டங்களினாலும் தன் ஆபரணங்களினாலும் தன்னைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল|’ কিন্তু আমি তার বাগানগুলোকে বদলে দেব| বাগানগুলো গভীর জঙ্গলে পরিণত হবে| বন্য পশুরা আসবে এবং]]></a:t>
+              <a:t><![CDATA[2. உங்கள் தாயோடே வழக்காடுங்கள்; அவள் எனக்கு மனைவியுமல்ல, நான் அவளுக்குப் புருஷனுமல்ல; அவள் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থামিযে দেব| তার সব বিশেষ ভোজন উত্সবগুলোকে থামিযে দেব|]]></a:t>
+              <a:t><![CDATA[சிங்காரித்துக்கொண்டு, தன் நேசரைப் பின்தொடர்ந்து, என்னை மறந்துபோன நாட்களினிமித்தம் அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “সে বাল-দের পরিচর্য়া করেছিল| সেজন্য আমি তাকে শাস্তি দেব| সে বাল-দের ধূপ নিবেদন করেছিল| সে]]></a:t>
+              <a:t><![CDATA[விசாரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেকে অলঙ্কার ও নাকের গযনা দিয়ে সাজিয়ে ছিল| তারপর সে তার প্রেমিকদের কাছে গিয়েছিল এবং আমাকে ভুলে]]></a:t>
+              <a:t><![CDATA[14. ஆயினும், இதோ, நான் அவளுக்கு நயங்காட்டி, அவளை வனாந்தரத்தில் அழைத்துக்கொண்டுபோய், அவளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছিল|” প্রভু এই কথাগুলো বলেছেন|]]></a:t>
+              <a:t><![CDATA[பட்சமாய்ப் பேசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “সুতরাং আমি (প্রভু) তার সঙ্গে কল্পনাপ্রসূত কথা বলব| আমি তাকে মরুভূমির দিকে নিয়ে যাব এবং সেখানে]]></a:t>
+              <a:t><![CDATA[15. அவ்விடத்திலிருந்து அவளுக்கு அவளுடைய திராட்சத்தோட்டங்களையும், நம்பிக்கையின் வாசலாக ஆகோரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার সঙ্গে নরম সুরে কথা বলব|]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கையும் கொடுப்பேன்; அப்பொழுது அவள் அங்கே, உன் இளவயதின் நாட்களிலும் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সেখানে আমি তাকে দ্রাক্ষার ক্ষেতগুলি দেব| আমি তাকে আশার তোরণ হিসাবে আখোর উপত্যকা দেব| তখন সে তার]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திலிருந்து வந்த நாளிலும் பாடினதுபோல் பாடுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ৌবনকালে য়েমন ভাবে আমার সঙ্গে কথা বলত এবং সে যখন মিশর থেকে বেরিয়ে এসেছিল সেই ভাবে আমার সঙ্গে কথা]]></a:t>
+              <a:t><![CDATA[16. அக்காலத்தில் நீ என்னை இனி பாகாலி என்று சொல்லாமல், ஈஷி என்று சொல்லுவாய் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলবে|”]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভু এই কথাগুলি বলেছেন|“সেই সময়ে তুমি ‘আমার স্বামী’ বলে আমাকে সম্বোধন করবে| তুমি আমাকে ‘আমার]]></a:t>
+              <a:t><![CDATA[17. பாகால்களுடைய நாமங்களை அவள் வாயிலிருந்து அற்றுப்போகப்பண்ணுவேன்; இனி அவைகளின் பேரைச்சொல்லி, அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওই জঙ্গলের গাছপালা থেকেই আহার সংগ্রহ করবে|]]></a:t>
+              <a:t><![CDATA[வேசித்தனங்களைத் தன் முகத்தினின்றும் தன் வியாபாரங்களைத் தன் ஸ்தனங்களின் நடுவினின்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাল’ বলে ডাকবে না|]]></a:t>
+              <a:t><![CDATA[நினைக்கிற நினைப்பும் இல்லாமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি তার মুখ থেকে বাল-দের নাম কেড়ে নেব| তখন লোকে আর বালের নাম উচ্চারণ করবে না|]]></a:t>
+              <a:t><![CDATA[18. அக்காலத்தில் நான் அவர்களுக்காகக் காட்டு மிருகங்களோடும், ஆகாயத்துப் பறவைகளோடும், பூமியிலே ஊரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “সেই সময়, আমি ইস্রায়েলীয়দের জন্য মাঠের জন্তুদের সঙ্গে, আকাশের পক্ষীসমূহের সঙ্গে এবং মাটিতে]]></a:t>
+              <a:t><![CDATA[பிராணிகளோடும், ஒரு உடன்படிக்கைபண்ணி, வில்லையும் பட்டயத்தையும் யுத்தத்தையும் தேசத்திலே இராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হামাগুড়ি দেওয়া প্রাণীদের সঙ্গে একটি চুক্তি করব| আমি যুদ্ধের ধনুক, তরবারি এবং অস্ত্র-শস্ত্র ভেঙ্গে]]></a:t>
+              <a:t><![CDATA[முறித்து, அவர்களைச் சுகமாய்ப் படுத்துக்கொண்டிருக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব| দেশের মধ্যে কোন অস্ত্র-শস্ত্রই পড়ে থাকবে না| আমি দেশটাকে বিপদমুক্ত করব, যাতে ইস্রায়েলের লোক]]></a:t>
+              <a:t><![CDATA[19. நித்திய விவாகத்துக்கென்று உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்; நீதியும் நியாயமும் கிருபையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শান্তিতে ঘুমোতে পারে|]]></a:t>
+              <a:t><![CDATA[உருக்க இரக்கமுமாய் உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এবং আমি (প্রভু) চিরকালের জন্য তোমাকে আমার নব্বধূ করব| আমি ধার্মিকতায, ন্যায়বিচারে প্রেমে ও]]></a:t>
+              <a:t><![CDATA[20. உண்மையாய் உன்னை எனக்கு நியமித்துக்கொள்ளுவேன்; நீ கர்த்தரை அறிந்துகொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কৃপায় তোমাকে আমার নব্বধূ হিসাবে তৈরি করব|]]></a:t>
+              <a:t><![CDATA[21. அக்காலத்தில் நான் மறுமொழிகொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நான் ஜனங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমি তোমাকে আমার বিশ্বস্ত নব্বধূ হিসাবে তৈরি করব| তখন তুমি প্রভুকে যথার্থভাবে জানতে পারবে|]]></a:t>
+              <a:t><![CDATA[மறுமொழிகொடுப்பேன், அவைகள் பூமிக்கு மறுமொழி கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এবং সেই সময়ে, আমি উত্তর দেব|” প্রভু এই কথাগুলো বলেছেন|“আমি আকাশের সঙ্গে কথা বলব, এবং তারা]]></a:t>
+              <a:t><![CDATA[22. பூமி தானியத்துக்கும் திராட்சரசத்துக்கும் எண்ணெய்க்கும் மறுமொழி கொடுக்கும், இவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “তখন তোমরা তোমাদের ভাইদের বলবে, ‘তোমরা আমার লোক|’ এবং তোমরা তোমাদের বোনেদের বলবে, ‘তিনি তোমাদের]]></a:t>
+              <a:t><![CDATA[விலக்கிப்போடக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পৃথিবীতে বৃষ্টি এনে দেবে|]]></a:t>
+              <a:t><![CDATA[யெஸ்ரயேலுக்கும் மறுமொழி கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পৃথিবী ভুট্টা দ্রাক্ষারস এবং তেল উত্পাদন করবে| তারা য়িষ্রিযেলের প্রযোজন মেটাবে|]]></a:t>
+              <a:t><![CDATA[23. நான் அவளை எனக்கென்று பூமியிலே விதைத்து, இரக்கம் பெறாதிருந்தவளுக்கு இரங்குவேன்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,183 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি তার জমিতে বহু বীজ বপন করব| লো-রুহামাকে আমি কৃপা দেখাবো| লো-অম্মিকে, আমি বলব, ‘তুমি আমার লোক’]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[এবং তারা আমাকে বলবে, ‘আপনি আমাদের ঈশ্বর|”‘]]></a:t>
+              <a:t><![CDATA[ஜனமல்லாதிருந்தவர்களை நோக்கி நீ என் ஜனமென்று சொல்லுவேன்; அவர்கள் என் தேவனே என்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি কৃপা প্রদর্শন করেছেন|”‘]]></a:t>
+              <a:t><![CDATA[3. இல்லாவிட்டால் நான் அவளை நிர்வாணமாக உரிந்து, அவள் பிறந்தநாளில் இருந்தவண்ணமாக அவளை நிறுத்தி, அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “তোমার মাযের সঙ্গে তর্ক কর| তর্ক কর! কেন? কারণ সে আমার স্ত্রী নয়! আমি তার স্বামী নই! তাকে]]></a:t>
+              <a:t><![CDATA[அந்தரவெளியைப்போலாக்கி, அவளை வறண்டபூமியைப்போல் விட்டு, அவளைத் தாகத்தால் சாகப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশ্যার মত হতে বারণ কর| তার স্তন দুটির মধ্য থেকে তার প্রেমিকদের সরিয়ে নিতে বল|]]></a:t>
+              <a:t><![CDATA[4. அவளுடைய பிள்ளைகள் சோரப்பிள்ளைகளாகையால் அவர்களுக்கு இரங்காதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যদি সে তার ব্যভিচার বন্ধ করতে অস্বীকার করে, তাহলে আমি তার সাজপোশাক খুলে তাকে নগ্ন করে দেব| তার]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய தாய் சோரம்போனாள், அவர்களைக் கர்ப்பந்தரித்தவள் இலச்சையான காரியங்களைச் செய்தாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>