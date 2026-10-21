--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -69,54 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -136,52 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -318,55 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதினிமித்தம் தேசம் புலம்பும்; அதில் குடியிருக்கிற அனைவரோடுங்கூட மிருகஜீவன்களும் ஆகாயத்துப் பறவைகளும் தொய்ந்துபோகும்; கடலின் மச்சங்களும் வாரிக்கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[5. Therefore shall you fall in the day, and the prophet also shall fall with you in the night, and I will destroy your mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதினிமித்தம் தேசம் புலம்பும்; அதில் குடியிருக்கிற அனைவரோடுங்கூட மிருகஜீவன்களும் ஆகாயத்துப் பறவைகளும் தொய்ந்துபோகும்; கடலின் மச்சங்களும் வாரிக்கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[5. Therefore shall you fall in the day, and the prophet also shall fall with you in the night, and I will destroy your mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் ஒருவனும் நியாயத்தைக்காண்பிக்கவும், ஒருவனும் அவர்களைக் கடிந்துகொள்ளவும் கூடாது; உன் ஜனங்கள் ஆசாரியனோடே வழக்காடுகிறவர்களைப்போல இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. My people are destroyed for lack of knowledge: because you have rejected knowledge, I will also reject you, that you shall be no priest to me: seeing you have forgotten the law of your God, I will also forget your children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் நீ பகலிலே இடறிவிழுவாய்; இரவிலே உன்னோடேகூடத் தீர்க்கதரிசியும் இடறிவிழுவான்; உன் தாயை நான் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. My people are destroyed for lack of knowledge: because you have rejected knowledge, I will also reject you, that you shall be no priest to me: seeing you have forgotten the law of your God, I will also forget your children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் நீ பகலிலே இடறிவிழுவாய்; இரவிலே உன்னோடேகூடத் தீர்க்கதரிசியும் இடறிவிழுவான்; உன் தாயை நான் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. My people are destroyed for lack of knowledge: because you have rejected knowledge, I will also reject you, that you shall be no priest to me: seeing you have forgotten the law of your God, I will also forget your children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனங்கள் அறிவில்லாமையினால் சங்காரமாகிறார்கள்; நீ அறிவை வெறுத்தாய் ஆகையால் நீ என் ஆசாரியனாதபடிக்கு நானும் உன்னை வெறுத்துவிடுவேன்; நீ உன் தேவனுடைய வேதத்தை மறந்தாய், ஆகையால் நானும் உன் பிள்ளைகளை மறந்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. As they were increased, so they sinned against me: therefore will I change their glory into shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனங்கள் அறிவில்லாமையினால் சங்காரமாகிறார்கள்; நீ அறிவை வெறுத்தாய் ஆகையால் நீ என் ஆசாரியனாதபடிக்கு நானும் உன்னை வெறுத்துவிடுவேன்; நீ உன் தேவனுடைய வேதத்தை மறந்தாய், ஆகையால் நானும் உன் பிள்ளைகளை மறந்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. As they were increased, so they sinned against me: therefore will I change their glory into shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனங்கள் அறிவில்லாமையினால் சங்காரமாகிறார்கள்; நீ அறிவை வெறுத்தாய் ஆகையால் நீ என் ஆசாரியனாதபடிக்கு நானும் உன்னை வெறுத்துவிடுவேன்; நீ உன் தேவனுடைய வேதத்தை மறந்தாய், ஆகையால் நானும் உன் பிள்ளைகளை மறந்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[8. They eat up the sin of my people, and they set their heart on their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எவ்வளவாய்ப் பெருகினார்களோ, அவ்வளவாய் எனக்கு விரோதமாய்ப் பாவஞ்செய்தார்கள்; அவர்களுடைய மகிமையை இலச்சையாக மாறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And there shall be, like people, like priest: and I will punish them for their ways, and reward them their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எவ்வளவாய்ப் பெருகினார்களோ, அவ்வளவாய் எனக்கு விரோதமாய்ப் பாவஞ்செய்தார்கள்; அவர்களுடைய மகிமையை இலச்சையாக மாறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And there shall be, like people, like priest: and I will punish them for their ways, and reward them their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்பிராயீம் விக்கிரகங்களோடு இணைந்திருக்கிறான், அவனைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[1. Hear the word of the LORD, all of you children of Israel: for the LORD has a controversy with the inhabitants of the land, because there is no truth, nor mercy, nor knowledge of God in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் என் ஜனத்தின் பாவத்தைத் தின்று, அவர்களுடைய அக்கிரமத்தின்பேரில் பசிதாகமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For they shall eat, and not have enough: they shall commit whoredom, and shall not increase: because they have left off to take heed to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் ஜனங்களுக்கு எப்படியோ ஆசாரியனுக்கும் அப்படியே; அவர்கள் வழிகளின்படி நான் அவர்களை விசாரித்து, அவர்கள் கிரியைகளின்படி அவர்களுக்குப் பலனளிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. For they shall eat, and not have enough: they shall commit whoredom, and shall not increase: because they have left off to take heed to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் ஜனங்களுக்கு எப்படியோ ஆசாரியனுக்கும் அப்படியே; அவர்கள் வழிகளின்படி நான் அவர்களை விசாரித்து, அவர்கள் கிரியைகளின்படி அவர்களுக்குப் பலனளிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Whoredom and wine and new wine take away the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தரை மதியாமலிருக்கிறபடியினால் அவர்கள் தின்றாலும் திருப்தியடையாதிருப்பார்கள்; அவர்கள் வேசித்தனம்பண்ணினாலும் பலுகாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. My people ask counsel at their stocks, and their staff declares unto them: for the spirit of whoredoms has caused them to go astray, and they have gone a whoring from under their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தரை மதியாமலிருக்கிறபடியினால் அவர்கள் தின்றாலும் திருப்தியடையாதிருப்பார்கள்; அவர்கள் வேசித்தனம்பண்ணினாலும் பலுகாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. My people ask counsel at their stocks, and their staff declares unto them: for the spirit of whoredoms has caused them to go astray, and they have gone a whoring from under their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வேசித்தனமும் திராட்சரசமும் மதுபானமும் இருதயத்தை மயக்கும்.]]></a:t>
+              <a:t><![CDATA[12. My people ask counsel at their stocks, and their staff declares unto them: for the spirit of whoredoms has caused them to go astray, and they have gone a whoring from under their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வேசித்தனமும் திராட்சரசமும் மதுபானமும் இருதயத்தை மயக்கும்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice upon the tops of the mountains, and burn incense upon the hills, under oaks and poplars and elms, because the shadow thereof is good: therefore your daughters shall commit whoredom, and your spouses shall commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் ஜனங்கள் கட்டையினிடத்தில் ஆலோசனை கேட்கிறார்கள்; அவர்களுடைய கோல் அவர்களுக்குச் செய்தியை அறிவிக்குமென்றிருக்கிறார்கள்; வேசித்தன ஆவி அவர்களை வழிதப்பித் திரியப்பண்ணிற்று; அவர்கள் தங்கள் தேவனுக்குக் கீழ்ப்பட்டிராமல் சோரமார்க்கம் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice upon the tops of the mountains, and burn incense upon the hills, under oaks and poplars and elms, because the shadow thereof is good: therefore your daughters shall commit whoredom, and your spouses shall commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் ஜனங்கள் கட்டையினிடத்தில் ஆலோசனை கேட்கிறார்கள்; அவர்களுடைய கோல் அவர்களுக்குச் செய்தியை அறிவிக்குமென்றிருக்கிறார்கள்; வேசித்தன ஆவி அவர்களை வழிதப்பித் திரியப்பண்ணிற்று; அவர்கள் தங்கள் தேவனுக்குக் கீழ்ப்பட்டிராமல் சோரமார்க்கம் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice upon the tops of the mountains, and burn incense upon the hills, under oaks and poplars and elms, because the shadow thereof is good: therefore your daughters shall commit whoredom, and your spouses shall commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் ஜனங்கள் கட்டையினிடத்தில் ஆலோசனை கேட்கிறார்கள்; அவர்களுடைய கோல் அவர்களுக்குச் செய்தியை அறிவிக்குமென்றிருக்கிறார்கள்; வேசித்தன ஆவி அவர்களை வழிதப்பித் திரியப்பண்ணிற்று; அவர்கள் தங்கள் தேவனுக்குக் கீழ்ப்பட்டிராமல் சோரமார்க்கம் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. I will not punish your daughters when they commit whoredom, nor your spouses when they commit adultery: for themselves are separated with whores, and they sacrifice with harlots: therefore the people that does not understand shall fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய மதுபானம் புளித்தது, அவர்கள் எப்போதும் சோரம்போகிறார்கள், அவர்களுடைய அதிபதிகள் தாருங்களென்று இலச்சையானதை நாடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Hear the word of the LORD, all of you children of Israel: for the LORD has a controversy with the inhabitants of the land, because there is no truth, nor mercy, nor knowledge of God in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் மலையுச்சியில் பலியிட்டு, மேடுகளிலே கர்வாலிமரங்களின் கீழும், புன்னைமரங்களின் கீழும், அரசமரங்களின் கீழும், அவைகளின் நிழல் நல்லதென்று, தூபங்காட்டுகிறார்கள்; இதினிமித்தம் உங்கள் குமாரத்திகள் வேசித்தனமும், உங்கள் மருமக்கள்மார் விபசாரமும் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. I will not punish your daughters when they commit whoredom, nor your spouses when they commit adultery: for themselves are separated with whores, and they sacrifice with harlots: therefore the people that does not understand shall fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் மலையுச்சியில் பலியிட்டு, மேடுகளிலே கர்வாலிமரங்களின் கீழும், புன்னைமரங்களின் கீழும், அரசமரங்களின் கீழும், அவைகளின் நிழல் நல்லதென்று, தூபங்காட்டுகிறார்கள்; இதினிமித்தம் உங்கள் குமாரத்திகள் வேசித்தனமும், உங்கள் மருமக்கள்மார் விபசாரமும் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. I will not punish your daughters when they commit whoredom, nor your spouses when they commit adultery: for themselves are separated with whores, and they sacrifice with harlots: therefore the people that does not understand shall fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் மலையுச்சியில் பலியிட்டு, மேடுகளிலே கர்வாலிமரங்களின் கீழும், புன்னைமரங்களின் கீழும், அரசமரங்களின் கீழும், அவைகளின் நிழல் நல்லதென்று, தூபங்காட்டுகிறார்கள்; இதினிமித்தம் உங்கள் குமாரத்திகள் வேசித்தனமும், உங்கள் மருமக்கள்மார் விபசாரமும் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Though you, Israel, play the harlot, yet let not Judah offend; and come not all of you unto Gilgal, neither go all of you up to Bethaven, nor swear, The LORD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் குமாரத்திகள் வேசித்தனம் செய்கிறதினிமித்தமும், உங்கள் மருமக்கள்மார் விபசாரம் செய்கிறதினிமித்தமும், நான் அவர்களைத் தண்டியாமலிருப்பேனோ? அவர்கள் விலகி வேசிகளோடே கூடப்போய்த் தாசிகளோடே பலியிடுகிறார்கள்; உணர்வில்லாத ஜனங்கள் அதினால் சிக்குண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Though you, Israel, play the harlot, yet let not Judah offend; and come not all of you unto Gilgal, neither go all of you up to Bethaven, nor swear, The LORD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் குமாரத்திகள் வேசித்தனம் செய்கிறதினிமித்தமும், உங்கள் மருமக்கள்மார் விபசாரம் செய்கிறதினிமித்தமும், நான் அவர்களைத் தண்டியாமலிருப்பேனோ? அவர்கள் விலகி வேசிகளோடே கூடப்போய்த் தாசிகளோடே பலியிடுகிறார்கள்; உணர்வில்லாத ஜனங்கள் அதினால் சிக்குண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For Israel slides back as a backsliding heifer: now the LORD will feed them as a lamb in a large place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் குமாரத்திகள் வேசித்தனம் செய்கிறதினிமித்தமும், உங்கள் மருமக்கள்மார் விபசாரம் செய்கிறதினிமித்தமும், நான் அவர்களைத் தண்டியாமலிருப்பேனோ? அவர்கள் விலகி வேசிகளோடே கூடப்போய்த் தாசிகளோடே பலியிடுகிறார்கள்; உணர்வில்லாத ஜனங்கள் அதினால் சிக்குண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For Israel slides back as a backsliding heifer: now the LORD will feed them as a lamb in a large place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலே, நீ சோரம்போனாலும், யூதாவாகிலும் அந்தப் பாவத்துக்குள்ளாகாதிருப்பதாக; கில்காலுக்கு வராமலும், பெத்தாவேனுக்குப் போகாமலும் கர்த்தருடைய ஜீவனாணை என்று ஆணையிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. Ephraim is joined to idols: let him alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலே, நீ சோரம்போனாலும், யூதாவாகிலும் அந்தப் பாவத்துக்குள்ளாகாதிருப்பதாக; கில்காலுக்கு வராமலும், பெத்தாவேனுக்குப் போகாமலும் கர்த்தருடைய ஜீவனாணை என்று ஆணையிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[18. Their drink is sour: they have committed whoredom continually: her rulers with shame do love, Give all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலே, நீ சோரம்போனாலும், யூதாவாகிலும் அந்தப் பாவத்துக்குள்ளாகாதிருப்பதாக; கில்காலுக்கு வராமலும், பெத்தாவேனுக்குப் போகாமலும் கர்த்தருடைய ஜீவனாணை என்று ஆணையிடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[18. Their drink is sour: they have committed whoredom continually: her rulers with shame do love, Give all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேல் அடங்காத கிடாரியைப்போல் அடங்காதிருக்கிறது; இப்போது கர்த்தர் அவர்களை விஸ்தாரமான வெளியிலே ஆட்டுக்குட்டியைப்போல் மேய்ந்து அலையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[19. The wind has bound her up in her wings, and they shall be ashamed because of their sacrifices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,269 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய மதுபானம் புளித்தது, அவர்கள் எப்போதும் சோரம்போகிறார்கள், அவர்களுடைய அதிபதிகள் தாருங்களென்று இலச்சையானதை நாடுகிறார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. இஸ்ரவேல் அடங்காத கிடாரியைப்போல் அடங்காதிருக்கிறது; இப்போது கர்த்தர் அவர்களை விஸ்தாரமான வெளியிலே ஆட்டுக்குட்டியைப்போல் மேய்ந்து அலையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[2. By swearing, and lying, and killing, and stealing, and committing adultery, they break out, and blood touches blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காற்று அவர்களைத் தன் செட்டைகளில் இறுகப் பிடிக்கும்; அவர்கள் தங்கள் பலிகளால் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. By swearing, and lying, and killing, and stealing, and committing adultery, they break out, and blood touches blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; தேசத்துக்குடிகளோடே கர்த்தருக்கு வழக்கு இருக்கிறது; அதேனென்றால் தேசத்திலே உண்மையும் இல்லை, இரக்கமும் இல்லை; தேவனைப்பற்றிய அறிவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. Therefore shall the land mourn, and every one that dwells therein shall languish, with the beasts of the field, and with the fowls of heaven; yea, the fishes of the sea also shall be taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; தேசத்துக்குடிகளோடே கர்த்தருக்கு வழக்கு இருக்கிறது; அதேனென்றால் தேசத்திலே உண்மையும் இல்லை, இரக்கமும் இல்லை; தேவனைப்பற்றிய அறிவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. Therefore shall the land mourn, and every one that dwells therein shall languish, with the beasts of the field, and with the fowls of heaven; yea, the fishes of the sea also shall be taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பொய்யாணையிட்டு, பொய்சொல்லி, கொலைசெய்து, திருடி, விபசாரம்பண்ணி, மிஞ்சி மிஞ்சிப்போகிறார்கள்; இரத்தப்பழிகளோடே இரத்தப்பழிகள் சேருகிறது.]]></a:t>
+              <a:t><![CDATA[4. Yet let no man strive, nor reprove another: for your people are as they that strive with the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பொய்யாணையிட்டு, பொய்சொல்லி, கொலைசெய்து, திருடி, விபசாரம்பண்ணி, மிஞ்சி மிஞ்சிப்போகிறார்கள்; இரத்தப்பழிகளோடே இரத்தப்பழிகள் சேருகிறது.]]></a:t>
+              <a:t><![CDATA[4. Yet let no man strive, nor reprove another: for your people are as they that strive with the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732450" r:id="rId1"/>
+    <p:sldLayoutId id="2481563697" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5064,66 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. মৃতের জন্য লোকে য়েভাবে কাঁদে সেই ভাবে দেশটিও কাঁদছে এবং দেশের সব লোকেরা দুর্বল| এমনকি মাঠের পশু,]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் நீ பகலிலே இடறிவிழுவாய்; இரவிலே உன்னோடேகூடத் தீர்க்கதரிசியும் இடறிவிழுவான்; உன் தாயை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আকাশের পাখী এবং সমুদ্রের মাছরাও মারা যাচ্ছে|]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কোন লোকেরই অপর একজনের সঙ্গে তর্ক করা বা তাকে দোষী করা উচিত নয়| ওহে যাজক, আমার তর্ক তোমার সঙ্গে!]]></a:t>
+              <a:t><![CDATA[6. என் ஜனங்கள் அறிவில்லாமையினால் சங்காரமாகிறார்கள்; நீ அறிவை வெறுத்தாய் ஆகையால் நீ என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যাজকরা, দিনের বেলায় তোমাদের পতন হবে| রাত্রিবেলায় ভাব্বাদীরাও তোমাদের সঙ্গে পড়ে যাবে| আর আমি]]></a:t>
+              <a:t><![CDATA[ஆசாரியனாதபடிக்கு நானும் உன்னை வெறுத்துவிடுவேன்; நீ உன் தேவனுடைய வேதத்தை மறந்தாய், ஆகையால் நானும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের মাতাকে ধ্বংস করব|]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளை மறந்துவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “আমার লোকরা বিনষ্ট হয়েছে কারণ তাদের কোন জ্ঞান নেই| তোমরা শিখতে অস্বীকার করেছো, সেজন্য আমিও]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் எவ்வளவாய்ப் பெருகினார்களோ, அவ்வளவாய் எனக்கு விரோதமாய்ப் பாவஞ்செய்தார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের আমার যাজকদের কাজ দিতে অস্বীকার করব| তোমরা তোমাদের ঈশ্বরের বিধি ভুলে গিয়েছ, সেজন্য আমি]]></a:t>
+              <a:t><![CDATA[மகிமையை இலச்சையாக மாறப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সন্তানদের ভুলে যাব|]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் என் ஜனத்தின் பாவத்தைத் தின்று, அவர்களுடைய அக்கிரமத்தின்பேரில் பசிதாகமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা অহঙ্কারী হয়েছে! তারা আমার বিরুদ্ধে উত্তরোত্তর আরো পাপ কাজ করেছে, সেজন্য আমি তাদের মহত্ত্বকে]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் ஜனங்களுக்கு எப்படியோ ஆசாரியனுக்கும் அப்படியே; அவர்கள் வழிகளின்படி நான் அவர்களை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লজ্জায রূপান্তরিত করব|]]></a:t>
+              <a:t><![CDATA[அவர்கள் கிரியைகளின்படி அவர்களுக்குப் பலனளிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ইফ্রয়িম প্রতিমাগুলির সঙ্গে সংযুক্ত হয়েছে| কাজেই তাকে একা থাকতে দাও|]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; தேசத்துக்குடிகளோடே கர்த்தருக்கு வழக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “যাজকরা লোকদের পাপ কাজের সঙ্গে য়োগ দিয়েছে| তারা অনেক বেশী পরিমাণে ঐ পাপ কাজ করতে চেয়েছে|]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கர்த்தரை மதியாமலிருக்கிறபடியினால் அவர்கள் தின்றாலும் திருப்தியடையாதிருப்பார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেজন্য যাজকরা ঐ লোকদের চেয়ে কোন অংশে ভিন্ন নয়| তারা য়েসব কাজ করেছে তার জন্য আমি তাদের শাস্তি]]></a:t>
+              <a:t><![CDATA[வேசித்தனம்பண்ணினாலும் பலுகாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব| তারা য়ে ভুল কাজ করেছে তার জন্য আমি প্রতিশোধ নেব|]]></a:t>
+              <a:t><![CDATA[11. வேசித்தனமும் திராட்சரசமும் மதுபானமும் இருதயத்தை மயக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তারা খাবে, কিন্তু তারা তাতে তৃপ্ত হবে না! তারা য়ৌন পাপে লিপ্ত হবে, কিন্তু তাদের কোন সন্তান হবে]]></a:t>
+              <a:t><![CDATA[12. என் ஜனங்கள் கட்டையினிடத்தில் ஆலோசனை கேட்கிறார்கள்; அவர்களுடைய கோல் அவர்களுக்குச் செய்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| কারণ তারা প্রভুকে ছেড়ে দিয়েছে এবং পতিতার মত থাকে|]]></a:t>
+              <a:t><![CDATA[அறிவிக்குமென்றிருக்கிறார்கள்; வேசித்தன ஆவி அவர்களை வழிதப்பித் திரியப்பண்ணிற்று; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “য়ৌনপাপ, তীব্র পানীয় এবং নতুন দ্রাক্ষারস এক জন লোকের সোজাসুজিভাবে চিন্তা করার ক্ষমতা নষ্ট]]></a:t>
+              <a:t><![CDATA[தேவனுக்குக் கீழ்ப்பட்டிராமல் சோரமார்க்கம் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে|]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் மலையுச்சியில் பலியிட்டு, மேடுகளிலே கர்வாலிமரங்களின் கீழும், புன்னைமரங்களின் கீழும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমার লোকরা উপদেশের জন্য কাঠের খণ্ডকে জিজ্ঞাসা করছে| তারা ভাবছে, ওই কাঠিগুলো তাদের উত্তর দেবে|]]></a:t>
+              <a:t><![CDATA[அரசமரங்களின் கீழும், அவைகளின் நிழல் நல்லதென்று, தூபங்காட்டுகிறார்கள்; இதினிமித்தம் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ পতিতার মতোই তারা মূর্ত্তিগুলোর পেছনে ছুটেছিল| তারা তাদের ঈশ্বরকে ছেড়ে দিয়েছে এবং পতিতার মতো]]></a:t>
+              <a:t><![CDATA[குமாரத்திகள் வேசித்தனமும், உங்கள் மருமக்கள்மார் விபசாரமும் செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে গেছে|]]></a:t>
+              <a:t><![CDATA[14. உங்கள் குமாரத்திகள் வேசித்தனம் செய்கிறதினிமித்தமும், உங்கள் மருமக்கள்மார் விபசாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “ইফ্রয়িমরা মাতাল হলে বেশ্যার মত ব্যবহার করে| তারা উত্কোচ ভালবাসে এবং তা দাবী করে| তাদের শাসকরা]]></a:t>
+              <a:t><![CDATA[இருக்கிறது; அதேனென்றால் தேசத்திலே உண்மையும் இல்லை, இரக்கமும் இல்லை; தேவனைப்பற்றிய அறிவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারা পর্বতের ওপর উত্সর্গ নিবেদন করে পাহাড়ের ওপর ওক গাছ, ঝাউ গাছ এবং দেবদারু গাছের তলায় ধূপ]]></a:t>
+              <a:t><![CDATA[செய்கிறதினிமித்தமும், நான் அவர்களைத் தண்டியாமலிருப்பேனோ? அவர்கள் விலகி வேசிகளோடே கூடப்போய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জ্বালায| ঐ গাছগুলির ছায়া খুবই সুন্দর দেখায়, সেজন্য তোমাদের মেয়েরা পতিতাদের মতো ঐ গাছের তলায়]]></a:t>
+              <a:t><![CDATA[தாசிகளோடே பலியிடுகிறார்கள்; உணர்வில்லாத ஜனங்கள் அதினால் சிக்குண்டு விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুয়ে থাকে এবং তোমাদের পুত্রবধুরা য়ৌন পাপে লিপ্ত হয়|]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலே, நீ சோரம்போனாலும், யூதாவாகிலும் அந்தப் பாவத்துக்குள்ளாகாதிருப்பதாக; கில்காலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “তোমাদের কন্যারা পতিতার মতো থাকে বলে অথবা তোমাদের পুত্রবধূরা য়ৌন পাপ কাজ করছে বলে আমি তাদের দোষ]]></a:t>
+              <a:t><![CDATA[வராமலும், பெத்தாவேனுக்குப் போகாமலும் கர்த்தருடைய ஜீவனாணை என்று ஆணையிடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব না| লোকেরা পতিতাদের কাছে যায় এবং তাদের সঙ্গে ঘুমোয| তারা পতিতাদের সঙ্গে যায় এবং মন্দিরে তাদের]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேல் அடங்காத கிடாரியைப்போல் அடங்காதிருக்கிறது; இப்போது கர்த்தர் அவர்களை விஸ்தாரமான வெளியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গেই দেবতাকে উত্সর্গ দেয়| ফলে, ঐ বোকা লোকরা নিজেদেরই ধ্বংস করছে|]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டியைப்போல் மேய்ந்து அலையப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “ইস্রায়েল তুমি একজন পতিতার মতো কাজ করছ; কিন্তু এই বলে যিহূদাকে দোষী হতে দিও না| গিল্গলে অথবা]]></a:t>
+              <a:t><![CDATA[17. எப்பிராயீம் விக்கிரகங்களோடு இணைந்திருக்கிறான், அவனைப் போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বৈত্‌-আবন য়েও না| প্রতিশ্রুতি দেওয়ার সময় প্রভুর নাম ব্যবহার কোরো না| কখনও বোলো না, ‘জীবন্ত প্রভুর]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய மதுபானம் புளித்தது, அவர்கள் எப்போதும் சோரம்போகிறார்கள், அவர்களுடைய அதிபதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিব্য়়়!’]]></a:t>
+              <a:t><![CDATA[தாருங்களென்று இலச்சையானதை நாடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভু ইস্রায়েলকে বহু জিনিস দিয়েছেন| তিনি এমনই এক মেষপালকের মতন, যিনি তাঁর মেষগুলোকে প্রচুর]]></a:t>
+              <a:t><![CDATA[19. காற்று அவர்களைத் தன் செட்டைகளில் இறுகப் பிடிக்கும்; அவர்கள் தங்கள் பலிகளால் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,315 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের লোকদের লজ্জার কারণ হয়| তাদের প্রেমিকদের সঙ্গে থাকতে দাও|]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[পালায|]]></a:t>
+              <a:t><![CDATA[2. பொய்யாணையிட்டு, பொய்சொல்லி, கொலைசெய்து, திருடி, விபசாரம்பண்ணி, மிஞ்சி மிஞ்சிப்போகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. বাতাস তার পাখা দিয়ে তাদের বিরক্ত করে| তাদের উত্সর্গ তাদের কাছে লজ্জা আনবে|”]]></a:t>
+              <a:t><![CDATA[இரத்தப்பழிகளோடே இரத்தப்பழிகள் சேருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইস্রায়েলবাসীরা, প্রভুর বার্তা শোন! য়েসব লোকরা এই দেশে বাস করছে প্রভু তাদের বিরুদ্ধে নিজের]]></a:t>
+              <a:t><![CDATA[3. இதினிமித்தம் தேசம் புலம்பும்; அதில் குடியிருக்கிற அனைவரோடுங்கூட மிருகஜீவன்களும் ஆகாயத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুক্তিগুলো বলবেন, “এই দেশের লোকরা সত্যই ঈশ্বরকে জানে না| লোকরা ঈশ্বরের কাছে বিশ্বস্ত এবং অনুগতও নয়|]]></a:t>
+              <a:t><![CDATA[பறவைகளும் தொய்ந்துபோகும்; கடலின் மச்சங்களும் வாரிக்கொள்ளப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. লোকরা দিব্যি দেয়, মিথ্যা বলে, খুন এবং চুরি করে| তারা ব্যভিচারমূলক পাপ কাজ করে আর তাদের বাচচা]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் ஒருவனும் நியாயத்தைக்காண்பிக்கவும், ஒருவனும் அவர்களைக் கடிந்துகொள்ளவும் கூடாது; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রয়েছে| লোকরা বারে বারে খুন করে|]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் ஆசாரியனோடே வழக்காடுகிறவர்களைப்போல இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>