--- v1 (2026-08-04)
+++ v2 (2026-10-21)
@@ -53,54 +53,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -112,52 +108,50 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
-    <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -286,55 +280,53 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிடுகிறது; ஆகையால் இஸ்ரவேலும் எப்பிராயீமும் தங்கள் அக்கிரமத்தினால் இடறுண்டு விழுவார்கள்; அவர்களோடே யூதாவும் இடறுண்டு விழுவான்.]]></a:t>
+              <a:t><![CDATA[5. And the pride of Israel does testify to his face: therefore shall Israel and Ephraim fall in their iniquity: Judah also shall fall with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிடுகிறது; ஆகையால் இஸ்ரவேலும் எப்பிராயீமும் தங்கள் அக்கிரமத்தினால் இடறுண்டு விழுவார்கள்; அவர்களோடே யூதாவும் இடறுண்டு விழுவான்.]]></a:t>
+              <a:t><![CDATA[5. And the pride of Israel does testify to his face: therefore shall Israel and Ephraim fall in their iniquity: Judah also shall fall with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் கர்த்தரைத் தேடும்படி தங்கள் ஆடுகளோடும் தங்கள் மாடுகளோடும் போவார்கள்; அவரைக் காணமாட்டார்கள்; அவர் அவர்களை விட்டு விலகினார்.]]></a:t>
+              <a:t><![CDATA[6. They shall go with their flocks and with their herds to seek the LORD; but they shall not find him; he has withdrawn himself from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் கர்த்தரைத் தேடும்படி தங்கள் ஆடுகளோடும் தங்கள் மாடுகளோடும் போவார்கள்; அவரைக் காணமாட்டார்கள்; அவர் அவர்களை விட்டு விலகினார்.]]></a:t>
+              <a:t><![CDATA[6. They shall go with their flocks and with their herds to seek the LORD; but they shall not find him; he has withdrawn himself from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருக்கு விரோதமாக துரோகம்பண்ணினார்கள்; அந்நியபிள்ளைகளைப் பெற்றார்கள்; இப்போதும் ஒரு மாதத்துக்குள்ளாக அவர்கள் தங்கள் பங்குகளோடே பட்சிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They have dealt treacherously against the LORD: for they have begotten strange children: now shall a month devour them with their portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருக்கு விரோதமாக துரோகம்பண்ணினார்கள்; அந்நியபிள்ளைகளைப் பெற்றார்கள்; இப்போதும் ஒரு மாதத்துக்குள்ளாக அவர்கள் தங்கள் பங்குகளோடே பட்சிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They have dealt treacherously against the LORD: for they have begotten strange children: now shall a month devour them with their portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிபியாவிலே எக்காளத்தையும், ராமாவிலே பூரிகையையும் ஊதுங்கள்; பெத்தாவேனிலே கதறுங்கள்; பென்யமீனே உன்னைப் பின்தொடருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Blow all of you the cornet in Gibeah, and the trumpet in Ramah: cry aloud at Bethaven, after you, O Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தண்டிப்பின் நாளிலே எப்பிராயீம் பாழாவான்; நிச்சயமாய் வரப்போகிறதை இஸ்ரவேலின் கோத்திரங்களுக்குள்ளே அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Blow all of you the cornet in Gibeah, and the trumpet in Ramah: cry aloud at Bethaven, after you, O Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தண்டிப்பின் நாளிலே எப்பிராயீம் பாழாவான்; நிச்சயமாய் வரப்போகிறதை இஸ்ரவேலின் கோத்திரங்களுக்குள்ளே அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Ephraim shall be desolate in the day of rebuke: among the tribes of Israel have I made known that which shall surely be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் பிரபுக்கள் எல்லைகளை ஒதுக்குகிறவர்களுக்கு ஒப்பானார்கள்; அவர்கள்மேல் என் உக்கிரகோபத்தைத் தண்ணீரைப்போல ஊற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[9. Ephraim shall be desolate in the day of rebuke: among the tribes of Israel have I made known that which shall surely be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆசாரியர்களே, இதைக் கேளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, கவனியுங்கள்; ராஜாவின் வீட்டாரே, செவிகொடுங்கள்; இந்த நியாய விசாரிப்பு உங்கள்மேல் செல்லும்; நீங்கள் மிஸ்பாவில் கண்ணியும் தாபோரின்மேல் விசாரிக்கப்பட்ட வலையுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Hear all of you this, O priests; and hearken, all of you house of Israel; and give all of you ear, O house of the king; for judgment is toward you, because all of you have been a snare on Mizpah, and a net spread upon Tabor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் பிரபுக்கள் எல்லைகளை ஒதுக்குகிறவர்களுக்கு ஒப்பானார்கள்; அவர்கள்மேல் என் உக்கிரகோபத்தைத் தண்ணீரைப்போல ஊற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[10. The princes of Judah were like them that remove the bound: therefore I will pour out my wrath upon them like water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் தகாத கற்பனையை மனதாரப் பின்பற்றிப்போனபடியால் அவன் ஒடுங்குண்டு, நியாயவிசாரணையில் நொறுக்கப்பட்டுப்போகிறான்.]]></a:t>
+              <a:t><![CDATA[10. The princes of Judah were like them that remove the bound: therefore I will pour out my wrath upon them like water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் தகாத கற்பனையை மனதாரப் பின்பற்றிப்போனபடியால் அவன் ஒடுங்குண்டு, நியாயவிசாரணையில் நொறுக்கப்பட்டுப்போகிறான்.]]></a:t>
+              <a:t><![CDATA[11. Ephraim is oppressed and broken in judgment, because he willingly walked after the commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் எப்பிராயீமுக்குப் பொட்டரிப்பைப்போலவும், யூதாவின் வீட்டுக்கு உளுப்பைப்போலவும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Ephraim is oppressed and broken in judgment, because he willingly walked after the commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் எப்பிராயீமுக்குப் பொட்டரிப்பைப்போலவும், யூதாவின் வீட்டுக்கு உளுப்பைப்போலவும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. Therefore will I be unto Ephraim as a moth, and to the house of Judah as rottenness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்பிராயீம் தன் வியாதியையும், யூதா தன் காயத்தையும் கண்டபோது, எப்பிராயீம் அசீரியனண்டைக்குப்போய் யாரேப் ராஜாவினிடத்தில் ஆளனுப்பினான்; ஆனாலும் உங்களைக் குணமாக்கவும் உங்களில் இருக்கிற காயத்தை ஆற்றவும் அவனால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. When Ephraim saw his sickness, and Judah saw his wound, then went Ephraim to the Assyrian, and sent to king Jareb: yet could he not heal you, nor cure you of your wound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்பிராயீம் தன் வியாதியையும், யூதா தன் காயத்தையும் கண்டபோது, எப்பிராயீம் அசீரியனண்டைக்குப்போய் யாரேப் ராஜாவினிடத்தில் ஆளனுப்பினான்; ஆனாலும் உங்களைக் குணமாக்கவும் உங்களில் இருக்கிற காயத்தை ஆற்றவும் அவனால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. When Ephraim saw his sickness, and Judah saw his wound, then went Ephraim to the Assyrian, and sent to king Jareb: yet could he not heal you, nor cure you of your wound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்பிராயீம் தன் வியாதியையும், யூதா தன் காயத்தையும் கண்டபோது, எப்பிராயீம் அசீரியனண்டைக்குப்போய் யாரேப் ராஜாவினிடத்தில் ஆளனுப்பினான்; ஆனாலும் உங்களைக் குணமாக்கவும் உங்களில் இருக்கிற காயத்தை ஆற்றவும் அவனால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. When Ephraim saw his sickness, and Judah saw his wound, then went Ephraim to the Assyrian, and sent to king Jareb: yet could he not heal you, nor cure you of your wound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் எப்பிராயீமுக்குச் சிங்கம்போலவும், யூதாவின் வம்சத்தாருக்குப் பாலசிங்கம்போலவும் இருப்பேன்; நான் நானே பீறிவிட்டுப் போய்விடுவேன்; தப்புவிப்பார் இல்லாமையால் எடுத்துக்கொண்டுபோவேன்.]]></a:t>
+              <a:t><![CDATA[14. For I will be unto Ephraim as a lion, and as a young lion to the house of Judah: I, even I, will tear and go away; I will take away, and none shall rescue him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் எப்பிராயீமுக்குச் சிங்கம்போலவும், யூதாவின் வம்சத்தாருக்குப் பாலசிங்கம்போலவும் இருப்பேன்; நான் நானே பீறிவிட்டுப் போய்விடுவேன்; தப்புவிப்பார் இல்லாமையால் எடுத்துக்கொண்டுபோவேன்.]]></a:t>
+              <a:t><![CDATA[14. For I will be unto Ephraim as a lion, and as a young lion to the house of Judah: I, even I, will tear and go away; I will take away, and none shall rescue him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆசாரியர்களே, இதைக் கேளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, கவனியுங்கள்; ராஜாவின் வீட்டாரே, செவிகொடுங்கள்; இந்த நியாய விசாரிப்பு உங்கள்மேல் செல்லும்; நீங்கள் மிஸ்பாவில் கண்ணியும் தாபோரின்மேல் விசாரிக்கப்பட்ட வலையுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Hear all of you this, O priests; and hearken, all of you house of Israel; and give all of you ear, O house of the king; for judgment is toward you, because all of you have been a snare on Mizpah, and a net spread upon Tabor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் எப்பிராயீமுக்குச் சிங்கம்போலவும், யூதாவின் வம்சத்தாருக்குப் பாலசிங்கம்போலவும் இருப்பேன்; நான் நானே பீறிவிட்டுப் போய்விடுவேன்; தப்புவிப்பார் இல்லாமையால் எடுத்துக்கொண்டுபோவேன்.]]></a:t>
+              <a:t><![CDATA[15. I will go and return to my place, till they acknowledge their offence, and seek my face: in their affliction they will seek me early.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,269 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் தங்கள் குற்றங்களை உணர்ந்து, என் முகத்தைத் தேடுமட்டும் நான் என் ஸ்தானத்துக்குத் திரும்பிப்போய்விடுவேன்; தங்கள் ஆபத்தில் என்னைக் கருத்தாய்த் தேடுவார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[15. அவர்கள் தங்கள் குற்றங்களை உணர்ந்து, என் முகத்தைத் தேடுமட்டும் நான் என் ஸ்தானத்துக்குத் திரும்பிப்போய்விடுவேன்; தங்கள் ஆபத்தில் என்னைக் கருத்தாய்த் தேடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. I will go and return to my place, till they acknowledge their offence, and seek my face: in their affliction they will seek me early.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நெறிதவறினவர்கள் மிகுதியும் வதைசெய்கிறார்கள்; அவர்கள் எல்லாரையும் நான் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. Hear all of you this, O priests; and hearken, all of you house of Israel; and give all of you ear, O house of the king; for judgment is toward you, because all of you have been a snare on Mizpah, and a net spread upon Tabor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்பிராயீமை நான் அறிவேன், இஸ்ரவேல் எனக்கு மறைவானதல்ல; எப்பிராயீமே, இப்போது நீ சோரம்போனாயே, இஸ்ரவேல் தீட்டுப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[2. And the apostates are profound to make slaughter, though I have been a rebuker of them all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்பிராயீமை நான் அறிவேன், இஸ்ரவேல் எனக்கு மறைவானதல்ல; எப்பிராயீமே, இப்போது நீ சோரம்போனாயே, இஸ்ரவேல் தீட்டுப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[3. I know Ephraim, and Israel is not hid from me: for now, O Ephraim, you commit whoredom, and Israel is defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தங்கள் தேவனிடத்துக்குத் திரும்புதற்குத் தங்கள் கிரியைகளைச் சீர்திருத்தமாட்டார்கள், வேசித்தன ஆவி அவர்கள் உள்ளத்தில் இருக்கிறது; கர்த்தரை அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[3. I know Ephraim, and Israel is not hid from me: for now, O Ephraim, you commit whoredom, and Israel is defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தங்கள் தேவனிடத்துக்குத் திரும்புதற்குத் தங்கள் கிரியைகளைச் சீர்திருத்தமாட்டார்கள், வேசித்தன ஆவி அவர்கள் உள்ளத்தில் இருக்கிறது; கர்த்தரை அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They will not frame their doings to turn unto their God: for the spirit of whoredoms is in the midst of them, and they have not known the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தங்கள் தேவனிடத்துக்குத் திரும்புதற்குத் தங்கள் கிரியைகளைச் சீர்திருத்தமாட்டார்கள், வேசித்தன ஆவி அவர்கள் உள்ளத்தில் இருக்கிறது; கர்த்தரை அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They will not frame their doings to turn unto their God: for the spirit of whoredoms is in the midst of them, and they have not known the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474747973" r:id="rId1"/>
+    <p:sldLayoutId id="2481563704" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4088,66 +3862,50 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ইস্রায়েলের অহঙ্কারই তাদের বিরুদ্ধে একটি সাক্ষী| ঐ ইস্রায়েল এবং ইফ্রয়িম তাদের পাপে হোঁচট]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிடுகிறது; ஆகையால் இஸ்ரவேலும் எப்பிராயீமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেযেছে| যিহূদাও তাদের সঙ্গে হোঁচট খেযেছে|]]></a:t>
+              <a:t><![CDATA[தங்கள் அக்கிரமத்தினால் இடறுண்டு விழுவார்கள்; அவர்களோடே யூதாவும் இடறுண்டு விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “জনসাধারণের নেতারা প্রভুর খোঁজে যাবে| তারা তাদের সঙ্গে ‘মেষ’ এবং ‘গরুগুলিকেও’ নেবে; কিন্তু তারা]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் கர்த்தரைத் தேடும்படி தங்கள் ஆடுகளோடும் தங்கள் மாடுகளோடும் போவார்கள்; அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকে খুঁজে পাবে না| কেন? কারণ তিনি তাদের ছেড়ে চলে গেছেন|]]></a:t>
+              <a:t><![CDATA[காணமாட்டார்கள்; அவர் அவர்களை விட்டு விலகினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা প্রভুর প্রতি বিশ্বস্ত ছিল না| তাদের সন্তানরা কোন অপরিচিতজাত| কিন্তু এখন তিনি আবার তাদের এবং]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருக்கு விரோதமாக துரோகம்பண்ணினார்கள்; அந்நியபிள்ளைகளைப் பெற்றார்கள்; இப்போதும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের দেশ ধ্বংস করবেন|”]]></a:t>
+              <a:t><![CDATA[மாதத்துக்குள்ளாக அவர்கள் தங்கள் பங்குகளோடே பட்சிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “গিবিযোতে ভেরী বাজাও| রামাতে তুরী বাজাও| বৈত্‌-আবনে সতর্কবাণী দাও| বিন্যামীন, শএু তোমার পেছনে|]]></a:t>
+              <a:t><![CDATA[8. கிபியாவிலே எக்காளத்தையும், ராமாவிலே பூரிகையையும் ஊதுங்கள்; பெத்தாவேனிலே கதறுங்கள்; பென்யமீனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. শাস্তি দেওয়ার সময়ে ইফ্রয়িম শূন্য হয়ে যাবে| আমি (ঈশ্বর) ইস্রায়েলের পরিবারদের এই বলে সতর্ক করে]]></a:t>
+              <a:t><![CDATA[உன்னைப் பின்தொடருகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিচ্ছি য়ে, ওই ব্যাপারগুলো সত্যই ঘটবে|]]></a:t>
+              <a:t><![CDATA[9. தண்டிப்பின் நாளிலே எப்பிராயீம் பாழாவான்; நிச்சயமாய் வரப்போகிறதை இஸ்ரவேலின் கோத்திரங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যিহূদার নেতারা চোরদের মতো, যারা অন্য লোকের সম্পত্তি চুরি করার চেষ্টা করে| সেজন্য আমি (ঈশ্বর)]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “যাজকগণ, ইস্রায়েলীয়রা এবং রাজ-পরিবারের সদস্যরা, আমার কথা শোনো: বিচারে তোমরা দোষী সাব্যস্ত]]></a:t>
+              <a:t><![CDATA[1. ஆசாரியர்களே, இதைக் கேளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, கவனியுங்கள்; ராஜாவின் வீட்டாரே, செவிகொடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ওপর জলের মতো আমার রোধ ঢেলে দেব|]]></a:t>
+              <a:t><![CDATA[10. யூதாவின் பிரபுக்கள் எல்லைகளை ஒதுக்குகிறவர்களுக்கு ஒப்பானார்கள்; அவர்கள்மேல் என் உக்கிரகோபத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইফ্রয়িম শাস্তি পাবে, দ্রাক্ষার মতো তাকে চেপে পিষে ফেলা হবে| কারণ সে নোংরা জিনিসকে অনুসরণ করবে]]></a:t>
+              <a:t><![CDATA[தண்ணீரைப்போல ஊற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে ঠিক করেছে|]]></a:t>
+              <a:t><![CDATA[11. எப்பிராயீம் தகாத கற்பனையை மனதாரப் பின்பற்றிப்போனபடியால் அவன் ஒடுங்குண்டு, நியாயவிசாரணையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. পতঙ্গ য়ে ভাবে কাপড়ের টুকরো নষ্ট করে, সেই ভাবে আমি ইফ্রয়িমকে ধ্বংস করব| একটি কাষ্ঠখণ্ড য়েমন]]></a:t>
+              <a:t><![CDATA[நொறுக்கப்பட்டுப்போகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পচনে ক্ষযপ্রাপ্ত হতে থাকে আমি সেই ভাবেই যিহূদাকে ধ্বংস করব|]]></a:t>
+              <a:t><![CDATA[12. நான் எப்பிராயீமுக்குப் பொட்டரிப்பைப்போலவும், யூதாவின் வீட்டுக்கு உளுப்பைப்போலவும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ইফ্রয়িম তার অসুস্থতা দেখেছিল এবং যিহূদা তার আঘাত দেখেছিল; সেজন্য তারা অশূরের কাছে সাহায্যের]]></a:t>
+              <a:t><![CDATA[13. எப்பிராயீம் தன் வியாதியையும், யூதா தன் காயத்தையும் கண்டபோது, எப்பிராயீம் அசீரியனண்டைக்குப்போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য গিয়েছিল| তারা মহান রাজাকে তাদের সমস্যার কথা বলেছিল| কিন্তু রাজা তোমাদের আরোগ্য করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[யாரேப் ராஜாவினிடத்தில் ஆளனுப்பினான்; ஆனாலும் உங்களைக் குணமாக்கவும் உங்களில் இருக்கிற காயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি তোমাদের আঘাত নিরাময় করতে পারবেন না|]]></a:t>
+              <a:t><![CDATA[ஆற்றவும் அவனால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কেন? কারণ আমি ইফ্রয়িমের কাছে সিংহের মতো হব| আমি যিহূদাবাসীদের কাছে যুবক সিংহের মত হব| আমি-]]></a:t>
+              <a:t><![CDATA[14. நான் எப்பிராயீமுக்குச் சிங்கம்போலவும், யூதாவின் வம்சத்தாருக்குப் பாலசிங்கம்போலவும் இருப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হ্যাঁ, আমি (প্রভু) তাদের টুকরো টুকরো করে ছিঁড়ে ফেলব| আমি তাদের দূরে বহন করে নিয়ে যাব| কেউ তাদের]]></a:t>
+              <a:t><![CDATA[நான் நானே பீறிவிட்டுப் போய்விடுவேன்; தப்புவிப்பார் இல்லாமையால் எடுத்துக்கொண்டுபோவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছ! তোমরা মিস্পার ফাঁদগুলোর মতো| তোমরা য়েন তাবোরে জমির উপর বিছিযে থাকা জালের মতো|]]></a:t>
+              <a:t><![CDATA[இந்த நியாய விசாரிப்பு உங்கள்மேல் செல்லும்; நீங்கள் மிஸ்பாவில் கண்ணியும் தாபோரின்மேல் விசாரிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষা করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் தங்கள் குற்றங்களை உணர்ந்து, என் முகத்தைத் தேடுமட்டும் நான் என் ஸ்தானத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,315 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি আমার নিজের জায়গায় ফিরে যাব| যতক্ষণ পর্য়ন্ত না জনসাধারণ স্বীকার করছে য়ে তারা দোষী, যতক্ষণ]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[করবে|”]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போய்விடுவேன்; தங்கள் ஆபத்தில் என்னைக் கருத்தாய்த் தேடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা অনেক অনেক খারাপ কাজ করেছ| সেজন্য আমি তোমাদের সবাইকে শাস্তি দেব!]]></a:t>
+              <a:t><![CDATA[வலையுமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি ইফ্রয়িমকে জানি| ইস্রায়েল আমার কাছ থেকে লুকিয়ে থাকতে পারে না| ইফ্রয়িম, এখন তুমি ঠিক পতিতার]]></a:t>
+              <a:t><![CDATA[2. நெறிதவறினவர்கள் மிகுதியும் வதைசெய்கிறார்கள்; அவர்கள் எல்லாரையும் நான் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো আচরণ কর| ইস্রায়েল তার পাপের জন্য অশুচি হয়ে গেছে|]]></a:t>
+              <a:t><![CDATA[3. எப்பிராயீமை நான் அறிவேன், இஸ்ரவேல் எனக்கு மறைவானதல்ல; எப்பிராயீமே, இப்போது நீ சோரம்போனாயே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রায়েলবাসীরা বহু খারাপ কাজ করেছে এবং ওই খারাপ কাজগুলো তাদের ঈশ্বরের কাছে ফিরে যাওয়ার পক্ষে]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் தீட்டுப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাধা হয়ে গেছে| তারা সব সময় কি ভাবে অন্যান্য দেবতার পেছনে ছোটা যায় তার কথাই চিন্তা করে| তারা]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தங்கள் தேவனிடத்துக்குத் திரும்புதற்குத் தங்கள் கிரியைகளைச் சீர்திருத்தமாட்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকে জানে না|]]></a:t>
+              <a:t><![CDATA[வேசித்தன ஆவி அவர்கள் உள்ளத்தில் இருக்கிறது; கர்த்தரை அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>