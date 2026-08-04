--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -29,102 +29,93 @@
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
-    <p:sldId id="275" r:id="rId22"/>
-[...1 lines deleted...]
-    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -241,56 +232,53 @@
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -459,51 +447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியை அல்ல இரக்கத்தையும், தகனபலிகளைப்பார்க்கிலும் தேவனை அறிகிற அறிவையும், விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் தீர்க்கதரிசிகளைக்கொண்டு அவர்களை வெட்டினேன்; என் வாய்மொழிகளைக்கொண்டு அவர்களை அதம்பண்ணினேன்; உன்மேல் வரும் தண்டனைகள் வெளிச்சத்தைப்போல் வெளிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,377 +1428,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டுநாளுக்குப்பின்பு அவர் நம்மை உயிர்ப்பிப்பார்; மூன்றாம் நாளில் நம்மை எழுப்புவார்; அப்பொழுது நாம் அவருடைய சமுகத்தில் பிழைத்திருப்போம்.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[1. கர்த்தரிடத்தில் திரும்புவோம் வாருங்கள்; நம்மைப் பீறினார், அவரே நம்மை குணமாக்குவார்; நம்மை அடித்தார், அவரே நம்முடைய காயங்களைக் கட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -1876,51 +1537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டுநாளுக்குப்பின்பு அவர் நம்மை உயிர்ப்பிப்பார்; மூன்றாம் நாளில் நம்மை எழுப்புவார்; அப்பொழுது நாம் அவருடைய சமுகத்தில் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரிடத்தில் திரும்புவோம் வாருங்கள்; நம்மைப் பீறினார், அவரே நம்மை குணமாக்குவார்; நம்மை அடித்தார், அவரே நம்முடைய காயங்களைக் கட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நாம் அறிவடைந்து, கர்த்தரை அறியும்படி தொடர்ந்து போவோம்; அவருடைய புறப்படுதல் அருணோதயம்போல ஆயத்தமாயிருக்கிறது; அவர் மழையைப்போலவும், பூமியின்மேல் பெய்யும் முன்மாரி பின்மாரியைப்போலவும் நம்மிடத்தில் வருவார்.]]></a:t>
+              <a:t><![CDATA[2. இரண்டுநாளுக்குப்பின்பு அவர் நம்மை உயிர்ப்பிப்பார்; மூன்றாம் நாளில் நம்மை எழுப்புவார்; அப்பொழுது நாம் அவருடைய சமுகத்தில் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +1755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நாம் அறிவடைந்து, கர்த்தரை அறியும்படி தொடர்ந்து போவோம்; அவருடைய புறப்படுதல் அருணோதயம்போல ஆயத்தமாயிருக்கிறது; அவர் மழையைப்போலவும், பூமியின்மேல் பெய்யும் முன்மாரி பின்மாரியைப்போலவும் நம்மிடத்தில் வருவார்.]]></a:t>
+              <a:t><![CDATA[2. இரண்டுநாளுக்குப்பின்பு அவர் நம்மை உயிர்ப்பிப்பார்; மூன்றாம் நாளில் நம்மை எழுப்புவார்; அப்பொழுது நாம் அவருடைய சமுகத்தில் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +1973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்பிராயீமே, உனக்கு என்ன செய்வேன்? யூதாவே, உனக்கு என்ன செய்வேன்? உங்கள் பக்தி காலையில் காணும்மேகத்தைப்போலவும், விடியற்காலையில்தோன்றும் பனியைப்போலவும் ஒழிந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நாம் அறிவடைந்து, கர்த்தரை அறியும்படி தொடர்ந்து போவோம்; அவருடைய புறப்படுதல் அருணோதயம்போல ஆயத்தமாயிருக்கிறது; அவர் மழையைப்போலவும், பூமியின்மேல் பெய்யும் முன்மாரி பின்மாரியைப்போலவும் நம்மிடத்தில் வருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் தீர்க்கதரிசிகளைக்கொண்டு அவர்களை வெட்டினேன்; என் வாய்மொழிகளைக்கொண்டு அவர்களை அதம்பண்ணினேன்; உன்மேல் வரும் தண்டனைகள் வெளிச்சத்தைப்போல் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[4. எப்பிராயீமே, உனக்கு என்ன செய்வேன்? யூதாவே, உனக்கு என்ன செய்வேன்? உங்கள் பக்தி காலையில் காணும்மேகத்தைப்போலவும், விடியற்காலையில்தோன்றும் பனியைப்போலவும் ஒழிந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2270,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470645626" r:id="rId1"/>
+    <p:sldLayoutId id="2474711276" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2741,74 +2402,50 @@
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2965,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वचनों से उन को घात किया, और मेरा न्याय प्रकाशा के समान चमकता है।]]></a:t>
+              <a:t><![CDATA[5. അതുകൊണ്ടു ഞാൻ പ്രവാചകന്മാർ മുഖാന്തരം അവരെ വെട്ടി, എന്റെ വായിലെ വചനങ്ങളാൽ അവരെ കൊന്നുകളഞ്ഞു; എന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. क्योंकि मैं बलिदान से नहीं, स्थिर प्रेम ही से प्रसन्न होता हूं, और होमबलियों से अधिक यह चाहता हूं]]></a:t>
+              <a:t><![CDATA[ന്യായം വെളിച്ചംപോലെ ഉദിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +2866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि लोग परमेश्वर का ज्ञान रखें॥]]></a:t>
+              <a:t><![CDATA[6. യാഗത്തിലല്ല, ദയയിലും ഹോമയാഗങ്ങളെക്കാൾ ദൈവപരിജ്ഞാനത്തിലും ഞാൻ പ്രസാദിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. परन्तु उन लोगों ने आदम की नाईं वाचा को तोड़ दिया; उन्होंने वहां मुझ से विश्वासघात किया है।]]></a:t>
+              <a:t><![CDATA[7. എന്നാൽ അവർ ആദാം എന്നപോലെ നിയമത്തെ ലംഘിച്ചു; അവിടെ അവർ എന്നോടു വിശ്വാസപാതകം ചെയ്തിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. गिलाद नाम गढ़ी तो अनर्थकारियों से भरी है, वह खून से भरी हुई है।]]></a:t>
+              <a:t><![CDATA[8. ഗിലയാദ് അകൃത്യം പ്രവർത്തിക്കുന്നവരുടെപട്ടണം, അതു രക്തംകൊണ്ടു മലിനമായിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जैसे डाकुओं के दल किसी की घात में बैठते हैं, वैसे ही याजकों का दल शकेम के मार्ग में वध करता है,]]></a:t>
+              <a:t><![CDATA[9. പതിയിരിക്കുന്ന കവർച്ചക്കാരെപ്പോലെ ഒരു കൂട്ടം പുരോഹിതന്മാർ ശെഖേമിലേക്കുള്ള വഴിയിൽ കുല]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वरन उन्होंने महापाप भी किया है।]]></a:t>
+              <a:t><![CDATA[ചെയ്യുന്നു; അതേ, അവർ ദുഷ്കർമ്മം ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इस्राएल के घराने में मैं ने रोएं खड़े होने का कारण देखा है; उस में एप्रैम का छिनाला और इस्राएल]]></a:t>
+              <a:t><![CDATA[10. യിസ്രായേൽഗൃഹത്തിൽ ഞാൻ ഒരു ഭയങ്കരകാര്യം കണ്ടിരിക്കുന്നു; അവിടെ എഫ്രയീം പരസംഗം ചെയ്തു, യിസ്രായേൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की अशुद्धता पाई जाती है॥]]></a:t>
+              <a:t><![CDATA[മലിനമായുമിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +3790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और हे यहूदा, जब मैं अपनी प्रजा को बंधुआई से लौटा ले आऊंगा, उस समय के लिये तेरे निमित्त भी बदला]]></a:t>
+              <a:t><![CDATA[11. യെഹൂദയേ, ഞാൻ എന്റെ ജനത്തിന്റെ സ്ഥിതി മാറ്റുമ്പോൾ, നിനക്കും ഒരു കൊയ്ത്തു വെച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,447 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. दो दिन के बाद वह हम को जिलाएगा; और तीसरे दिन वह हम को उठा कर खड़ा करेगा; तब हम उसके सम्मुख जीवित]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[घावों पर पट्टी बान्धेगा।]]></a:t>
+              <a:t><![CDATA[1. വരുവിൻ നാം യഹോവയുടെ അടുക്കലേക്കു ചെല്ലുക. അവൻ നമ്മെ കടിച്ചു കീറിയിരിക്കുന്നു; അവൻ സൌഖ്യമാക്കും;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहेंगे।]]></a:t>
+              <a:t><![CDATA[അവൻ നമ്മെ അടിച്ചിരിക്കുന്നു; അവൻ മുറിവു കെട്ടും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. आओ, हम ज्ञान ढूंढ़े, वरन यहोवा का ज्ञान प्राप्त करने के लिये यत्न भी करें; क्योंकि यहोवा का प्रगट]]></a:t>
+              <a:t><![CDATA[2. രണ്ടു ദിവസം കഴിഞ്ഞിട്ടു അവൻ നമ്മെ ജീവിപ്പിക്കും; മൂന്നാം ദിവസം അവൻ നമ്മെ എഴുന്നേല്പിക്കും; നാം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होना भोर का सा निश्चित है; वह वर्षा की नाईं हमारे ऊपर आएगा, वरन बरसात के अन्त की वर्षा के समान जिस]]></a:t>
+              <a:t><![CDATA[അവന്റെ മുമ്പാകെ ജീവിക്കയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से भूमि सिंचती है॥]]></a:t>
+              <a:t><![CDATA[3. നാം അറിഞ്ഞുകൊൾക; യഹോവയെ അറിവാൻ നാം ഉത്സാഹിക്ക; അവന്റെ ഉദയം പ്രഭാതംപോലെ നിശ്ചയമുള്ളതു; അവൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. हे एप्रैम, मैं तुझ से क्या करूं? हे यहूदा, मैं तुझ से क्या करूं? तुम्हारा स्नेह तो भोर के मेघ के]]></a:t>
+              <a:t><![CDATA[മഴപോലെ ഭൂമിയെ നനെക്കുന്നു പിൻമഴപോലെ തന്നേ, നമ്മുടെ അടുക്കൽ വരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समान, और सवेरे उड़ जाने वाली ओस के समान है।]]></a:t>
+              <a:t><![CDATA[4. എഫ്രയീമേ, ഞാൻ നിനക്കു എന്തു ചെയ്യേണ്ടു? യെഹൂദയേ, ഞാൻ നിനക്കു എന്തു ചെയ്യേണ്ടു? നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. इस कारण मैं ने भविष्यद्वक्ताओं के द्वारा मानो उन पर कुल्हाड़ी चला कर उन्हें काट डाला, और अपने]]></a:t>
+              <a:t><![CDATA[വാത്സല്യം പ്രഭാതമേഘംപോലെയും പുലർച്ചെക്കു നീങ്ങിപ്പോകുന്ന മഞ്ഞുപോലെയും ഇരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +4907,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5017,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5951,51 +5192,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>22</Slides>
+  <Slides>19</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>