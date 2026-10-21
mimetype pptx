--- v0 (2026-08-04)
+++ v1 (2026-10-21)
@@ -57,50 +57,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +118,52 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +294,55 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் என்னைவிட்டு அலைந்துதிரிகிறபடியினால் அவர்களுக்கு ஐயோ! அவர்களுக்குக் கேடுவரும்; எனக்கு விரோதமாக இரண்டகம் பண்ணினார்கள்; நான் அவர்களை மீட்டிருந்தும், அவர்கள் எனக்கு விரோதமாகப் பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They are all adulterers, as an oven heated by the baker, who ceases from raising after he has kneaded the dough, until it be leavened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் என்னைவிட்டு அலைந்துதிரிகிறபடியினால் அவர்களுக்கு ஐயோ! அவர்களுக்குக் கேடுவரும்; எனக்கு விரோதமாக இரண்டகம் பண்ணினார்கள்; நான் அவர்களை மீட்டிருந்தும், அவர்கள் எனக்கு விரோதமாகப் பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. In the day of our king the princes have made him sick with bottles of wine; he stretched out his hand with scorners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் படுக்கைகளில் அலறுகிறபோது, தங்கள் இருதயத்தில் என்னை நோக்கிக் கூப்பிடுகிறதில்லை; அவர்கள் தானியத்துக்காகவும் திராட்சரசத்துக்காகவும் கூடுகிறார்கள்; என்னை வெறுத்து விலகிப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. In the day of our king the princes have made him sick with bottles of wine; he stretched out his hand with scorners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் படுக்கைகளில் அலறுகிறபோது, தங்கள் இருதயத்தில் என்னை நோக்கிக் கூப்பிடுகிறதில்லை; அவர்கள் தானியத்துக்காகவும் திராட்சரசத்துக்காகவும் கூடுகிறார்கள்; என்னை வெறுத்து விலகிப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For they have made ready their heart like an oven, while they lie in wait: their baker sleeps all the night; in the morning it burns as a flaming fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் படுக்கைகளில் அலறுகிறபோது, தங்கள் இருதயத்தில் என்னை நோக்கிக் கூப்பிடுகிறதில்லை; அவர்கள் தானியத்துக்காகவும் திராட்சரசத்துக்காகவும் கூடுகிறார்கள்; என்னை வெறுத்து விலகிப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For they have made ready their heart like an oven, while they lie in wait: their baker sleeps all the night; in the morning it burns as a flaming fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவர்களை தண்டித்தேன்; அவர்களுடைய புயங்கள் திரும்பப் பலப்படவும்பண்ணினேன்; ஆகிலும் எனக்கு விரோதமாகப் பொல்லாப்பு நினைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They are all hot as an oven, and have devoured their judges; all their kings are fallen: there is none among them that calls unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவர்களை தண்டித்தேன்; அவர்களுடைய புயங்கள் திரும்பப் பலப்படவும்பண்ணினேன்; ஆகிலும் எனக்கு விரோதமாகப் பொல்லாப்பு நினைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They are all hot as an oven, and have devoured their judges; all their kings are fallen: there is none among them that calls unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. திரும்புகிறார்கள், ஆனாலும் உன்னதமானவரிடத்திற்கு அல்ல; மோசம்போக்குகிற வில்லைப்போலிருக்கிறார்கள்; அவர்களுடைய அதிபதிகள் தங்கள் நாவினுடைய உக்கிரத்தினிமித்தம் பட்டயத்தால் விழுவார்கள்; இதுவே எகிப்துதேசத்தினிமித்தம் அவர்களுக்கு வரும் நிந்தை.]]></a:t>
+              <a:t><![CDATA[8. Ephraim, he has mixed himself among the people; Ephraim is a cake not turned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. திரும்புகிறார்கள், ஆனாலும் உன்னதமானவரிடத்திற்கு அல்ல; மோசம்போக்குகிற வில்லைப்போலிருக்கிறார்கள்; அவர்களுடைய அதிபதிகள் தங்கள் நாவினுடைய உக்கிரத்தினிமித்தம் பட்டயத்தால் விழுவார்கள்; இதுவே எகிப்துதேசத்தினிமித்தம் அவர்களுக்கு வரும் நிந்தை.]]></a:t>
+              <a:t><![CDATA[9. Strangers have devoured his strength, and he knows it not: yea, gray hairs are here and there upon him, yet he knows not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் என் ஜனத்தின் சிறையிருப்பைத் திருப்பும்போதும், நான் இஸ்ரவேலை குணமாக்க விரும்பும்போதும், எப்பிராயீமின் அக்கிரமமும் சமாரியாவின் பொல்லாப்புகளும் வெளிப்படுத்தப்படும்; அவர்கள் வஞ்சனை செய்கிறார்கள்; திருடன் உள்ளே வருகிறான்; வெளியே பறிகாரரின் கூட்டத்தார் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Strangers have devoured his strength, and he knows it not: yea, gray hairs are here and there upon him, yet he knows not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நியர் அவனுடைய பலத்தைத் தின்கிறார்கள்; அவனோ அதை அறியான்; நரைமயிரும் அவனில் தெளித்திருக்கிறது, அவனோ அதை அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. When I would have healed Israel, then the iniquity of Ephraim was discovered, and the wickedness of Samaria: for they commit falsehood; and the thief comes in, and the troop of robbers spoils without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் என் ஜனத்தின் சிறையிருப்பைத் திருப்பும்போதும், நான் இஸ்ரவேலை குணமாக்க விரும்பும்போதும், எப்பிராயீமின் அக்கிரமமும் சமாரியாவின் பொல்லாப்புகளும் வெளிப்படுத்தப்படும்; அவர்கள் வஞ்சனை செய்கிறார்கள்; திருடன் உள்ளே வருகிறான்; வெளியே பறிகாரரின் கூட்டத்தார் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the pride of Israel testifies to his face: and they do not return to the LORD their God, nor seek him for all this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் பொல்லாப்பையெல்லாம் நான் நினைவில் வைத்திருக்கிறேன் என்று அவர்கள் தங்கள் இருதயத்தில் சிந்திக்கிறதில்லை; இப்போதும் அவர்களுடைய கிரியைகள் அவர்களைச் சூழ்ந்துகொண்டது; அவைகள் என் முகத்துக்கு முன் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And the pride of Israel testifies to his face: and they do not return to the LORD their God, nor seek him for all this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் பொல்லாப்பையெல்லாம் நான் நினைவில் வைத்திருக்கிறேன் என்று அவர்கள் தங்கள் இருதயத்தில் சிந்திக்கிறதில்லை; இப்போதும் அவர்களுடைய கிரியைகள் அவர்களைச் சூழ்ந்துகொண்டது; அவைகள் என் முகத்துக்கு முன் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Ephraim also is like a silly dove without heart: they call to Egypt, they go to Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவைத் தங்கள் பொல்லாப்பினாலும், அதிபதிகளைத் தங்கள் பொய்களிலும் சந்தோஷப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Ephraim also is like a silly dove without heart: they call to Egypt, they go to Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் எல்லாரும் விபசாரக்கள்ளர்; அப்பஞ்சுடுகிறவன் எரிக்கும் அடுப்பைப்போல் இருக்கிறார்கள்; அவன் மாவைப் பிசைந்தது முதல் அது உப்பிப்போகுமட்டும், அனலை மூட்டாமல் ஓய்ந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. When they shall go, I will spread my net upon them; I will bring them down as the fowls of the heaven; I will chastise them, as their congregation has heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் எல்லாரும் விபசாரக்கள்ளர்; அப்பஞ்சுடுகிறவன் எரிக்கும் அடுப்பைப்போல் இருக்கிறார்கள்; அவன் மாவைப் பிசைந்தது முதல் அது உப்பிப்போகுமட்டும், அனலை மூட்டாமல் ஓய்ந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. When they shall go, I will spread my net upon them; I will bring them down as the fowls of the heaven; I will chastise them, as their congregation has heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் எல்லாரும் விபசாரக்கள்ளர்; அப்பஞ்சுடுகிறவன் எரிக்கும் அடுப்பைப்போல் இருக்கிறார்கள்; அவன் மாவைப் பிசைந்தது முதல் அது உப்பிப்போகுமட்டும், அனலை மூட்டாமல் ஓய்ந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. Woe unto them! for they have fled from me: destruction unto them! because they have transgressed against me: though I have redeemed them, yet they have spoken lies against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்முடைய ராஜாவின் நாளென்று சொல்லி, அதிபதிகள் திராட்சரசத் துருத்திகளால் அவனுக்கு வியாதியுண்டாக்குகிறார்கள்; சரசக்காரரோடேகூட அவன் தன் கையை நீட்டுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. Woe unto them! for they have fled from me: destruction unto them! because they have transgressed against me: though I have redeemed them, yet they have spoken lies against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நம்முடைய ராஜாவின் நாளென்று சொல்லி, அதிபதிகள் திராட்சரசத் துருத்திகளால் அவனுக்கு வியாதியுண்டாக்குகிறார்கள்; சரசக்காரரோடேகூட அவன் தன் கையை நீட்டுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. Woe unto them! for they have fled from me: destruction unto them! because they have transgressed against me: though I have redeemed them, yet they have spoken lies against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பதிவிருக்கும்போது, தங்கள் இருதயத்தை அடுப்பைப்போல், ஆயத்தப்படுத்துகிறார்கள்; அவர்களில் அலப்புமூட்டுகிறவன் இராமுழுதும் தூங்கினாலும், காலமேயோவென்றால் அது ஜுவாலிக்கிற அக்கினியாய் எரியும்.]]></a:t>
+              <a:t><![CDATA[14. And they have not cried unto me with their heart, when they howled upon their beds: they assemble themselves for corn and wine, and they rebel against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நியர் அவனுடைய பலத்தைத் தின்கிறார்கள்; அவனோ அதை அறியான்; நரைமயிரும் அவனில் தெளித்திருக்கிறது, அவனோ அதை அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. When I would have healed Israel, then the iniquity of Ephraim was discovered, and the wickedness of Samaria: for they commit falsehood; and the thief comes in, and the troop of robbers spoils without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பதிவிருக்கும்போது, தங்கள் இருதயத்தை அடுப்பைப்போல், ஆயத்தப்படுத்துகிறார்கள்; அவர்களில் அலப்புமூட்டுகிறவன் இராமுழுதும் தூங்கினாலும், காலமேயோவென்றால் அது ஜுவாலிக்கிற அக்கினியாய் எரியும்.]]></a:t>
+              <a:t><![CDATA[14. And they have not cried unto me with their heart, when they howled upon their beds: they assemble themselves for corn and wine, and they rebel against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எல்லாரும் அடுப்பைப்போல் அனலாகி, தங்கள் நியாயாதிபதிகளைப் பட்சித்தார்கள்; அவர்களுடைய ராஜாக்கள் எல்லாரும் விழுந்தார்கள்; அவர்களில் என்னை நோக்கிக் கூப்பிடுகிறவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[15. Though I have bound and strengthened their arms, yet do they imagine mischief against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எல்லாரும் அடுப்பைப்போல் அனலாகி, தங்கள் நியாயாதிபதிகளைப் பட்சித்தார்கள்; அவர்களுடைய ராஜாக்கள் எல்லாரும் விழுந்தார்கள்; அவர்களில் என்னை நோக்கிக் கூப்பிடுகிறவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[15. Though I have bound and strengthened their arms, yet do they imagine mischief against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3127,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீம் அந்நியஜனங்களோடே கலந்திருக்கிறான்; எப்பிராயீம் திருப்பிபோடாத அப்பம்.]]></a:t>
+              <a:t><![CDATA[16. They return, but not to the most High: they are like a deceitful bow: their princes shall fall by the sword for the rage of their tongue: this shall be their derision in the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. They return, but not to the most High: they are like a deceitful bow: their princes shall fall by the sword for the rage of their tongue: this shall be their derision in the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. They return, but not to the most High: they are like a deceitful bow: their princes shall fall by the sword for the rage of their tongue: this shall be their derision in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிட்டாலும், அவர்கள் தங்கள் தேவனாகிய கர்த்தரிடத்தில் திரும்பாமலும், இவை எல்லாவற்றிலும் அவரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When I would have healed Israel, then the iniquity of Ephraim was discovered, and the wickedness of Samaria: for they commit falsehood; and the thief comes in, and the troop of robbers spoils without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிட்டாலும், அவர்கள் தங்கள் தேவனாகிய கர்த்தரிடத்தில் திரும்பாமலும், இவை எல்லாவற்றிலும் அவரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they consider not in their hearts that I remember all their wickedness: now their own doings have beset them about; they are before my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் பேதையான புறாவைப்போல் இருக்கிறான், அவனுக்குப் புத்தியில்லை; எகிப்தியனைக் கூப்பிடுகிறார்கள்; அசீரியனிடத்துக்கும் போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they consider not in their hearts that I remember all their wickedness: now their own doings have beset them about; they are before my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் பேதையான புறாவைப்போல் இருக்கிறான், அவனுக்குப் புத்தியில்லை; எகிப்தியனைக் கூப்பிடுகிறார்கள்; அசீரியனிடத்துக்கும் போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they consider not in their hearts that I remember all their wickedness: now their own doings have beset them about; they are before my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் போகும்போது, என் வலையை அவர்கள்மேல் வீசுவேன், அவர்களை ஆகாயத்துப் பறவைகளைப்போல கீழே விழப்பண்ணுவேன்; அவர்களுடைய சபையில் கேள்வியானதின்படியே அவர்களை தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. They make the king glad with their wickedness, and the princes with their lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் போகும்போது, என் வலையை அவர்கள்மேல் வீசுவேன், அவர்களை ஆகாயத்துப் பறவைகளைப்போல கீழே விழப்பண்ணுவேன்; அவர்களுடைய சபையில் கேள்வியானதின்படியே அவர்களை தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. They are all adulterers, as an oven heated by the baker, who ceases from raising after he has kneaded the dough, until it be leavened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474741382" r:id="rId1"/>
+    <p:sldLayoutId id="2481563698" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4330,66 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এটা তাদের পক্ষে খারাপ হবে| তারা আমাকে পরিত্যাগ করেছে| তারা আমার আদেশ মানতে অস্বীকার করেছে;]]></a:t>
+              <a:t><![CDATA[மாவைப் பிசைந்தது முதல் அது உப்பிப்போகுமட்டும், அனலை மூட்டாமல் ஓய்ந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেজন্য তারা ধ্বংস হবে| আমি ওই লোকদের রক্ষা করেছি; কিন্তু তারা আমার বিরুদ্ধে মিথ্যে কথা বলে|]]></a:t>
+              <a:t><![CDATA[5. நம்முடைய ராஜாவின் நாளென்று சொல்லி, அதிபதிகள் திராட்சரசத் துருத்திகளால் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারা কখনোই আমাকে পুরোপুরি আন্তরিকভাবে ডাকেনি| পরিবর্ত্তে তারা শস্য এবং নতুন দ্রাক্ষারসের জন্য]]></a:t>
+              <a:t><![CDATA[வியாதியுண்டாக்குகிறார்கள்; சரசக்காரரோடேகூட அவன் தன் கையை நீட்டுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বিছানায শুয়ে আর্তনাদ করছে| তারা বন্য পশুর মতো তাদের মূর্ত্তিসমূহের কাছে আর্তনাদ করছে| কিন্তু]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பதிவிருக்கும்போது, தங்கள் இருதயத்தை அடுப்பைப்போல், ஆயத்தப்படுத்துகிறார்கள்; அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা আমার বিরুদ্ধে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[அலப்புமூட்டுகிறவன் இராமுழுதும் தூங்கினாலும், காலமேயோவென்றால் அது ஜுவாலிக்கிற அக்கினியாய் எரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি তাদের প্রশিক্ষণ দিয়েছিলাম এবং তাদের হাত শক্তিশালী করেছিলাম; কিন্তু তারা আমার বিরুদ্ধে]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் எல்லாரும் அடுப்பைப்போல் அனலாகி, தங்கள் நியாயாதிபதிகளைப் பட்சித்தார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যায় ফন্দী এঁটেছে|]]></a:t>
+              <a:t><![CDATA[ராஜாக்கள் எல்லாரும் விழுந்தார்கள்; அவர்களில் என்னை நோக்கிக் கூப்பிடுகிறவன் ஒருவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু তারা ছিল একটি বঞ্চক ধনুকের 31 মত| তারা ফিরেছিল, কিন্তু আমার কাছে ফিরে আসেনি| 32 তাদের]]></a:t>
+              <a:t><![CDATA[8. எப்பிராயீம் அந்நியஜனங்களோடே கலந்திருக்கிறான்; எப்பிராயீம் திருப்பிபோடாத அப்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেতারা তাদের রুদ্ধ কথাবার্তার দরুন তাদের তরবারির আঘাতেই নিহত হবে| তখন মিশরবাসীরা তাদের দেখে হাসবে|]]></a:t>
+              <a:t><![CDATA[9. அந்நியர் அவனுடைய பலத்தைத் தின்கிறார்கள்; அவனோ அதை அறியான்; நரைமயிரும் அவனில் தெளித்திருக்கிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “আমি ইস্রায়েলকে আরোগ্য করব! তখন লোকরা জানতে পারবে য়ে ইফ্রয়িম পাপ করেছিল| লোকে শমরিয়ার মিথ্যা]]></a:t>
+              <a:t><![CDATA[அவனோ அதை அறியாதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. অপরিচিতরা ইফ্রয়িমের ক্ষমতা ধ্বংস করে; কিন্তু ইফ্রয়িম সে বিষয় কিছুই জানে না| ইফ্রয়িমের ওপর]]></a:t>
+              <a:t><![CDATA[1. நான் என் ஜனத்தின் சிறையிருப்பைத் திருப்பும்போதும், நான் இஸ்ரவேலை குணமாக்க விரும்பும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারবে| য়ে চোররা শহরে আসা-যাওয়া করে লোকরা তাদের সম্বন্ধে জানবে|]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேலின் அகந்தை அவர்கள் முகத்துக்கு முன்பாகச் சாட்சியிட்டாலும், அவர்கள் தங்கள் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ওই লোকরা বিশ্বাস করে না য়ে আমি তাদের অপরাধ স্মরণ করব, তাদের মন্দ কাজগুলি চারিদিকেই রয়েছে| আমি]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் திரும்பாமலும், இவை எல்லாவற்றிலும் அவரைத் தேடாமலும் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের পাপগুলো স্পষ্ট দেখতে পাচ্ছি|]]></a:t>
+              <a:t><![CDATA[11. எப்பிராயீம் பேதையான புறாவைப்போல் இருக்கிறான், அவனுக்குப் புத்தியில்லை; எகிப்தியனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারা তাদের নেতাদের মিথ্যাচারণ দিয়ে খুশী করে| তাদের ভ্রান্ত দেবতারা তাদের নেতাদের খুশী রাখে|]]></a:t>
+              <a:t><![CDATA[கூப்பிடுகிறார்கள்; அசீரியனிடத்துக்கும் போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এক জন রুটিওয়ালা রুটি বানানোর জন্য ময়দার তাল তৈরি করে তা উনুনে রাখে| রুটি ফুলে উঠলে রুটিওয়ালা]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் போகும்போது, என் வலையை அவர்கள்மேல் வீசுவேன், அவர்களை ஆகாயத்துப் பறவைகளைப்போல கீழே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উনুনের অাঁচ আর বাড়িযে দেয় না| কিন্তু ইস্রায়েলবাসীরা সে রকম নয়| ইস্রায়েলবাসীরা সব সময় তাদের]]></a:t>
+              <a:t><![CDATA[விழப்பண்ணுவேன்; அவர்களுடைய சபையில் கேள்வியானதின்படியே அவர்களை தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগুনের অাঁচ বাড়িযে দিচ্ছে|]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் என்னைவிட்டு அலைந்துதிரிகிறபடியினால் அவர்களுக்கு ஐயோ! அவர்களுக்குக் கேடுவரும்; எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমাদের রাজার দিনে দ্রাক্ষারসের উত্তাপে নেতারা অসুস্থ হয়ে পড়েছে| সেজন্য রাজা বিদ্রূপকারীদের]]></a:t>
+              <a:t><![CDATA[விரோதமாக இரண்டகம் பண்ணினார்கள்; நான் அவர்களை மீட்டிருந்தும், அவர்கள் எனக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে হাত প্রসারিত করেছেন|]]></a:t>
+              <a:t><![CDATA[பேசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. লোকরা তাদের গোপন ফন্দী আঁটে| উত্তেজনায তাদের হৃদয় উনুনের মতো জ্বলে| সারারাত ধরে তাদের উত্তেজনা]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் தங்கள் படுக்கைகளில் அலறுகிறபோது, தங்கள் இருதயத்தில் என்னை நோக்கிக் கூப்பிடுகிறதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাকা চুল ছড়িয়ে দেওয়া হয়েছে; কিন্তু ইফ্রয়িম এসবের বিষয় কিছুই জানে না|]]></a:t>
+              <a:t><![CDATA[எப்பிராயீமின் அக்கிரமமும் சமாரியாவின் பொல்லாப்புகளும் வெளிப்படுத்தப்படும்; அவர்கள் வஞ்சனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জ্বলে; এবং সকাল বেলায়ও সেই উত্তেজনা আগুনের মতো ভীষণ গরম|]]></a:t>
+              <a:t><![CDATA[அவர்கள் தானியத்துக்காகவும் திராட்சரசத்துக்காகவும் கூடுகிறார்கள்; என்னை வெறுத்து விலகிப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা সবাই গরম উনুনের মতন| তারা তাদের শাসকদের ধ্বংস করেছে| তাদের সব রাজারা ভূপতিত হয়েছে| তাদের]]></a:t>
+              <a:t><![CDATA[15. நான் அவர்களை தண்டித்தேன்; அவர்களுடைய புயங்கள் திரும்பப் பலப்படவும்பண்ணினேன்; ஆகிலும் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে কেউই সাহায্যের জন্য আমাকে ডাকেনি|”]]></a:t>
+              <a:t><![CDATA[விரோதமாகப் பொல்லாப்பு நினைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “ইফ্রয়িম অন্য জাতিসমূহের সঙ্গে মিশছে| ইফ্রয়িম কেক্-এর মত যার দুদিক স্য়াঁকা হয়নি|]]></a:t>
+              <a:t><![CDATA[16. திரும்புகிறார்கள், ஆனாலும் உன்னதமானவரிடத்திற்கு அல்ல; மோசம்போக்குகிற வில்லைப்போலிருக்கிறார்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுடைய அதிபதிகள் தங்கள் நாவினுடைய உக்கிரத்தினிமித்தம் பட்டயத்தால் விழுவார்கள்; இதுவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓசியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எகிப்துதேசத்தினிமித்தம் அவர்களுக்கு வரும் நிந்தை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ইফ্রয়িমের অহঙ্কার কেবল মাত্র তার বিরুদ্ধেই কথা বলে| সাধারণ মানুষের অনেক বিপদ-আপদ গেছে; কিন্তু]]></a:t>
+              <a:t><![CDATA[செய்கிறார்கள்; திருடன் உள்ளே வருகிறான்; வெளியே பறிகாரரின் கூட்டத்தார் கொள்ளையிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবুও তারা এখনও তাদের প্রভু ঈশ্বরের কাছে ফিরে যায় নি| লোকরা ঈশ্বরের দিকে সাহায্যের জন্য তাকাযনি|]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் பொல்லாப்பையெல்லாம் நான் நினைவில் வைத்திருக்கிறேன் என்று அவர்கள் தங்கள் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেজন্য ইফ্রয়িম বোকা ঘুঘু পাখির মতোই হয়ে গেছে, যার বোধ্বুদ্ধি নেই| লোকরা সাহায্যের জন্য মিশরকে]]></a:t>
+              <a:t><![CDATA[சிந்திக்கிறதில்லை; இப்போதும் அவர்களுடைய கிரியைகள் அவர்களைச் சூழ்ந்துகொண்டது; அவைகள் என் முகத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডেকেছিল| লোকরা সাহায্যের জন্য অশূরে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[முன் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারা সাহায্যের জন্য ওই দেশগুলোতে যায়, কিন্তু আমি তাদের ফাঁদে ফেলব| আমি আমার জাল তাদের উপর]]></a:t>
+              <a:t><![CDATA[3. ராஜாவைத் தங்கள் பொல்லாப்பினாலும், அதிபதிகளைத் தங்கள் பொய்களிலும் சந்தோஷப்படுத்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছুঁড়ে ফেলব এবং আকাশের পাখীদের মতো আমি তাদের নীচে নামাব| তাদের চুক্তির জন্য আমি তাদের শাস্তি দেব|]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் எல்லாரும் விபசாரக்கள்ளர்; அப்பஞ்சுடுகிறவன் எரிக்கும் அடுப்பைப்போல் இருக்கிறார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>