--- v1 (2026-08-04)
+++ v2 (2026-10-21)
@@ -49,52 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -104,51 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -275,54 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமாரியாவே, உன் கன்றுக்குட்டி உன்னை வெறுத்துவிடுகிறது; என் கோபம் அவர்கள்மேல் மூண்டது; எதுவரைக்கும் சுத்தாங்கம் அடையமாட்டாதிருப்பார்கள்?]]></a:t>
+              <a:t><![CDATA[5. Your calf, O Samaria, has cast you off; mine anger is kindled against them: how long will it be before they attain to innocence?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதுவும் இஸ்ரவேலருடைய செய்கையே; தட்டான் அதைச் செய்தான், ஆதலால் அது தேவன் அல்லவே, சமாரியாவின் கன்றுக்குட்டி துண்டுதுண்டாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[6. For from Israel was it also: the workman made it; therefore it is not God: but the calf of Samaria shall be broken in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதுவும் இஸ்ரவேலருடைய செய்கையே; தட்டான் அதைச் செய்தான், ஆதலால் அது தேவன் அல்லவே, சமாரியாவின் கன்றுக்குட்டி துண்டுதுண்டாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[6. For from Israel was it also: the workman made it; therefore it is not God: but the calf of Samaria shall be broken in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் காற்றை விதைத்து, சூறைக்காற்றை அறுப்பார்கள்; விளைச்சல் அவர்களுக்கு இல்லை; கதிர் மாவைக் கொடுக்கமாட்டாது; கொடுத்தாலும் அந்நியர் அதை விழுங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For they have sown the wind, and they shall reap the whirlwind: it has no stalk; the bud shall yield no meal: if so be it yield, the strangers shall swallow it up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் காற்றை விதைத்து, சூறைக்காற்றை அறுப்பார்கள்; விளைச்சல் அவர்களுக்கு இல்லை; கதிர் மாவைக் கொடுக்கமாட்டாது; கொடுத்தாலும் அந்நியர் அதை விழுங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For they have sown the wind, and they shall reap the whirlwind: it has no stalk; the bud shall yield no meal: if so be it yield, the strangers shall swallow it up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் காற்றை விதைத்து, சூறைக்காற்றை அறுப்பார்கள்; விளைச்சல் அவர்களுக்கு இல்லை; கதிர் மாவைக் கொடுக்கமாட்டாது; கொடுத்தாலும் அந்நியர் அதை விழுங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Israel is swallowed up: now shall they be among the Gentiles as a vessel wherein is no pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலர் விழுங்கப்படுகிறார்கள்; அவர்கள் இனிப் புறஜாதிகளுக்குள்ளே விரும்பப்படாத பாத்திரத்தைப்போல் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Israel is swallowed up: now shall they be among the Gentiles as a vessel wherein is no pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலர் விழுங்கப்படுகிறார்கள்; அவர்கள் இனிப் புறஜாதிகளுக்குள்ளே விரும்பப்படாத பாத்திரத்தைப்போல் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For they are gone up to Assyria, a wild ass alone by himself: Ephraim has hired lovers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் தனித்துத் திரிகிற காட்டுக்கழுதையைப்போல் அசீரியரண்டைக்குப்போனார்கள்; எப்பிராயீமர் நேசரைக் கூலிக்குப் பொருத்திக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For they are gone up to Assyria, a wild ass alone by himself: Ephraim has hired lovers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் புறஜாதியாரைக் கூலிக்குப் பொருத்திக்கொண்டாலும், இப்பொழுது நான் அவர்களைக் கூட்டுவேன்; அதிபதிகளின் ராஜா சுமத்தும் சுமையினால் அவர்கள் கொஞ்சகாலத்துக்குள்ளே அகப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Yea, though they have hired among the nations, now will I gather them, and they shall sorrow a little for the burden of the king of princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் வாயிலே எக்காளத்தை வை; அவர்கள் என் உடன்படிக்கையை மீறி, என் நியாயப்பிரமாணத்துக்கு விரோதமாகத் துரோகம்பண்ணினபடியால் கர்த்தருடைய வீட்டின்மேல் சத்துரு கழுகைப்போல் பறந்துவருகிறான்.]]></a:t>
+              <a:t><![CDATA[1. Set the trumpet to your mouth. He shall come as an eagle against the house of the LORD, because they have transgressed my covenant, and trespassed against my law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் புறஜாதியாரைக் கூலிக்குப் பொருத்திக்கொண்டாலும், இப்பொழுது நான் அவர்களைக் கூட்டுவேன்; அதிபதிகளின் ராஜா சுமத்தும் சுமையினால் அவர்கள் கொஞ்சகாலத்துக்குள்ளே அகப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Yea, though they have hired among the nations, now will I gather them, and they shall sorrow a little for the burden of the king of princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் பாவஞ்செய்வதற்கேதுவாய் பலிபீடங்களைப் பெருகப்பண்ணினார்கள்; ஆதலால் பலிபீடங்களே அவர்கள் பாவஞ்செய்வதற்கு ஏதுவாகும்.]]></a:t>
+              <a:t><![CDATA[11. Because Ephraim has made many altars to sin, altars shall be unto him to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீம் பாவஞ்செய்வதற்கேதுவாய் பலிபீடங்களைப் பெருகப்பண்ணினார்கள்; ஆதலால் பலிபீடங்களே அவர்கள் பாவஞ்செய்வதற்கு ஏதுவாகும்.]]></a:t>
+              <a:t><![CDATA[11. Because Ephraim has made many altars to sin, altars shall be unto him to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் வேதத்தின் மகத்துவங்களை அவர்களுக்கு எழுதிக்கொடுத்தேன்; அவைகளை அந்நியகாரியமாக எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I have written to him the great things of my law, but they were counted as a strange thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் வேதத்தின் மகத்துவங்களை அவர்களுக்கு எழுதிக்கொடுத்தேன்; அவைகளை அந்நியகாரியமாக எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice flesh for the sacrifices of mine offerings, and eat it; but the LORD accepts them not; now will he remember their iniquity, and visit their sins: they shall return to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எனக்குச் செலுத்தும் பலிகளின் மாம்சத்தை அவர்கள் பலியிட்டுப் புசிக்கிறார்கள்; கர்த்தர் அவர்கள்மேல் பிரியமாயிரார்; அவர்களுடைய அக்கிரமத்தை அவர் நினைத்து, அவர்கள் பாவத்தை விசாரிக்கும்போதோவெனில், அவர்கள் எகிப்துக்குத் திரும்பிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice flesh for the sacrifices of mine offerings, and eat it; but the LORD accepts them not; now will he remember their iniquity, and visit their sins: they shall return to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எனக்குச் செலுத்தும் பலிகளின் மாம்சத்தை அவர்கள் பலியிட்டுப் புசிக்கிறார்கள்; கர்த்தர் அவர்கள்மேல் பிரியமாயிரார்; அவர்களுடைய அக்கிரமத்தை அவர் நினைத்து, அவர்கள் பாவத்தை விசாரிக்கும்போதோவெனில், அவர்கள் எகிப்துக்குத் திரும்பிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They sacrifice flesh for the sacrifices of mine offerings, and eat it; but the LORD accepts them not; now will he remember their iniquity, and visit their sins: they shall return to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எனக்குச் செலுத்தும் பலிகளின் மாம்சத்தை அவர்கள் பலியிட்டுப் புசிக்கிறார்கள்; கர்த்தர் அவர்கள்மேல் பிரியமாயிரார்; அவர்களுடைய அக்கிரமத்தை அவர் நினைத்து, அவர்கள் பாவத்தை விசாரிக்கும்போதோவெனில், அவர்கள் எகிப்துக்குத் திரும்பிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. For Israel has forgotten his Maker, and builds temples; and Judah has multiplied fenced cities: but I will send a fire upon his cities, and it shall devour the palaces thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் உன்னை உண்டாக்கினவரை மறந்து கோவில்களைக் கட்டுகிறான்; யூதா அரணான பட்டணங்களைப் பெருகப்பண்ணுகிறான்; ஆனாலும் நான் அதின் நகரங்களில் அக்கினியை வரப்பண்ணுவேன்; அது அவைகளின் கோவில்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[14. For Israel has forgotten his Maker, and builds temples; and Judah has multiplied fenced cities: but I will send a fire upon his cities, and it shall devour the palaces thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் உன்னை உண்டாக்கினவரை மறந்து கோவில்களைக் கட்டுகிறான்; யூதா அரணான பட்டணங்களைப் பெருகப்பண்ணுகிறான்; ஆனாலும் நான் அதின் நகரங்களில் அக்கினியை வரப்பண்ணுவேன்; அது அவைகளின் கோவில்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[14. For Israel has forgotten his Maker, and builds temples; and Judah has multiplied fenced cities: but I will send a fire upon his cities, and it shall devour the palaces thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,160 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் வாயிலே எக்காளத்தை வை; அவர்கள் என் உடன்படிக்கையை மீறி, என் நியாயப்பிரமாணத்துக்கு விரோதமாகத் துரோகம்பண்ணினபடியால் கர்த்தருடைய வீட்டின்மேல் சத்துரு கழுகைப்போல் பறந்துவருகிறான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[14. இஸ்ரவேல் உன்னை உண்டாக்கினவரை மறந்து கோவில்களைக் கட்டுகிறான்; யூதா அரணான பட்டணங்களைப் பெருகப்பண்ணுகிறான்; ஆனாலும் நான் அதின் நகரங்களில் அக்கினியை வரப்பண்ணுவேன்; அது அவைகளின் கோவில்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Set the trumpet to your mouth. He shall come as an eagle against the house of the LORD, because they have transgressed my covenant, and trespassed against my law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கள் தேவனே, உம்மை அறிந்திருக்கிறோம் என்று சொல்லி இஸ்ரவேலர் கூப்பிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Israel shall cry unto me, My God, we know you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் இஸ்ரவேலர் நன்மையை வெறுத்தார்கள்; சத்துரு அவர்களைத் தொடருவான்.]]></a:t>
+              <a:t><![CDATA[3. Israel has cast off the thing that is good: the enemy shall pursue him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ராஜாக்களை ஏற்படுத்திக்கொண்டார்கள், ஆனாலும் என்னாலே அல்ல; அதிபதிகளை வைத்துக்கொண்டார்கள், ஆனாலும் நான் அறியேன்; அவர்கள் வேரறுப்புண்டு போகும்படித் தங்கள் வெள்ளியினாலும் தங்கள் பொன்னினாலும் தங்களுக்கு விக்கிரகங்களைச் செய்வித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They have set up kings, but not by me: they have made princes, and I knew it not: of their silver and their gold have they made them idols, that they may be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ராஜாக்களை ஏற்படுத்திக்கொண்டார்கள், ஆனாலும் என்னாலே அல்ல; அதிபதிகளை வைத்துக்கொண்டார்கள், ஆனாலும் நான் அறியேன்; அவர்கள் வேரறுப்புண்டு போகும்படித் தங்கள் வெள்ளியினாலும் தங்கள் பொன்னினாலும் தங்களுக்கு விக்கிரகங்களைச் செய்வித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They have set up kings, but not by me: they have made princes, and I knew it not: of their silver and their gold have they made them idols, that they may be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ராஜாக்களை ஏற்படுத்திக்கொண்டார்கள், ஆனாலும் என்னாலே அல்ல; அதிபதிகளை வைத்துக்கொண்டார்கள், ஆனாலும் நான் அறியேன்; அவர்கள் வேரறுப்புண்டு போகும்படித் தங்கள் வெள்ளியினாலும் தங்கள் பொன்னினாலும் தங்களுக்கு விக்கிரகங்களைச் செய்வித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They have set up kings, but not by me: they have made princes, and I knew it not: of their silver and their gold have they made them idols, that they may be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமாரியாவே, உன் கன்றுக்குட்டி உன்னை வெறுத்துவிடுகிறது; என் கோபம் அவர்கள்மேல் மூண்டது; எதுவரைக்கும் சுத்தாங்கம் அடையமாட்டாதிருப்பார்கள்?]]></a:t>
+              <a:t><![CDATA[5. Your calf, O Samaria, has cast you off; mine anger is kindled against them: how long will it be before they attain to innocence?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474746104" r:id="rId1"/>
+    <p:sldLayoutId id="2481563702" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3733,58 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীদের বিরুদ্ধে খুবই রুদ্ধ|’ ইস্রায়েলবাসীরা তাদের পাপকাজের জন্য শাস্তি পাবে|]]></a:t>
+              <a:t><![CDATA[சுத்தாங்கம் அடையமாட்டாதிருப்பார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিছু কর্মী ঐ মূর্ত্তিগুলিকে তৈরি করছে, তারা ঈশ্বর নয়| শমরিয়ার বাছুর টুকরো টুকরো করে ভেঙ্গে ফেলা]]></a:t>
+              <a:t><![CDATA[6. அதுவும் இஸ்ரவேலருடைய செய்கையே; தட்டான் அதைச் செய்தான், ஆதலால் அது தேவன் அல்லவே, சமாரியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|]]></a:t>
+              <a:t><![CDATA[கன்றுக்குட்டி துண்டுதுண்டாய்ப் போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ইস্রায়েলীয়রা নির্বোধের মত একটা কাজ করেছিল এবং সেটা ছিল য়েন বাতাস রোপণ করবার চেষ্টার মত| তারা]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் காற்றை விதைத்து, சூறைக்காற்றை அறுப்பார்கள்; விளைச்சல் அவர்களுக்கு இல்லை; கதிர் மாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেবল কষ্ট পাবে| তারা কেবল মাত্র সাইক্লোনের মত শস্য পাবে| মাঠে শস্য বাড়বে; কিন্তু সে শস্য কোন খাদ্য]]></a:t>
+              <a:t><![CDATA[கொடுக்கமாட்டாது; கொடுத்தாலும் அந்நியர் அதை விழுங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে না| এমনকি যদি কিছু জন্মায়, তবে অপরিচিতরাই তা খেযে নেবে|]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலர் விழுங்கப்படுகிறார்கள்; அவர்கள் இனிப் புறஜாதிகளுக்குள்ளே விரும்பப்படாத பாத்திரத்தைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইস্রায়েল ধ্বংস হয়েছিল| ইস্রায়েলীয়রা জাতির মধ্যে ছড়িয়ে পড়েছে য়েন কোন খাবার য়েটা কারো ভাল]]></a:t>
+              <a:t><![CDATA[இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগেনি বলে ফেলে দেওয়া হয়েছে|]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் தனித்துத் திரிகிற காட்டுக்கழுதையைப்போல் அசீரியரண்டைக்குப்போனார்கள்; எப்பிராயீமர் நேசரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ইফ্রয়িম তাকে তোষামোদ করেছিল| বন্য গাধার মত সে ঘুরতে ঘুরতে অশূরীয়তে গিয়ে পৌঁছেছিল|]]></a:t>
+              <a:t><![CDATA[கூலிக்குப் பொருத்திக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ইস্রায়েলীয়রা জাতিগণের মধ্যে তাদের ‘প্রেমিকদের’ কাছে গিয়েছিল| কিন্তু আমি ইস্রায়েল জাতিদের]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் புறஜாதியாரைக் கூலிக்குப் பொருத்திக்கொண்டாலும், இப்பொழுது நான் அவர்களைக் கூட்டுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “তোমাদের ঠোঁটে শিঙা রাখো এবং শিঙা বাজিয়ে সতর্ক করে দাও| প্রভুর গৃহের ওপর ঈগল পাখীর মতো হও|]]></a:t>
+              <a:t><![CDATA[1. உன் வாயிலே எக்காளத்தை வை; அவர்கள் என் உடன்படிக்கையை மீறி, என் நியாயப்பிரமாணத்துக்கு விரோதமாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একত্রিত করব| কিন্তু তাদের সেই প্রবল ক্ষমতাবান রাজার থেকে তাদের কিছুটা কষ্ট ভোগ করতেই হবে|]]></a:t>
+              <a:t><![CDATA[அதிபதிகளின் ராஜா சுமத்தும் சுமையினால் அவர்கள் கொஞ்சகாலத்துக்குள்ளே அகப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইফ্রয়িম অনেক বেশী করে পূজো বেদী তৈরি করেছে এবং সেটা তৈরি করাটা পাপ হয়েছে| সেই পূজো বেদীগুলো]]></a:t>
+              <a:t><![CDATA[11. எப்பிராயீம் பாவஞ்செய்வதற்கேதுவாய் பலிபீடங்களைப் பெருகப்பண்ணினார்கள்; ஆதலால் பலிபீடங்களே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইফ্রয়িমের পাপের পূজো বেদী|]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்வதற்கு ஏதுவாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এমনকি যদি আমি ইফ্রয়িমের জন্য 10,000 বিধিও রচনা করি তবু সেগুলোর দিকে সে এমন চোখে দেখবে য়েন]]></a:t>
+              <a:t><![CDATA[12. என் வேதத்தின் மகத்துவங்களை அவர்களுக்கு எழுதிக்கொடுத்தேன்; அவைகளை அந்நியகாரியமாக எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেগুলো কোন অপরিচিতদের জন্য রচিত হয়েছে|]]></a:t>
+              <a:t><![CDATA[13. எனக்குச் செலுத்தும் பலிகளின் மாம்சத்தை அவர்கள் பலியிட்டுப் புசிக்கிறார்கள்; கர்த்தர் அவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ইস্রায়েলবাসীরা বলি উত্সর্গ করতে ভালবাসে| তারা মাংস উত্সর্গ করে এবং তা খায়| প্রভু তাদের উত্সর্গ]]></a:t>
+              <a:t><![CDATA[பிரியமாயிரார்; அவர்களுடைய அக்கிரமத்தை அவர் நினைத்து, அவர்கள் பாவத்தை விசாரிக்கும்போதோவெனில், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্রহণ করেন না| তিনি তাদের পাপগুলো মনে রাখেন এবং তিনি তাদের শাস্তি দেবেন| বন্দী হিসেবে তাদের মিশরে]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குத் திரும்பிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে যাওয়া হবে|]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் உன்னை உண்டாக்கினவரை மறந்து கோவில்களைக் கட்டுகிறான்; யூதா அரணான பட்டணங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ইস্রায়েল রাজাদের প্রাসাদ তৈরি করে; কিন্তু তারা তাদের নিজেদের নির্মাতাকে ভুলে গেছে! এখন যিহূদা]]></a:t>
+              <a:t><![CDATA[பெருகப்பண்ணுகிறான்; ஆனாலும் நான் அதின் நகரங்களில் அக்கினியை வரப்பண்ணுவேன்; அது அவைகளின் கோவில்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুর্গ তৈরি করছে; কিন্তু আমি যিহূদার শহরগুলোর জন্যে আগুন পাঠাব; এবং সেই আগুন তার দুর্গগুলো ধ্বংস করে]]></a:t>
+              <a:t><![CDATA[பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,183 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীরা আমার চুক্তি ভঙ্গ করেছে| তারা আমার বিধি মান্য করেনি|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[দেবে!”]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணினபடியால் கர்த்தருடைய வீட்டின்மேல் சத்துரு கழுகைப்போல் பறந்துவருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারা আমার দিকে তীব্রস্বরে চিত্কার করে, ‘আমার ঈশ্বর, আমরা ইস্রায়েলবাসীরা আপনাকে জানি!’]]></a:t>
+              <a:t><![CDATA[2. எங்கள் தேவனே, உம்மை அறிந்திருக்கிறோம் என்று சொல்லி இஸ்ரவேலர் கூப்பிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু ইস্রায়েলবাসীরা ভালো জিনিস নিতে অস্বীকার করে; সেজন্য শএুরা তাদের পেছনে তাড়া করে|]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் இஸ்ரவேலர் நன்மையை வெறுத்தார்கள்; சத்துரு அவர்களைத் தொடருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রায়েলীয়রা তাদের রাজাদের মনোনীত করেছে; কিন্তু তারা আমার কাছে পরামর্শ নিতে আসেনি|]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் ராஜாக்களை ஏற்படுத்திக்கொண்டார்கள், ஆனாலும் என்னாலே அல்ல; அதிபதிகளை வைத்துக்கொண்டார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীরা নেতাদের নির্বাচন করে; কিন্তু যাদের আমি জানি, তারা তাদের নির্বাচন করেনি|]]></a:t>
+              <a:t><![CDATA[ஆனாலும் நான் அறியேன்; அவர்கள் வேரறுப்புண்டு போகும்படித் தங்கள் வெள்ளியினாலும் தங்கள் பொன்னினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীরা নিজেদের জন্য তাদের সোনা ও রূপা দিয়ে মূর্ত্তি বানায়| সুতরাং তারা ধ্বংস হবে|]]></a:t>
+              <a:t><![CDATA[தங்களுக்கு விக்கிரகங்களைச் செய்வித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. হে শমরিয়া মূর্ত্তি ঈশ্বর তোমাদের গোবত্স মূর্ত্তি গ্রহণ করতে অস্বীকার করেছেন|ঈশ্বর বলেছেন, ‘আমি]]></a:t>
+              <a:t><![CDATA[5. சமாரியாவே, உன் கன்றுக்குட்டி உன்னை வெறுத்துவிடுகிறது; என் கோபம் அவர்கள்மேல் மூண்டது; எதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>