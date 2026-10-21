--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -430,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானியக்களமும் திராட்சத்தொட்டியும் அவர்களைப் பிழைப்பூட்டுவதில்லை; அவர்களுக்குத் திராட்சரசம் ஒழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[4. They shall not offer wine offerings to the LORD, neither shall they be pleasing unto him: their sacrifices shall be unto them as the bread of mourners; all that eat thereof shall be polluted: for their bread for their soul shall not come into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானியக்களமும் திராட்சத்தொட்டியும் அவர்களைப் பிழைப்பூட்டுவதில்லை; அவர்களுக்குத் திராட்சரசம் ஒழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[4. They shall not offer wine offerings to the LORD, neither shall they be pleasing unto him: their sacrifices shall be unto them as the bread of mourners; all that eat thereof shall be polluted: for their bread for their soul shall not come into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தங்கள் பிள்ளைகளை வளர்த்தாலும், அவர்களுக்கு மனுஷர் இராதபடிக்கு அவர்களைப் பிள்ளைகள் அற்றவர்களாக்குவேன்; நான் அவர்களை விட்டுப்போகையில் அவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[5. What will all of you do in the solemn day, and in the day of the feast of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தங்கள் பிள்ளைகளை வளர்த்தாலும், அவர்களுக்கு மனுஷர் இராதபடிக்கு அவர்களைப் பிள்ளைகள் அற்றவர்களாக்குவேன்; நான் அவர்களை விட்டுப்போகையில் அவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[6. For, lo, they are gone because of destruction: Egypt shall gather them up, Memphis shall bury them: the pleasant places for their silver, nettles shall possess them: thorns shall be in their tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தங்கள் பிள்ளைகளை வளர்த்தாலும், அவர்களுக்கு மனுஷர் இராதபடிக்கு அவர்களைப் பிள்ளைகள் அற்றவர்களாக்குவேன்; நான் அவர்களை விட்டுப்போகையில் அவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[6. For, lo, they are gone because of destruction: Egypt shall gather them up, Memphis shall bury them: the pleasant places for their silver, nettles shall possess them: thorns shall be in their tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் கர்த்தருடைய தேசத்தில் குடியிருப்பதில்லை; எப்பிராயீமர் திரும்ப எகிப்துக்குப் போவார்கள்; அசீரியாவில் தீட்டுள்ளதைப் புசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For, lo, they are gone because of destruction: Egypt shall gather them up, Memphis shall bury them: the pleasant places for their silver, nettles shall possess them: thorns shall be in their tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் கர்த்தருடைய தேசத்தில் குடியிருப்பதில்லை; எப்பிராயீமர் திரும்ப எகிப்துக்குப் போவார்கள்; அசீரியாவில் தீட்டுள்ளதைப் புசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The days of visitation are come, the days of recompence are come; Israel shall know it: the prophet is a fool, the spiritual man is mad, for the multitude of yours iniquity, and the great hatred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எப்பிராயீமைத் தீருவின்திரைமட்டும் இருக்கிறதைப் பார்க்கிறபோது, அது நல்ல வசதியான ஸ்தலத்திலே நாட்டப்பட்டிருக்கிறது; ஆனாலும் எப்பிராயீமர் தங்கள் குமாரரைக் கொலைசெய்கிறவனிடத்தில் வெளியே கொண்டுபோய் விடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The days of visitation are come, the days of recompence are come; Israel shall know it: the prophet is a fool, the spiritual man is mad, for the multitude of yours iniquity, and the great hatred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எப்பிராயீமைத் தீருவின்திரைமட்டும் இருக்கிறதைப் பார்க்கிறபோது, அது நல்ல வசதியான ஸ்தலத்திலே நாட்டப்பட்டிருக்கிறது; ஆனாலும் எப்பிராயீமர் தங்கள் குமாரரைக் கொலைசெய்கிறவனிடத்தில் வெளியே கொண்டுபோய் விடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The days of visitation are come, the days of recompence are come; Israel shall know it: the prophet is a fool, the spiritual man is mad, for the multitude of yours iniquity, and the great hatred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கர்த்தருக்குத் திராட்சரசத்தின் பானபலியை வார்ப்பதுமில்லை, அவருக்கு அங்கிகரிப்பாயிருப்பதுமில்லை; அவர்களுடைய பலிகள் அவர்களுக்குத் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைபோல இருக்கும்; அதைப் புசிக்கிற யாவரும் தீட்டுப்படுவார்கள்; அவர்களுடைய அப்பம் அவர்களுக்கேயாகும், அது கர்த்தருடைய ஆலயத்தில் வருவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. The watchman of Ephraim was with my God: but the prophet is a snare of a fowler in all his ways, and hatred in the house of his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வனாந்தரத்தில் திராட்சக்குலைகளைக் கண்டுபிடிப்பதுபோல இஸ்ரவேலைக் கண்டுபிடித்தேன்; அத்திமரத்தில் முதல்தரம் பழுத்த கனிகளைப்போல உங்கள் பிதாக்களைக் கண்டுபிடித்தேன்; ஆனாலும் அவர்கள் பாகால்பேயோர் அண்டைக்குப்போய், இலச்சையானதற்குத் தங்களை ஒப்புவித்து, தாங்கள் நேசித்தவைகளைப்போலத் தாங்களும் அருவருப்புள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Rejoice not, O Israel, for joy, as other people: for you have gone a whoring from your God, you have loved a reward upon floors of corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கர்த்தருக்குத் திராட்சரசத்தின் பானபலியை வார்ப்பதுமில்லை, அவருக்கு அங்கிகரிப்பாயிருப்பதுமில்லை; அவர்களுடைய பலிகள் அவர்களுக்குத் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைபோல இருக்கும்; அதைப் புசிக்கிற யாவரும் தீட்டுப்படுவார்கள்; அவர்களுடைய அப்பம் அவர்களுக்கேயாகும், அது கர்த்தருடைய ஆலயத்தில் வருவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. The watchman of Ephraim was with my God: but the prophet is a snare of a fowler in all his ways, and hatred in the house of his God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கர்த்தருக்குத் திராட்சரசத்தின் பானபலியை வார்ப்பதுமில்லை, அவருக்கு அங்கிகரிப்பாயிருப்பதுமில்லை; அவர்களுடைய பலிகள் அவர்களுக்குத் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைபோல இருக்கும்; அதைப் புசிக்கிற யாவரும் தீட்டுப்படுவார்கள்; அவர்களுடைய அப்பம் அவர்களுக்கேயாகும், அது கர்த்தருடைய ஆலயத்தில் வருவதில்லை.]]></a:t>
+              <a:t><![CDATA[9. They have deeply corrupted themselves, as in the days of Gibeah: therefore he will remember their iniquity, he will visit their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தாவே, நீர் அவர்களுக்கு கொடுப்பதைக் கொடும்; அவர்களுக்கு விழுந்துபோகிற கர்ப்பத்தையும் பாலற்றமுலைகளையும் கொடும்.]]></a:t>
+              <a:t><![CDATA[9. They have deeply corrupted themselves, as in the days of Gibeah: therefore he will remember their iniquity, he will visit their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தாவே, நீர் அவர்களுக்கு கொடுப்பதைக் கொடும்; அவர்களுக்கு விழுந்துபோகிற கர்ப்பத்தையும் பாலற்றமுலைகளையும் கொடும்.]]></a:t>
+              <a:t><![CDATA[10. I found Israel like grapes in the wilderness; I saw your fathers as the first-fruits in the fig tree at her first time: but they went to Baalpeor, and separated themselves unto that shame; and their abominations were according as they loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆசரிப்புநாளிலும், கர்த்தருடைய பண்டிகைநாளிலும் என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[10. I found Israel like grapes in the wilderness; I saw your fathers as the first-fruits in the fig tree at her first time: but they went to Baalpeor, and separated themselves unto that shame; and their abominations were according as they loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவளுடைய பொல்லாப்பெல்லாம் கில்காலிலே நடக்கும்; அங்கே நான் அவர்களை வெறுத்தேன்; அவர்களுடைய பொல்லாப்பினிமித்தம் அவர்களை நான் என் முகத்தைவிட்டுத் துரத்துவேன்; இனி அவர்களை நேசிக்கமாட்டேன்; அவர்களுடைய அதிபதிகள் எல்லாரும் துரோகிகள்.]]></a:t>
+              <a:t><![CDATA[10. I found Israel like grapes in the wilderness; I saw your fathers as the first-fruits in the fig tree at her first time: but they went to Baalpeor, and separated themselves unto that shame; and their abominations were according as they loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவளுடைய பொல்லாப்பெல்லாம் கில்காலிலே நடக்கும்; அங்கே நான் அவர்களை வெறுத்தேன்; அவர்களுடைய பொல்லாப்பினிமித்தம் அவர்களை நான் என் முகத்தைவிட்டுத் துரத்துவேன்; இனி அவர்களை நேசிக்கமாட்டேன்; அவர்களுடைய அதிபதிகள் எல்லாரும் துரோகிகள்.]]></a:t>
+              <a:t><![CDATA[10. I found Israel like grapes in the wilderness; I saw your fathers as the first-fruits in the fig tree at her first time: but they went to Baalpeor, and separated themselves unto that shame; and their abominations were according as they loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவளுடைய பொல்லாப்பெல்லாம் கில்காலிலே நடக்கும்; அங்கே நான் அவர்களை வெறுத்தேன்; அவர்களுடைய பொல்லாப்பினிமித்தம் அவர்களை நான் என் முகத்தைவிட்டுத் துரத்துவேன்; இனி அவர்களை நேசிக்கமாட்டேன்; அவர்களுடைய அதிபதிகள் எல்லாரும் துரோகிகள்.]]></a:t>
+              <a:t><![CDATA[11. As for Ephraim, their glory shall fly away like a bird, from the birth, and from the womb, and from the conception.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அவர்கள் பாழ்க்கடிப்புக்குத் தப்பும்படி போய்விட்டார்கள்; எகிப்து அவர்களைச் சேர்த்துக்கொள்ளும், மோப் பட்டணம் அவர்களை அடக்கம்பண்ணும்; அவர்களுடைய வெள்ளியிருந்த விருப்பமான இடங்கள் காஞ்சொறிகளுக்குச் சுதந்தரமாகும்; அவர்களுடைய வாசஸ்தலங்களில் முட்செடிகள் முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[11. As for Ephraim, their glory shall fly away like a bird, from the birth, and from the womb, and from the conception.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அவர்கள் பாழ்க்கடிப்புக்குத் தப்பும்படி போய்விட்டார்கள்; எகிப்து அவர்களைச் சேர்த்துக்கொள்ளும், மோப் பட்டணம் அவர்களை அடக்கம்பண்ணும்; அவர்களுடைய வெள்ளியிருந்த விருப்பமான இடங்கள் காஞ்சொறிகளுக்குச் சுதந்தரமாகும்; அவர்களுடைய வாசஸ்தலங்களில் முட்செடிகள் முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Though they bring up their children, yet will I bereave them, that there shall not be a man left: yea, woe also to them when I depart from them!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வனாந்தரத்தில் திராட்சக்குலைகளைக் கண்டுபிடிப்பதுபோல இஸ்ரவேலைக் கண்டுபிடித்தேன்; அத்திமரத்தில் முதல்தரம் பழுத்த கனிகளைப்போல உங்கள் பிதாக்களைக் கண்டுபிடித்தேன்; ஆனாலும் அவர்கள் பாகால்பேயோர் அண்டைக்குப்போய், இலச்சையானதற்குத் தங்களை ஒப்புவித்து, தாங்கள் நேசித்தவைகளைப்போலத் தாங்களும் அருவருப்புள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Rejoice not, O Israel, for joy, as other people: for you have gone a whoring from your God, you have loved a reward upon floors of corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அவர்கள் பாழ்க்கடிப்புக்குத் தப்பும்படி போய்விட்டார்கள்; எகிப்து அவர்களைச் சேர்த்துக்கொள்ளும், மோப் பட்டணம் அவர்களை அடக்கம்பண்ணும்; அவர்களுடைய வெள்ளியிருந்த விருப்பமான இடங்கள் காஞ்சொறிகளுக்குச் சுதந்தரமாகும்; அவர்களுடைய வாசஸ்தலங்களில் முட்செடிகள் முளைக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Though they bring up their children, yet will I bereave them, that there shall not be a man left: yea, woe also to them when I depart from them!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எப்பிராயீமர் வெட்டுண்டுபோனார்கள்; அவர்கள் வேர் உலர்ந்துபோயிற்று, கனிகொடுக்கமாட்டார்கள்; அவர்கள் அவைகளைப் பெற்றாலும், அவர்களுடைய கர்ப்பத்தின் பிரியமான கனிகளை அதம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Ephraim, as I saw Tyrus, is planted in a pleasant place: but Ephraim shall bring forth his children to the murderer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எப்பிராயீமர் வெட்டுண்டுபோனார்கள்; அவர்கள் வேர் உலர்ந்துபோயிற்று, கனிகொடுக்கமாட்டார்கள்; அவர்கள் அவைகளைப் பெற்றாலும், அவர்களுடைய கர்ப்பத்தின் பிரியமான கனிகளை அதம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Ephraim, as I saw Tyrus, is planted in a pleasant place: but Ephraim shall bring forth his children to the murderer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அவருக்குச் செவிகொடாமற்போனபடியால் உன் தேவன் அவர்களை வெறுத்துவிடுவார் ; அவர்கள் அந்நியஜாதிக்குள்ளே அலைந்து திரிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Ephraim, as I saw Tyrus, is planted in a pleasant place: but Ephraim shall bring forth his children to the murderer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அவருக்குச் செவிகொடாமற்போனபடியால் உன் தேவன் அவர்களை வெறுத்துவிடுவார் ; அவர்கள் அந்நியஜாதிக்குள்ளே அலைந்து திரிவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Give them, O LORD: what will you give? give them a miscarrying womb and dry breasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசாரிப்பின் நாட்கள் வரும், நீதிசரிக்கட்டும் நாட்கள் வரும் என்பதை இஸ்ரவேலர் அறிந்துகொள்வார்கள்; உன் மிகுதியான அக்கிரமத்திலேயும், மிகுதியான பகையினாலேயும் தீர்க்கதரிசிகள் மூடரும், ஆவியைப் பெற்ற மனுஷர்கள் பித்தங்கொண்டவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Give them, O LORD: what will you give? give them a miscarrying womb and dry breasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசாரிப்பின் நாட்கள் வரும், நீதிசரிக்கட்டும் நாட்கள் வரும் என்பதை இஸ்ரவேலர் அறிந்துகொள்வார்கள்; உன் மிகுதியான அக்கிரமத்திலேயும், மிகுதியான பகையினாலேயும் தீர்க்கதரிசிகள் மூடரும், ஆவியைப் பெற்ற மனுஷர்கள் பித்தங்கொண்டவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. All their wickedness is in Gilgal: for there I hated them: for the wickedness of their doings I will drive them out of mine house, I will love them no more: all their princes are apostates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசாரிப்பின் நாட்கள் வரும், நீதிசரிக்கட்டும் நாட்கள் வரும் என்பதை இஸ்ரவேலர் அறிந்துகொள்வார்கள்; உன் மிகுதியான அக்கிரமத்திலேயும், மிகுதியான பகையினாலேயும் தீர்க்கதரிசிகள் மூடரும், ஆவியைப் பெற்ற மனுஷர்கள் பித்தங்கொண்டவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. All their wickedness is in Gilgal: for there I hated them: for the wickedness of their doings I will drive them out of mine house, I will love them no more: all their princes are apostates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசாரிப்பின் நாட்கள் வரும், நீதிசரிக்கட்டும் நாட்கள் வரும் என்பதை இஸ்ரவேலர் அறிந்துகொள்வார்கள்; உன் மிகுதியான அக்கிரமத்திலேயும், மிகுதியான பகையினாலேயும் தீர்க்கதரிசிகள் மூடரும், ஆவியைப் பெற்ற மனுஷர்கள் பித்தங்கொண்டவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. All their wickedness is in Gilgal: for there I hated them: for the wickedness of their doings I will drive them out of mine house, I will love them no more: all their princes are apostates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீமின் காவற்காரர் என் தேவனோடு எதிர்த்து நிற்கிறார்கள்; தீர்க்கதரிசி தன் வழிகளிலெல்லாம் குருவி பிடிக்கிறவனுடைய கண்ணியாகவும், தன் தேவனுடைய ஆலயத்திலே பகையாளியாகவும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. Ephraim is smitten, their root is dried up, they shall bear no fruit: yea, though they bring forth, yet will I slay even the beloved fruit of their womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வனாந்தரத்தில் திராட்சக்குலைகளைக் கண்டுபிடிப்பதுபோல இஸ்ரவேலைக் கண்டுபிடித்தேன்; அத்திமரத்தில் முதல்தரம் பழுத்த கனிகளைப்போல உங்கள் பிதாக்களைக் கண்டுபிடித்தேன்; ஆனாலும் அவர்கள் பாகால்பேயோர் அண்டைக்குப்போய், இலச்சையானதற்குத் தங்களை ஒப்புவித்து, தாங்கள் நேசித்தவைகளைப்போலத் தாங்களும் அருவருப்புள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The floor and the winepress shall not feed them, and the new wine shall fail in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீமின் காவற்காரர் என் தேவனோடு எதிர்த்து நிற்கிறார்கள்; தீர்க்கதரிசி தன் வழிகளிலெல்லாம் குருவி பிடிக்கிறவனுடைய கண்ணியாகவும், தன் தேவனுடைய ஆலயத்திலே பகையாளியாகவும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. Ephraim is smitten, their root is dried up, they shall bear no fruit: yea, though they bring forth, yet will I slay even the beloved fruit of their womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிபியாவின் நாட்களில் நடந்ததுபோல, அவர்கள் தங்களை மிகவும் கெடுத்துக்கொண்டார்கள்; அவர்களுடைய அக்கிரமத்தை அவர் நினைப்பார், அவர்களுடைய பாவங்களை விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[17. My God will cast them away, because they did not hearken unto him: and they shall be wanderers among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிபியாவின் நாட்களில் நடந்ததுபோல, அவர்கள் தங்களை மிகவும் கெடுத்துக்கொண்டார்கள்; அவர்களுடைய அக்கிரமத்தை அவர் நினைப்பார், அவர்களுடைய பாவங்களை விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[17. My God will cast them away, because they did not hearken unto him: and they shall be wanderers among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வனாந்தரத்தில் திராட்சக்குலைகளைக் கண்டுபிடிப்பதுபோல இஸ்ரவேலைக் கண்டுபிடித்தேன்; அத்திமரத்தில் முதல்தரம் பழுத்த கனிகளைப்போல உங்கள் பிதாக்களைக் கண்டுபிடித்தேன்; ஆனாலும் அவர்கள் பாகால்பேயோர் அண்டைக்குப்போய், இலச்சையானதற்குத் தங்களை ஒப்புவித்து, தாங்கள் நேசித்தவைகளைப்போலத் தாங்களும் அருவருப்புள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The floor and the winepress shall not feed them, and the new wine shall fail in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலே, மகிழ்ச்சியாயிராதே; மற்ற ஜனங்களைப்போல் களிகூராதே; உன் தேவனைவிட்டு நீ சோரம்போனாய்; தானியம் போரடிக்கிற சகல களங்களிலும் பணையத்தை நாடுகிறாய்.]]></a:t>
+              <a:t><![CDATA[3. They shall not dwell in the LORD's land; but Ephraim shall return to Egypt, and they shall eat unclean things in Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலே, மகிழ்ச்சியாயிராதே; மற்ற ஜனங்களைப்போல் களிகூராதே; உன் தேவனைவிட்டு நீ சோரம்போனாய்; தானியம் போரடிக்கிற சகல களங்களிலும் பணையத்தை நாடுகிறாய்.]]></a:t>
+              <a:t><![CDATA[3. They shall not dwell in the LORD's land; but Ephraim shall return to Egypt, and they shall eat unclean things in Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீமின் மகிமை ஒரு பறவையைப்போல் பறந்துபோம்; அது பிறப்பதுமில்லை, வயிற்றிலிருப்பதுமில்லை, கர்ப்பந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[4. They shall not offer wine offerings to the LORD, neither shall they be pleasing unto him: their sacrifices shall be unto them as the bread of mourners; all that eat thereof shall be polluted: for their bread for their soul shall not come into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்பிராயீமின் மகிமை ஒரு பறவையைப்போல் பறந்துபோம்; அது பிறப்பதுமில்லை, வயிற்றிலிருப்பதுமில்லை, கர்ப்பந்தரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[4. They shall not offer wine offerings to the LORD, neither shall they be pleasing unto him: their sacrifices shall be unto them as the bread of mourners; all that eat thereof shall be polluted: for their bread for their soul shall not come into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474736299" r:id="rId1"/>
+    <p:sldLayoutId id="2481563703" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5385,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কিন্তু ওই মাড়াইয়ের জমি থেকে পাওয়া শস্য যথেষ্ট পরিমাণে ইস্রায়েলকে খাদ্য দেবে না| সেখানে]]></a:t>
+              <a:t><![CDATA[இருக்கும்; அதைப் புசிக்கிற யாவரும் தீட்டுப்படுவார்கள்; அவர்களுடைய அப்பம் அவர்களுக்கேயாகும், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের জন্য যথেষ্ট পরিমাণে দ্রাক্ষারসও থাকবে না|]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தில் வருவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু যদি কোন ইস্রায়েলীয়রা তাদের সন্তানদের লালন-পালন করে তাহলেও সে তাদের কোন সাহায্যে আসবে]]></a:t>
+              <a:t><![CDATA[5. ஆசரிப்புநாளிலும், கர்த்தருடைய பண்டிகைநாளிலும் என்னசெய்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| আমি তাদের কাছ থেকে শিশুদের নিয়ে নেব| আমি তাদের ত্যাগ করব, এবং ঝামেলা ছাড়া তাদের কাছে আর কিছুই]]></a:t>
+              <a:t><![CDATA[6. இதோ, அவர்கள் பாழ்க்கடிப்புக்குத் தப்பும்படி போய்விட்டார்கள்; எகிப்து அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে না|]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளும், மோப் பட்டணம் அவர்களை அடக்கம்பண்ணும்; அவர்களுடைய வெள்ளியிருந்த விருப்பமான இடங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ইস্রায়েল জাতি প্রভুর দেশে বাস করতে পারবে না| ইফ্রয়িম মিশরে ফিরে যাবে| য়ে খাদ্যগুলো তাদের]]></a:t>
+              <a:t><![CDATA[காஞ்சொறிகளுக்குச் சுதந்தரமாகும்; அவர்களுடைய வாசஸ்தலங்களில் முட்செடிகள் முளைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাওয়া উচিত নয়, সেই খাদ্যগুলি তারা অশূরীয়তে খাবে|]]></a:t>
+              <a:t><![CDATA[7. விசாரிப்பின் நாட்கள் வரும், நீதிசரிக்கட்டும் நாட்கள் வரும் என்பதை இஸ்ரவேலர் அறிந்துகொள்வார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমি দেখতে পাচ্ছি য়ে ইফ্রয়িম তার সন্তানদের ফাঁদের দিকে নিয়ে যাচ্ছে| ইফ্রয়িম তার সন্তানদের]]></a:t>
+              <a:t><![CDATA[உன் மிகுதியான அக்கிரமத்திலேயும், மிகுதியான பகையினாலேயும் தீர்க்கதரிசிகள் மூடரும், ஆவியைப் பெற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যাকারীর দিকে নিয়ে যাচ্ছে|]]></a:t>
+              <a:t><![CDATA[மனுஷர்கள் பித்தங்கொண்டவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রায়েল জাতি প্রভুকে দ্রাক্ষারস নৈবেদ্য দেবে না| তারা তার কাছে বলি উত্সর্গ করবে না| তাদের]]></a:t>
+              <a:t><![CDATA[8. எப்பிராயீமின் காவற்காரர் என் தேவனோடு எதிர்த்து நிற்கிறார்கள்; தீர்க்கதரிசி தன் வழிகளிலெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. য়ে সময় আমি ইস্রায়েলকে পেলাম, সে সময় তারা ছিল মরুভূমিতে পাওয়া টাটকা দ্রাক্ষার মতো| তারা ঋতু]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலே, மகிழ்ச்சியாயிராதே; மற்ற ஜனங்களைப்போல் களிகூராதே; உன் தேவனைவிட்டு நீ சோரம்போனாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্সর্গীকৃত খাদ্য শেষের সময়কার খাদ্যের মতো মনে হবে| তারা যা খাবে তা অপরিচ্ছন্ন হবে| তাদের রুটি]]></a:t>
+              <a:t><![CDATA[குருவி பிடிக்கிறவனுடைய கண்ணியாகவும், தன் தேவனுடைய ஆலயத்திலே பகையாளியாகவும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর মন্দিরে যাবে না- তা তাদের নিজেদেরই খেতে হবে|]]></a:t>
+              <a:t><![CDATA[9. கிபியாவின் நாட்களில் நடந்ததுபோல, அவர்கள் தங்களை மிகவும் கெடுத்துக்கொண்டார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু, আপনি যা চান তাই তাদের দিন| তাদের এমন একটি জরাযু দিন যাতে সন্তান ধারণ না করে| তাদের এমন]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தை அவர் நினைப்பார், அவர்களுடைய பாவங்களை விசாரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্তন দিন যা দুধ দিতে পারে না|]]></a:t>
+              <a:t><![CDATA[10. வனாந்தரத்தில் திராட்சக்குலைகளைக் கண்டுபிடிப்பதுபோல இஸ்ரவேலைக் கண்டுபிடித்தேன்; அத்திமரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারা (ইস্রায়েল জাতি) প্রভুর ছুটির দিন অথবা উত্সবের দিন উদযাপন করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[முதல்தரம் பழுத்த கனிகளைப்போல உங்கள் பிதாக்களைக் கண்டுபிடித்தேன்; ஆனாலும் அவர்கள் பாகால்பேயோர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তাদের সব মন্দতা গিল্গলে রয়েছে| আমি সেখানে তাদের ঘৃণা করতে আরম্ভ করেছি| আমি তাদের আমার বাড়ি]]></a:t>
+              <a:t><![CDATA[அண்டைக்குப்போய், இலச்சையானதற்குத் தங்களை ஒப்புவித்து, தாங்கள் நேசித்தவைகளைப்போலத் தாங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছাড়তে বলপ্রযোগ করব কারণ তারা সব পাপ কাজ করেছে| আমি তাদের আর কখনোই ভালবাসব না| তাদের নেতারা]]></a:t>
+              <a:t><![CDATA[அருவருப்புள்ளவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিদ্রোহী, তারা আমার বিরুদ্ধে গেছে|]]></a:t>
+              <a:t><![CDATA[11. எப்பிராயீமின் மகிமை ஒரு பறவையைப்போல் பறந்துபோம்; அது பிறப்பதுமில்லை, வயிற்றிலிருப்பதுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ইস্রায়েলের লোকরা সে দেশ ত্যাগ করেছে তার কারণ শএুরা তাদের সর্বস্ব নিয়ে নিয়েছে| কিন্তু মিশর]]></a:t>
+              <a:t><![CDATA[கர்ப்பந்தரிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকগুলোকেই নেবে| মোফ তাদের সমাহিত করবে| তাদের রূপোর কোষাগারে আগাছা জন্মাবে| যেখানে ইস্রায়েলীয়রা]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தங்கள் பிள்ளைகளை வளர்த்தாலும், அவர்களுக்கு மனுஷர் இராதபடிக்கு அவர்களைப் பிள்ளைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সূচনায গাছের প্রথম ডুমুরগুলির মতো ছিল| কিন্তু তারপর তারা বালপিযোরের কাছে এল এবং বদলে গেল, তাই তাদের]]></a:t>
+              <a:t><![CDATA[தானியம் போரடிக்கிற சகல களங்களிலும் பணையத்தை நாடுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাস করত সেখানে কাঁটাগাছ জন্মাবে|]]></a:t>
+              <a:t><![CDATA[அற்றவர்களாக்குவேன்; நான் அவர்களை விட்டுப்போகையில் அவர்களுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ইফ্রয়িম শাস্তি পাবে| তাদের মূল শুকিয়ে যাচ্ছে| তাদের আর সন্তান হবে না| সন্তানের জন্ম হয়ত তারা]]></a:t>
+              <a:t><![CDATA[13. நான் எப்பிராயீமைத் தீருவின்திரைமட்டும் இருக்கிறதைப் பார்க்கிறபோது, அது நல்ல வசதியான ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে পারে, কিন্তু তাদের শরীর থেকে য়ে প্রিয সন্তান সৃষ্টি হবে তাদের আমি হত্যা করব|]]></a:t>
+              <a:t><![CDATA[நாட்டப்பட்டிருக்கிறது; ஆனாலும் எப்பிராயீமர் தங்கள் குமாரரைக் கொலைசெய்கிறவனிடத்தில் வெளியே கொண்டுபோய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ওই লোকরা আমার ঈশ্বরের কথা শুনবে না| সেজন্য তিনিও তাদের কথা শুনতে অস্বীকার করবেন| তারা গৃহহীন]]></a:t>
+              <a:t><![CDATA[விடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে অন্য জাতের মানুষের মধ্যে ঘুরে বেড়াবে|]]></a:t>
+              <a:t><![CDATA[14. கர்த்தாவே, நீர் அவர்களுக்கு கொடுப்பதைக் கொடும்; அவர்களுக்கு விழுந்துபோகிற கர்ப்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ভাব্বাদীরা বলে, “ইস্রায়েল, এই বিষয়গুলি তোমরা শেখো: শাস্তির সময় এসেছে| তোমরা য়ে মন্দ কাজগুলো]]></a:t>
+              <a:t><![CDATA[பாலற்றமுலைகளையும் கொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলে তার খেসারত দেবার সময় এসেছে|” কিন্তু ইস্রায়েলের লোকরা বলছে, “ভাব্বাদীরা নির্বোধ| ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[15. அவளுடைய பொல்லாப்பெல்லாம் கில்காலிலே நடக்கும்; அங்கே நான் அவர்களை வெறுத்தேன்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মা বিশিষ্ট এই ব্যক্তিটি বিকৃত মস্তিষ্ক|” ভাব্বাদীরা বলছে, “তোমার খারাপ কাজের জন্যে এবং তোমার]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பினிமித்தம் அவர்களை நான் என் முகத்தைவிட்டுத் துரத்துவேன்; இனி அவர்களை நேசிக்கமாட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘৃণার জন্যও তুমি শাস্তি পাবে| তোমার কুত্‌সিত পাপ ও ঘৃণার জন্য তুমি শাস্তি পাবে|”]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய அதிபதிகள் எல்லாரும் துரோகிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঈশ্বর এবং ভাব্বাদীরা হচ্ছে পাহারাওয়ালার মতো যারা ইফ্রয়িমের ওপর নজর রাখছে| কিন্তু পথে অনেক ফাঁদ]]></a:t>
+              <a:t><![CDATA[16. எப்பிராயீமர் வெட்டுண்டுபோனார்கள்; அவர்கள் வேர் உலர்ந்துபோயிற்று, கனிகொடுக்கமாட்டார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় পচে যাওয়া ফলের মত ছুঁড়ে ফেলে দিতে হল| তারা সেই ভয়ঙ্কর জিনিসের (মূর্ত্তির) মতোই হয়ে উঠল]]></a:t>
+              <a:t><![CDATA[2. தானியக்களமும் திராட்சத்தொட்டியும் அவர்களைப் பிழைப்பூட்டுவதில்லை; அவர்களுக்குத் திராட்சரசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাতা আছে| লোকরা ভাব্বাদীদের ঘৃণা করে| এমনকি, ঈশ্বরের আবাসের মধ্যেও লোকরা ভাব্বাদীকে ঘৃণা করে|]]></a:t>
+              <a:t><![CDATA[அவைகளைப் பெற்றாலும், அவர்களுடைய கர்ப்பத்தின் பிரியமான கனிகளை அதம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. গিবিয়ার সময়ের মতই ইস্রায়েলীয়রা দুষ্ট| প্রভু ইস্রায়েল জাতির পাপ কাজ মনে রাখবেন| তিনি তাদের]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் அவருக்குச் செவிகொடாமற்போனபடியால் உன் தேவன் அவர்களை வெறுத்துவிடுவார் ; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপের জন্য শাস্তি দেবেন|]]></a:t>
+              <a:t><![CDATA[அந்நியஜாதிக்குள்ளே அலைந்து திரிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাদের তারা ভালবাসত|]]></a:t>
+              <a:t><![CDATA[ஒழிந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইস্রায়েল, তোমরা অন্য জাতির মতো উত্সব কোরো না, আনন্দিত হযো না! তোমরা পতিতার মতো ব্যবহার করেছো এবং]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் கர்த்தருடைய தேசத்தில் குடியிருப்பதில்லை; எப்பிராயீமர் திரும்ப எகிப்துக்குப் போவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা ঈশ্বরকে পরিত্যাগ করেছো| প্রত্যেক মাড়াইয়ের জমিতে তোমরা য়ৌন পাপ কাজ করেছিলে|]]></a:t>
+              <a:t><![CDATA[அசீரியாவில் தீட்டுள்ளதைப் புசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. একটি পাখীর মতোই ইফ্রয়িমের মহিমা উড়ে যাবে| সেখানে আর কেউ গর্ভবতী হবে না| কোন জন্ম হবে না, কোন]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் கர்த்தருக்குத் திராட்சரசத்தின் பானபலியை வார்ப்பதுமில்லை, அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিশু থাকবে না|]]></a:t>
+              <a:t><![CDATA[அங்கிகரிப்பாயிருப்பதுமில்லை; அவர்களுடைய பலிகள் அவர்களுக்குத் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஓசியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>