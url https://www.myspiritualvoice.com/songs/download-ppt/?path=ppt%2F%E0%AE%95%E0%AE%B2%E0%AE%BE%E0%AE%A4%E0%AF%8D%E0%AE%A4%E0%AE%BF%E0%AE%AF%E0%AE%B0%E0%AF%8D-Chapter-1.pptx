--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -67,50 +67,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +135,53 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +317,56 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷராலுமல்ல, மனுஷன் மூலமாயுமல்ல, இயேசுகிறிஸ்துவினாலும், அவரை மரித்தோரிலிருந்தெழுப்பின பிதாவாகிய தேவனாலும், அப்போஸ்தலனாயிருக்கிற பவுலாகிய நானும்,]]></a:t>
+              <a:t><![CDATA[6. உங்களைக் கிறிஸ்துவின் கிருபையினாலே அழைத்தவரை நீங்கள் இவ்வளவு சீக்கிரமாய் விட்டு, வேறொரு சுவிசேஷத்திற்குத் திரும்புகிறதைப்பற்றி நான் ஆச்சரியப்படுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன் சொன்னதுபோல மறுபடியும் சொல்லுகிறேன்; நீங்கள் ஏற்றுக்கொண்ட சுவிசேஷத்தையல்லாமல் வேறொரு சுவிசேஷத்தை ஒருவன் உங்களுக்குப் பிரசங்கித்தால் அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. உங்களைக் கிறிஸ்துவின் கிருபையினாலே அழைத்தவரை நீங்கள் இவ்வளவு சீக்கிரமாய் விட்டு, வேறொரு சுவிசேஷத்திற்குத் திரும்புகிறதைப்பற்றி நான் ஆச்சரியப்படுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன் சொன்னதுபோல மறுபடியும் சொல்லுகிறேன்; நீங்கள் ஏற்றுக்கொண்ட சுவிசேஷத்தையல்லாமல் வேறொரு சுவிசேஷத்தை ஒருவன் உங்களுக்குப் பிரசங்கித்தால் அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. வேறொரு சுவிசேஷம் இல்லையே; சிலர் உங்களைக் கலகப்படுத்தி, கிறிஸ்துவிடைய சுவிசேஷத்தைப் புரட்ட மனதாயிருக்கிறார்களேயல்லாமல் வேறல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னுடனேகூட இருக்கிற சகோதரரெல்லாரும், கலாத்தியா நாட்டிலுள்ள சபைகளுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[7. வேறொரு சுவிசேஷம் இல்லையே; சிலர் உங்களைக் கலகப்படுத்தி, கிறிஸ்துவிடைய சுவிசேஷத்தைப் புரட்ட மனதாயிருக்கிறார்களேயல்லாமல் வேறல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுது நான் மனுஷரையா, தேவனையா, யாரை நாடிப் போதிக்கிறேன்? மனுஷரையா பிரியப்படுத்தப் பார்க்கிறேன்? நான் இன்னும் மனுஷரைப் பிரியப்படுத்துகிறவனாயிருந்தால் நான் கிறிஸ்துவின் ஊழியக்காரனல்லவே.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தையல்லாமல், நாங்களாவது, வானத்திலிருந்து வருகிற ஒரு தூதனாவது, வேறொரு சுவிசேஷத்தை உங்களுக்குப் பிரசங்கித்தால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுது நான் மனுஷரையா, தேவனையா, யாரை நாடிப் போதிக்கிறேன்? மனுஷரையா பிரியப்படுத்தப் பார்க்கிறேன்? நான் இன்னும் மனுஷரைப் பிரியப்படுத்துகிறவனாயிருந்தால் நான் கிறிஸ்துவின் ஊழியக்காரனல்லவே.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தையல்லாமல், நாங்களாவது, வானத்திலிருந்து வருகிற ஒரு தூதனாவது, வேறொரு சுவிசேஷத்தை உங்களுக்குப் பிரசங்கித்தால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிதாவாகிய தேவனாலும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக;]]></a:t>
+              <a:t><![CDATA[9. முன் சொன்னதுபோல மறுபடியும் சொல்லுகிறேன்; நீங்கள் ஏற்றுக்கொண்ட சுவிசேஷத்தையல்லாமல் வேறொரு சுவிசேஷத்தை ஒருவன் உங்களுக்குப் பிரசங்கித்தால் அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், சகோதரரே, என்னால் பிரசங்கிக்கப்பட்ட சுவிசேஷம் மனுஷருடைய யோசனையின்படியானதல்லவென்று உங்களுக்குத் தெரிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. முன் சொன்னதுபோல மறுபடியும் சொல்லுகிறேன்; நீங்கள் ஏற்றுக்கொண்ட சுவிசேஷத்தையல்லாமல் வேறொரு சுவிசேஷத்தை ஒருவன் உங்களுக்குப் பிரசங்கித்தால் அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நம்மை இப்பொழுதிருக்கிற பொல்லாத பிரபஞ்சத்தினின்று விடுவிக்கும்படி நம்முடைய பிதாவாகிய தேவனுடைய சித்தத்தின்படியே நம்முடைய பாவங்களுக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்தார்;]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுது நான் மனுஷரையா, தேவனையா, யாரை நாடிப் போதிக்கிறேன்? மனுஷரையா பிரியப்படுத்தப் பார்க்கிறேன்? நான் இன்னும் மனுஷரைப் பிரியப்படுத்துகிறவனாயிருந்தால் நான் கிறிஸ்துவின் ஊழியக்காரனல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நம்மை இப்பொழுதிருக்கிற பொல்லாத பிரபஞ்சத்தினின்று விடுவிக்கும்படி நம்முடைய பிதாவாகிய தேவனுடைய சித்தத்தின்படியே நம்முடைய பாவங்களுக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்தார்;]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுது நான் மனுஷரையா, தேவனையா, யாரை நாடிப் போதிக்கிறேன்? மனுஷரையா பிரியப்படுத்தப் பார்க்கிறேன்? நான் இன்னும் மனுஷரைப் பிரியப்படுத்துகிறவனாயிருந்தால் நான் கிறிஸ்துவின் ஊழியக்காரனல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருக்கு என்றென்றைக்குமுள்ள சதாகாலங்களிலும் மகிமை உண்டாவதாக ஆமென்.]]></a:t>
+              <a:t><![CDATA[1. மனுஷராலுமல்ல, மனுஷன் மூலமாயுமல்ல, இயேசுகிறிஸ்துவினாலும், அவரை மரித்தோரிலிருந்தெழுப்பின பிதாவாகிய தேவனாலும், அப்போஸ்தலனாயிருக்கிற பவுலாகிய நானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அதை ஒரு மனுஷனால் பெற்றதுமில்லை, மனுஷனால் கற்றதுமில்லை, இயேசுகிறிஸ்துவே அதை எனக்கு வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுது நான் மனுஷரையா, தேவனையா, யாரை நாடிப் போதிக்கிறேன்? மனுஷரையா பிரியப்படுத்தப் பார்க்கிறேன்? நான் இன்னும் மனுஷரைப் பிரியப்படுத்துகிறவனாயிருந்தால் நான் கிறிஸ்துவின் ஊழியக்காரனல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அதை ஒரு மனுஷனால் பெற்றதுமில்லை, மனுஷனால் கற்றதுமில்லை, இயேசுகிறிஸ்துவே அதை எனக்கு வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், சகோதரரே, என்னால் பிரசங்கிக்கப்பட்ட சுவிசேஷம் மனுஷருடைய யோசனையின்படியானதல்லவென்று உங்களுக்குத் தெரிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் யூதமார்க்கத்திலிருந்தபோது என்னுடைய நடக்கையைக்குறித்துக் கேள்விப்பட்டிருப்பீர்கள்; தேவனுடைய சபையை நான் மிகவும் துன்பப்படுத்தி, அதைப் பாழாக்கி;]]></a:t>
+              <a:t><![CDATA[11. மேலும், சகோதரரே, என்னால் பிரசங்கிக்கப்பட்ட சுவிசேஷம் மனுஷருடைய யோசனையின்படியானதல்லவென்று உங்களுக்குத் தெரிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் யூதமார்க்கத்திலிருந்தபோது என்னுடைய நடக்கையைக்குறித்துக் கேள்விப்பட்டிருப்பீர்கள்; தேவனுடைய சபையை நான் மிகவும் துன்பப்படுத்தி, அதைப் பாழாக்கி;]]></a:t>
+              <a:t><![CDATA[12. நான் அதை ஒரு மனுஷனால் பெற்றதுமில்லை, மனுஷனால் கற்றதுமில்லை, இயேசுகிறிஸ்துவே அதை எனக்கு வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஜனத்தாரில் என் வயதுள்ள அநேகரைப்பார்க்கிலும் யூதமார்க்கத்திலே தேறினவனாய், என் பிதாக்களுடைய பாரம்பரிய நியாயங்களுக்காக மிகவும் பக்திவைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[12. நான் அதை ஒரு மனுஷனால் பெற்றதுமில்லை, மனுஷனால் கற்றதுமில்லை, இயேசுகிறிஸ்துவே அதை எனக்கு வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஜனத்தாரில் என் வயதுள்ள அநேகரைப்பார்க்கிலும் யூதமார்க்கத்திலே தேறினவனாய், என் பிதாக்களுடைய பாரம்பரிய நியாயங்களுக்காக மிகவும் பக்திவைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியிருந்தும், நான் என் தாயின் வயிற்றிலிருந்தது முதல், என்னைப் பிரித்தெடுத்து, தம்முடைய கிருபையினால் அழைத்த தேவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியிருந்தும், நான் என் தாயின் வயிற்றிலிருந்தது முதல், என்னைப் பிரித்தெடுத்து, தம்முடைய கிருபையினால் அழைத்த தேவன்,]]></a:t>
+              <a:t><![CDATA[16. தம்முடைய குமாரனை நான் புறஜாதிகளிடத்தில் சுவிசேஷமாய் அறிவிக்கும்பொருட்டாக, அவரை எனக்குள் வெளிப்படுத்தப் பிரியமாயிருந்தபோது, உடனே நான் மாம்சத்தோடும் இரத்தத்தோடும் யோசனைபண்ணாமலும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தம்முடைய குமாரனை நான் புறஜாதிகளிடத்தில் சுவிசேஷமாய் அறிவிக்கும்பொருட்டாக, அவரை எனக்குள் வெளிப்படுத்தப் பிரியமாயிருந்தபோது, உடனே நான் மாம்சத்தோடும் இரத்தத்தோடும் யோசனைபண்ணாமலும்;]]></a:t>
+              <a:t><![CDATA[17. எனக்கு முன்னே அப்போஸ்தலரானவர்களிடத்திலே எருசலேமுக்குப்போகாமலும்; அரபிதேசத்திற்குப் புறப்பட்டுப்போய், மறுபடியும் தமஸ்கு ஊருக்குத் திரும்பிவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்களைக் கிறிஸ்துவின் கிருபையினாலே அழைத்தவரை நீங்கள் இவ்வளவு சீக்கிரமாய் விட்டு, வேறொரு சுவிசேஷத்திற்குத் திரும்புகிறதைப்பற்றி நான் ஆச்சரியப்படுகிறேன்;]]></a:t>
+              <a:t><![CDATA[1. மனுஷராலுமல்ல, மனுஷன் மூலமாயுமல்ல, இயேசுகிறிஸ்துவினாலும், அவரை மரித்தோரிலிருந்தெழுப்பின பிதாவாகிய தேவனாலும், அப்போஸ்தலனாயிருக்கிற பவுலாகிய நானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எனக்கு முன்னே அப்போஸ்தலரானவர்களிடத்திலே எருசலேமுக்குப்போகாமலும்; அரபிதேசத்திற்குப் புறப்பட்டுப்போய், மறுபடியும் தமஸ்கு ஊருக்குத் திரும்பிவந்தேன்.]]></a:t>
+              <a:t><![CDATA[18. மூன்று வருஷம் சென்ற பின்பு, பேதுருவைக் கண்டுகொள்ளும்படி நான் எருசலேமுக்குப் போய், அவனிடத்தில் பதினைந்து நாள் தங்கியிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மூன்று வருஷம் சென்ற பின்பு, பேதுருவைக் கண்டுகொள்ளும்படி நான் எருசலேமுக்குப் போய், அவனிடத்தில் பதினைந்து நாள் தங்கியிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய சகோதரனாகிய யாக்கோபைத் தவிர, அப்போஸ்தலரில் வேறொருவரையும் நான் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய சகோதரனாகிய யாக்கோபைத் தவிர, அப்போஸ்தலரில் வேறொருவரையும் நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[20. நான் உங்களுக்கு எழுதுகிற இவைகள் பொய்யல்லவென்று தேவனுக்குமுன்பாக நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் உங்களுக்கு எழுதுகிற இவைகள் பொய்யல்லவென்று தேவனுக்குமுன்பாக நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு, சீரியா சிலிசியா நாடுகளின் புறங்களில் வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு, சீரியா சிலிசியா நாடுகளின் புறங்களில் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[22. மேலும் யூதேயாதேசத்திலே கிறிஸ்துவுக்குள்ளான சபைகளுக்கு முகமறியாதவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும் யூதேயாதேசத்திலே கிறிஸ்துவுக்குள்ளான சபைகளுக்கு முகமறியாதவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[23. முன்னே நம்மைத் துன்பப்படுத்தினவனே, தான் அழிக்கத்தேடின விசுவாசத்தை இப்பொழுது பிரசங்கிக்கிறானென்பதை மாத்திரம் அவர்கள் கேள்விப்பட்டிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முன்னே நம்மைத் துன்பப்படுத்தினவனே, தான் அழிக்கத்தேடின விசுவாசத்தை இப்பொழுது பிரசங்கிக்கிறானென்பதை மாத்திரம் அவர்கள் கேள்விப்பட்டிருந்து,]]></a:t>
+              <a:t><![CDATA[24. என்னைப்பற்றி தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3696,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என்னைப்பற்றி தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நான் யூதமார்க்கத்திலிருந்தபோது என்னுடைய நடக்கையைக்குறித்துக் கேள்விப்பட்டிருப்பீர்கள்; தேவனுடைய சபையை நான் மிகவும் துன்பப்படுத்தி, அதைப் பாழாக்கி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நான் யூதமார்க்கத்திலிருந்தபோது என்னுடைய நடக்கையைக்குறித்துக் கேள்விப்பட்டிருப்பீர்கள்; தேவனுடைய சபையை நான் மிகவும் துன்பப்படுத்தி, அதைப் பாழாக்கி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்களைக் கிறிஸ்துவின் கிருபையினாலே அழைத்தவரை நீங்கள் இவ்வளவு சீக்கிரமாய் விட்டு, வேறொரு சுவிசேஷத்திற்குத் திரும்புகிறதைப்பற்றி நான் ஆச்சரியப்படுகிறேன்;]]></a:t>
+              <a:t><![CDATA[1. மனுஷராலுமல்ல, மனுஷன் மூலமாயுமல்ல, இயேசுகிறிஸ்துவினாலும், அவரை மரித்தோரிலிருந்தெழுப்பின பிதாவாகிய தேவனாலும், அப்போஸ்தலனாயிருக்கிற பவுலாகிய நானும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. என் ஜனத்தாரில் என் வயதுள்ள அநேகரைப்பார்க்கிலும் யூதமார்க்கத்திலே தேறினவனாய், என் பிதாக்களுடைய பாரம்பரிய நியாயங்களுக்காக மிகவும் பக்திவைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. என் ஜனத்தாரில் என் வயதுள்ள அநேகரைப்பார்க்கிலும் யூதமார்க்கத்திலே தேறினவனாய், என் பிதாக்களுடைய பாரம்பரிய நியாயங்களுக்காக மிகவும் பக்திவைராக்கியமுள்ளவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வேறொரு சுவிசேஷம் இல்லையே; சிலர் உங்களைக் கலகப்படுத்தி, கிறிஸ்துவிடைய சுவிசேஷத்தைப் புரட்ட மனதாயிருக்கிறார்களேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[2. என்னுடனேகூட இருக்கிற சகோதரரெல்லாரும், கலாத்தியா நாட்டிலுள்ள சபைகளுக்கு எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வேறொரு சுவிசேஷம் இல்லையே; சிலர் உங்களைக் கலகப்படுத்தி, கிறிஸ்துவிடைய சுவிசேஷத்தைப் புரட்ட மனதாயிருக்கிறார்களேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[3. பிதாவாகிய தேவனாலும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தையல்லாமல், நாங்களாவது, வானத்திலிருந்து வருகிற ஒரு தூதனாவது, வேறொரு சுவிசேஷத்தை உங்களுக்குப் பிரசங்கித்தால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. அவர் நம்மை இப்பொழுதிருக்கிற பொல்லாத பிரபஞ்சத்தினின்று விடுவிக்கும்படி நம்முடைய பிதாவாகிய தேவனுடைய சித்தத்தின்படியே நம்முடைய பாவங்களுக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்களுக்குப் பிரசங்கித்த சுவிசேஷத்தையல்லாமல், நாங்களாவது, வானத்திலிருந்து வருகிற ஒரு தூதனாவது, வேறொரு சுவிசேஷத்தை உங்களுக்குப் பிரசங்கித்தால், அவன் சபிக்கப்பட்டவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. அவர் நம்மை இப்பொழுதிருக்கிற பொல்லாத பிரபஞ்சத்தினின்று விடுவிக்கும்படி நம்முடைய பிதாவாகிய தேவனுடைய சித்தத்தின்படியே நம்முடைய பாவங்களுக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷராலுமல்ல, மனுஷன் மூலமாயுமல்ல, இயேசுகிறிஸ்துவினாலும், அவரை மரித்தோரிலிருந்தெழுப்பின பிதாவாகிய தேவனாலும், அப்போஸ்தலனாயிருக்கிற பவுலாகிய நானும்,]]></a:t>
+              <a:t><![CDATA[5. அவருக்கு என்றென்றைக்குமுள்ள சதாகாலங்களிலும் மகிமை உண்டாவதாக ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493858" r:id="rId1"/>
+    <p:sldLayoutId id="2474620333" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5048,78 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸತ್ತವರೊಳಗಿಂದ ಎಬ್ಬಿಸಿದ ತಂದೆಯಾದ ದೇವ ರಿಂದಲೂ ಅಪೊಸ್ತಲನಾದ ಪೌಲನೆಂಬ ನಾನೂ]]></a:t>
+              <a:t><![CDATA[6. আমি তোমাদের দেখে আশ্চর্য হচ্ছি য়ে, যিনি খ্রীষ্টের অনুগ্রহের মাধ্যমে তোমাদের আহ্বান করেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀವು ಸ್ವೀಕರಿಸಿದ ಸುವಾರ್ತೆಯನ್ನಲ್ಲದೆ ಯಾವನಾದರೂ ಬೇರೆ ಸುವಾರ್ತೆಯನ್ನು ನಿಮಗೆ ಸಾರಿದರೆ ಅವನು ಶಾಪಗ್ರಸ್ತನಾಗಲಿ]]></a:t>
+              <a:t><![CDATA[তোমরা সেই ঈশ্বরের কাছ থেকে কত শীঘ্র সরে গিয়ে এক ভিন্ন সুসমাচারে বিশ্বাস করছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ನಾವು ಮೊದಲು ಹೇಳಿ ದಂತೆಯೇ ಈಗಲೂ ನಾನು ತಿರಿಗಿ ಹೇಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[7. এটা সুসমাচারের কোন ভাষান্তর নয় কিন্তু কিছু লোক তোমাদের বিভ্রান্ত করছে৷ তারা খ্রীষ্টের সুসমাচারকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನನ್ನ ಜೊತೆಯಲ್ಲಿರುವ ಎಲ್ಲಾ ಸಹೋದರರೂ ಗಲಾತ್ಯದಲ್ಲಿರುವ ಸಭೆಗಳಿಗೆ--]]></a:t>
+              <a:t><![CDATA[বিকৃত করতে চাইছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾನೀಗ ಯಾರನ್ನು ಒಲಿಸಿಕೊಳ್ಳುತ್ತಾ ಇದ್ದೇನೆ? ಮನುಷ್ಯರನ್ನೋ? ದೇವರನ್ನೋ? ನಾನು ಮನುಷ್ಯ ರನ್ನು ಮೆಚ್ಚಿಸುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[8. আমরা তোমাদের কাছে য়ে সত্য সুসমাচার প্রচার করেছি তার থেকে ভিন্ন কোন সুসমাচার যদি আমাদের কেউ বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಯತ್ನಿಸುತ್ತಾ ಇದ್ದೇನೋ? ಇನ್ನೂ ಮನುಷ್ಯರನ್ನು ಮೆಚ್ಚಿಸುವವನಾಗಿದ್ದರೆ ನಾನು ಕ್ರಿಸ್ತನ ದಾಸನಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[কোন স্বর্গদূত এসেও প্রচার করে, তবে সে অভিশপ্ত হোক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ತಂದೆಯಾದ ದೇವ ರಿಂದಲೂ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನಿಂದಲೂ ನಿಮಗೆ ಕೃಪೆಯೂ ಶಾಂತಿಯೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[9. এর আগেও আমরা একথা বলেছি; সেই একই কথা আবার বলছি; তোমরা য়ে সুসমাচার গ্রহণ করেছিলে তদ্ভিন্ন অন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸಹೋದರರೇ, ನಾನು ಸಾರಿದ ಸುವಾರ್ತೆ ಯಂತೂ ಮನುಷ್ಯನಿಂದ ಬಂದದ್ದಲ್ಲವೆಂದು ನಿಮಗೆ ದೃಢವಾಗಿ ಹೇಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[কোন সুসমাচার যদি কেউ তোমাদের কাছে প্রচার করে তবে এমন ব্যক্তি অভিশপ্ত হোক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಈತನು ನಮ್ಮನ್ನು ಕೆಟ್ಟದ್ದಾಗಿರುವ ಈಗಿನ ಪ್ರಪಂಚದೊಳಗಿಂದ ಬಿಡಿಸಬೇಕೆಂದು ನಮ್ಮ ತಂದೆ ಯಾದ ದೇವರ ಚಿತ್ತಕ್ಕನುಸಾರವಾಗಿ]]></a:t>
+              <a:t><![CDATA[10. তোমাদের কি মনে হয় আমাকে গ্রহণ করার জন্য আমি লোকদের কাছে চেষ্টা চালাচ্ছি? তা নয় বরং একমাত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮ ಪಾಪಗಳಿಗೋಸ್ಕರ ತನ್ನನ್ನು ತಾನೇ ಒಪ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরকেই আমি সন্তুষ্ট করতে চাইছি৷ আমি কি মানুষকে খুশী করতে চাইছি? আমি যদি মানুষকে খুশী করতে চাইতাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆತನಿಗೆ ಯುಗಯುಗಾಂತರಗಳಲ್ಲಿಯೂ ಮಹಿಮೆಯಾಗಲಿ. ಆಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[1. প্রেরিত পৌলের কাছ থেকে শুভেচ্ছা; প্রেরিতহবার জন্য কোন মানুষ বা মানুষের মাধ্যমে আমাকে মনোনীত করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಾನು ಅದನ್ನು ಮನುಷ್ಯ ನಿಂದ ಹೊಂದಲಿಲ್ಲ. ಇಲ್ಲವೆ ನನಗೆ ಯಾರೂ ಉಪದೇಶಿಸಲಿಲ್ಲ. ಆದರೆ ಯೇಸು ಕ್ರಿಸ್ತನಿಂದಲೇ ಅದು]]></a:t>
+              <a:t><![CDATA[তাহলে খ্রীষ্টের দাস হতাম না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ಪ್ರಕಟವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[11. ভাইরা, আমি চাই তোমরা জান য়ে, য়ে সুসমাচার আমি তোমাদের কাছে প্রচার করেছি তা কোন মানুষের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹಿಂದೆ ನಾನು ಯೆಹೂದ್ಯ ಮತದಲ್ಲಿದ್ದಾಗ ನನ್ನ ನಡತೆ ಎಂಥದ್ದಾಗಿತ್ತೆಂದು ನೀವು ಕೇಳಿದ್ದೀರಷ್ಟೆ; ನಾನು ದೇವರ]]></a:t>
+              <a:t><![CDATA[মতানুযাযী নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಭೆಯನ್ನು ಮಿತಿವಿಾರಿ ಹಿಂಸೆಪಡಿಸಿ ಹಾಳುಮಾಡುತ್ತಿದ್ದೆನು.]]></a:t>
+              <a:t><![CDATA[12. কারণ সেই বার্তা আমি কোন মানুষের কাছ থেকে পাই নি; কোন মানুষ আমাকে তা শেখায় নি, বরং যীশু খ্রীষ্টই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇದಲ್ಲದೆ ನಾನು ನನ್ನ ಪಿತೃಗಳಿಂದ ಬಂದ ಸಂಪ್ರದಾಯಗಳಲ್ಲಿ ಬಹು ಅಭಿಮಾನವುಳ್ಳವನಾಗಿ ನನ್ನ ಸ್ವಂತ ಜನಾಂಗದವ ರೊಳಗೆ]]></a:t>
+              <a:t><![CDATA[আমার কাছে তা প্রকাশ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಪ್ರಾಯದವರಾದ ಅನೇಕರಿಗಿಂತ ಯೆಹೂದ್ಯ ಮತದಲ್ಲಿ ಹೆಚ್ಚು ಆಸಕ್ತನಾಗಿದ್ದೆನು]]></a:t>
+              <a:t><![CDATA[15. আমার জন্মাবার আগে থেকেই ঈশ্বর আমাকে বেছে নেন এবং নিজ অনুগ্রহে তাঁর সেবা করার জন্য আমাকে ডাকেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ನಾನು ತಾಯಿಯ ಗರ್ಭದಲ್ಲಿದ್ದಾಗಲೇ ದೇವರು ನನ್ನನ್ನು ಪ್ರತ್ಯೇಕಿಸಿ ತನ್ನ ಕೃಪೆಯಿಂದ ನನ್ನನ್ನು ಕರೆದನು;]]></a:t>
+              <a:t><![CDATA[16. আমি য়েন অইহুদীদের কাছে তাঁর পুত্রের বিষয় সুসমাচার প্রচার করি সেইজন্য ঈশ্বর তাঁর পুত্রের বিষয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಇದಲ್ಲದೆ ದೇವರು ಅನ್ಯಜನರಲ್ಲಿ ತನ್ನ ಮಗನನ್ನು ನಾನು ಸಾರುವವನಾಗಬೇಕೆಂದು ಆತನನ್ನು ನನ್ನೊಳಗೆ ಪ್ರಕಟಿಸುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[আমার কাছে প্রকাশ করতে মনস্থ করলেন৷ ঈশ্বর যখন আমাকে ডাকলেন তখন আমি কোন মানুষের সঙ্গে পরামর্শ করি নি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಚ್ಛೈಸಿದಾಗಲೇ ನಾನು ಮನುಷ್ಯರನ್ನು ವಿಚಾರಿಸದೆ]]></a:t>
+              <a:t><![CDATA[17. এমন কি আমার আগে যাঁরা প্রেরিত হয়েছিলেন তাদের সঙ্গে দেখা করতে আমি জেরুশালেমে যাই নি; কিন্তু কাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ನನಗಿಂತ ಮುಂಚೆ ಅಪೊಸ್ತಲರಾಗಿದ್ದವರ ಬಳಿಗೂ ಹೋಗದೆ ಅರಬಸ್ಥಾನಕ್ಕೆ ಹೋಗಿ ತಿರಿಗಿ ದಮಸ್ಕಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[বিলম্ব না করে আমি আরব দেশে চলে গেলাম৷ পরে দম্মেশক শহরে ফিরে গেলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕ್ರಿಸ್ತನ ಕೃಪೆಯಲ್ಲಿ ನಿಮ್ಮನ್ನು ಕರೆದಾತನಿಂದ ನೀವು ಇಷ್ಟು ಬೇಗನೆ ಬೇರೆ ಸುವಾರ್ತೆಗೆ ತಿರುಗಿಕೊಂಡಿರೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[হয় নি, বরং যীশু খ্রীষ্ট ও পিতা ঈশ্বর যিনি যীশুকে মৃতদের মধ্য থেকে উত্থাপিত করেছেন তাঁর মাধ্যমেই আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದೆನು.]]></a:t>
+              <a:t><![CDATA[18. তারপর তিন বছর বাদে পিতরের সঙ্গে পরিচিত হতে জেরুশালেমে যাই ও পিতরের সঙ্গে আমি পনেরো দিন থাকি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮೂರು ವರುಷಗಳಾದ ಮೇಲೆ ಪೇತ್ರನನ್ನು ನೋಡುವದಕ್ಕಾಗಿ ಯೆರೂಸಲೇಮಿಗೆ ಹೋಗಿ ಅವನ ಬಳಿಯಲ್ಲಿ ಹದಿನೈದು ದಿವಸ ಇದ್ದೆನು.]]></a:t>
+              <a:t><![CDATA[19. সেখানে আমি প্রভুর ভাই যাকোব ছাড়া আর কোন প্রেরিতকে দেখি নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ಕರ್ತನ ಸಹೋದರನಾದ ಯಾಕೋಬನನ್ನಲ್ಲದೆ ಅಪೊಸ್ತಲರಲ್ಲಿ ಬೇರೆ ಯಾರನ್ನೂ ನಾನು ಕಾಣಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[20. ঈশ্বর জানেন য়ে, য়েসব কথা আমি লিখছি সেগুলি মিথ্যা নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಈಗ ನಾನು ನಿಮಗೆ ಬರೆಯುವವುಗಳ ವಿಷಯ ದಲ್ಲಿ ಇಗೋ, ದೇವರ ಮುಂದೆ ನಾನು ಸುಳ್ಳಾಡು ವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[21. তারপর আমি সুরিয়ার ও কিলিকিয়ার অঞ্চলগুলিতে চলে যাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಮೇಲೆ ಸಿರಿಯ ಮತ್ತು ಕಿಲಿಕ್ಯ ಪ್ರಾಂತ್ಯ ಗಳಿಗೆ ಬಂದೆನು.]]></a:t>
+              <a:t><![CDATA[22. এর পূর্বে যিহূদার কোন খ্রীষ্ট মণ্ডলী আমায় ব্যক্তিগতভাবে চিনত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಕ್ರಿಸ್ತನಲ್ಲಿರುವ ಯೂದಾಯ ಸಭೆಗಳಿಗೆ ನನ್ನ ಗುರುತಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[23. তারা শুধু আমার সম্বন্ধে শুনেছিল, ‘য়ে লোকটি আগে আমাদের নির্য়াতন করত, সে এখন সেই বিশ্বাসের বাণী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವರು--ಪೂರ್ವ ದಲ್ಲಿ ನಮ್ಮನ್ನು ಹಿಂಸೆಪಡಿಸಿದ ಇವನು ತಾನು ಹಾಳು ಮಾಡುತ್ತಿದ್ದ ನಂಬಿಕೆಯನ್ನು ಈಗ]]></a:t>
+              <a:t><![CDATA[প্রচার করছে, যা সে পূর্বে ধ্বংস করতে চেয়েছিল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಸಿದ್ಧಿಪಡಿಸುತ್ತಾನೆ ಎಂಬದನ್ನು ಮಾತ್ರ ಅವರು ಕೇಳಿದಾಗ]]></a:t>
+              <a:t><![CDATA[24. আর তারা আমার কারণে ঈশ্বরের প্রশংসা করতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9224,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನನ್ನ ದೆಸೆಯಿಂದ ದೇವರನ್ನು ಕೊಂಡಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[13. তোমরা তো শুনেছ আমি আগে কেমন জীবনযাপন করতাম৷ আমি ইহুদী ধর্মমতাবলম্বী ছিলাম৷ আমি নির্মমভাবে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ঈশ্বরের মণ্ডলীকে নির্য়াতন করে তা ধ্বংস করতে চেষ্টা করেছিলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಶ್ಚರ್ಯಪಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[প্রেরিত পদে মনোনীত হয়েছি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ইহুদী ধর্মচর্চায় সমসামযিক ও আমার সমবয়সী অন্যান্য ইহুদীদের থেকে আমি অনেক এগিয়েছিলাম, কারণ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পূর্বপুরুষদের পরম্পরাগত রীতিনীতি পালনে আমার যথেষ্ট উদ্যোগ ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅದು ಸುವಾರ್ತೆಯೇ ಅಲ್ಲ, ಆದರೆ ಕೆಲವರು ನಿಮ್ಮನ್ನು ಕಳವಳಪಡಿಸುತ್ತಾ ಕ್ರಿಸ್ತನ ಸುವಾರ್ತೆಯನ್ನು ಮಾರ್ಪಡಿಸುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[2. আমি পৌল এবং অন্য ভাইরা যাঁরা আমার সাথে আছেন, তাঁরা গালাতীয়ারমণ্ডলীদের উদ্দেশ্যে এই চিঠি লিখছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಯತ್ನಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[3. আমাদের পিতা ঈশ্বর ও প্রভু যীশু খ্রীষ্টের অনুগ্রহ, দয়া ও শান্তি তোমাদের প্রতি বর্তুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದರೂ ನಾವು ನಿಮಗೆ ಸಾರಿದ ಸುವಾರ್ತೆಯಲ್ಲದೆ ಬೇರೆ ಸುವಾರ್ತೆಯನ್ನು ನಾವೇ ಆಗಲಿ ಪರಲೋಕದಿಂದ ಬಂದ ದೂತನೇ ಆಗಲಿ ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[4. যীশু আমাদের পাপের জন্য প্রাণ দিয়েছিলেন, যাতে য়ে মন্দ জগতে আমরা বাস করি তার থেকে য়েন তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾರಿದರೆ ಅವನು ಶಾಪಗ್ರಸ್ತನಾಗಲಿ.]]></a:t>
+              <a:t><![CDATA[আমাদের রক্ষা করতে পারেন৷ আমাদের পিতা ঈশ্বর তাই চেয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಮನುಷ್ಯರ ಕಡೆಯಿಂದಾಗಲಿ ಮನುಷ್ಯನ ಮುಖಾಂತರದಿಂದಾಗಲಿ ಅಪೊಸ್ತಲ ನಾಗಿರದೆ ಯೇಸು ಕ್ರಿಸ್ತನ ಮುಖಾಂತರವೂ ಆತನನ್ನು]]></a:t>
+              <a:t><![CDATA[5. যুগে যুগে ঈশ্বরের মহিমা হোক্৷ আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>