--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -85,58 +85,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -164,54 +156,50 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
-    <p:sldId id="303" r:id="rId50"/>
-[...2 lines deleted...]
-    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,57 +344,53 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. And that because of false brethren unexpectedly brought in, who came in privately to spy out our liberty which we have in Christ Jesus, that they might bring us into bondage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. To whom we gave place by subjection, no, not for an hour; that the truth of the gospel might continue with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. To whom we gave place by subjection, no, not for an hour; that the truth of the gospel might continue with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[6. But of these who seemed to be somewhat, (whatsoever they were, it makes no matter to me: God accepts no man's person:) for they who seemed to be somewhat in conference added nothing to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[6. But of these who seemed to be somewhat, (whatsoever they were, it makes no matter to me: God accepts no man's person:) for they who seemed to be somewhat in conference added nothing to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[7. But contrariwise, when they saw that the gospel of the uncircumcision was committed unto me, as the gospel of the circumcision was unto Peter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[7. But contrariwise, when they saw that the gospel of the uncircumcision was committed unto me, as the gospel of the circumcision was unto Peter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[8. (For he that wrought effectually in Peter to the apostleship of the circumcision, the same was mighty in me toward the Gentiles:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[8. (For he that wrought effectually in Peter to the apostleship of the circumcision, the same was mighty in me toward the Gentiles:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[8. (For he that wrought effectually in Peter to the apostleship of the circumcision, the same was mighty in me toward the Gentiles:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பதினாலு வருஷம் சென்றபின்பு, நான் தீத்துவைக் கூட்டிக்கொண்டு பர்னபாவுடனேகூட மறுபடியும் எருசலேமுக்குப் போனேன்.]]></a:t>
+              <a:t><![CDATA[1. Then fourteen years after I went up again to Jerusalem with Barnabas, and took Titus with me also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[9. And when James, Cephas, and John, who seemed to be pillars, perceived the grace that was given unto me, they gave to me and Barnabas the right hands of fellowship; that we should go unto the heathen, and they unto the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[9. And when James, Cephas, and John, who seemed to be pillars, perceived the grace that was given unto me, they gave to me and Barnabas the right hands of fellowship; that we should go unto the heathen, and they unto the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[9. And when James, Cephas, and John, who seemed to be pillars, perceived the grace that was given unto me, they gave to me and Barnabas the right hands of fellowship; that we should go unto the heathen, and they unto the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. Only they would that we should remember the poor; the same which I also was forward to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. Only they would that we should remember the poor; the same which I also was forward to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[11. But when Peter was come to Antioch, I withstood him to the face, because he was to be blamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[11. But when Peter was come to Antioch, I withstood him to the face, because he was to be blamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[12. For before that certain came from James, he did eat with the Gentiles: but when they were come, he withdrew and separated himself, fearing them which were of the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[12. For before that certain came from James, he did eat with the Gentiles: but when they were come, he withdrew and separated himself, fearing them which were of the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And the other Jews dissembled likewise with him; insomuch that Barnabas also was carried away with their dissimulation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
+              <a:t><![CDATA[1. Then fourteen years after I went up again to Jerusalem with Barnabas, and took Titus with me also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[14. But when I saw that they walked not uprightly according to the truth of the gospel, I said unto Peter before them all, If you, being a Jew, live after the manner of Gentiles, and not as do the Jews, why compell you the Gentiles to live as do the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
+              <a:t><![CDATA[14. But when I saw that they walked not uprightly according to the truth of the gospel, I said unto Peter before them all, If you, being a Jew, live after the manner of Gentiles, and not as do the Jews, why compell you the Gentiles to live as do the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
+              <a:t><![CDATA[14. But when I saw that they walked not uprightly according to the truth of the gospel, I said unto Peter before them all, If you, being a Jew, live after the manner of Gentiles, and not as do the Jews, why compell you the Gentiles to live as do the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[14. But when I saw that they walked not uprightly according to the truth of the gospel, I said unto Peter before them all, If you, being a Jew, live after the manner of Gentiles, and not as do the Jews, why compell you the Gentiles to live as do the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[15. We who are Jews by nature, and not sinners of the Gentiles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[15. We who are Jews by nature, and not sinners of the Gentiles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புறஜாதியாரில் பிறந்த பாவிகளாயிராமல், சுபாவத்தின்படி யூதராயிருக்கிற நாமும் இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலேயன்றி, நியாயப்பிரமாணத்தின் கிரியைகளினாலே மனுஷன் நீதிமானாக்கப்படுவதில்லையென்று அறிந்து, நியாயப்பிரமாணத்தின் கிரியைகளினாலல்ல, கிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலே நீதிமான்களாக்கப்படும்படிக்குக் கிறிஸ்து இயேசுவின்மேல் விசுவாசிகளானோம்.]]></a:t>
+              <a:t><![CDATA[15. We who are Jews by nature, and not sinners of the Gentiles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[15. We who are Jews by nature, and not sinners of the Gentiles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[16. Knowing that a man is not justified by the works of the law, but by the faith of Jesus Christ, even we have believed in Jesus Christ, that we might be justified by the faith of Christ, and not by the works of the law: for by the works of the law shall no flesh be justified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[17. But if, while we seek to be justified by Christ, we ourselves also are found sinners, is therefore Christ the minister of sin? God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. And I went up by revelation, and communicated unto them that gospel which I preach among the Gentiles, but privately to them which were of reputation, lest by any means I should run, or had run, in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[17. But if, while we seek to be justified by Christ, we ourselves also are found sinners, is therefore Christ the minister of sin? God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
+              <a:t><![CDATA[18. For if I build again the things which I destroyed, I make myself a transgressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
+              <a:t><![CDATA[19. For I through the law am dead to the law, that I might live unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[20. I am crucified with Christ: nevertheless I live; yet not I, but Christ lives in me: and the life which I now live in the flesh I live by the faith of the Son of God, who loved me, and gave himself for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[20. I am crucified with Christ: nevertheless I live; yet not I, but Christ lives in me: and the life which I now live in the flesh I live by the faith of the Son of God, who loved me, and gave himself for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
+              <a:t><![CDATA[20. I am crucified with Christ: nevertheless I live; yet not I, but Christ lives in me: and the life which I now live in the flesh I live by the faith of the Son of God, who loved me, and gave himself for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
+              <a:t><![CDATA[21. I do not frustrate the grace of God: for if righteousness come by the law, then Christ is dead in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,269 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. I do not frustrate the grace of God: for if righteousness come by the law, then Christ is dead in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,269 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால், கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[2. And I went up by revelation, and communicated unto them that gospel which I preach among the Gentiles, but privately to them which were of reputation, lest by any means I should run, or had run, in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. And I went up by revelation, and communicated unto them that gospel which I preach among the Gentiles, but privately to them which were of reputation, lest by any means I should run, or had run, in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக் கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[3. But neither Titus, who was with me, being a Greek, was compelled to be circumcised:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக் கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[3. But neither Titus, who was with me, being a Greek, was compelled to be circumcised:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. And that because of false brethren unexpectedly brought in, who came in privately to spy out our liberty which we have in Christ Jesus, that they might bring us into bondage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529254" r:id="rId1"/>
+    <p:sldLayoutId id="2478621465" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6258,86 +5806,54 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6474,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কতটা স্বাধীনতা আছে তা জানবার চেষ্টা করছিল, যাতে আমাদের তাদের দাস করতে পারে৷]]></a:t>
+              <a:t><![CDATA[அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সেই ভণ্ড বিশ্বাসী ভাইরা যা চেয়েছিল তার কোন কিছুতেই আমরা মত দিই নি, যাতে সুসমাচার দ্বারা য়ে সত্য]]></a:t>
+              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকাশিত হয়েছিল তা তোমাদের সাথে থাকে৷]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মণ্ডলীতে যাদের খুব গুরুত্বপূর্ণ বলে মনে হচ্ছিল তাদের কাছ থেকেও আমি নতুন কোন কিছু জানতে পারি নি৷]]></a:t>
+              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা য়েই হোন না কেন তাতে আমার কিছু এসে যায় না৷ ঈশ্বরের কাছে সবাই সমান আর তিনি কারও মুখাপেক্ষী নন৷]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. অপরপক্ষে এই গুরুত্বপূর্ণ নেতারা যখন দেখলেন য়ে ঈশ্বর আমাকে অইহুদীদের কাছে সুসমাচার প্রচারের বিশেষ]]></a:t>
+              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভার দিয়েছেন, য়েমন পিতরকে ইহুদীদের কাছে সুসমাচার প্রচার করার ভার দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইহুদীদের জন্য প্রেরিতের কাজ করতে য়ে ঈশ্বর পিতরকে ক্ষমতা দিয়েছেন, তিনিই আবার আমাকে অইহুদীদের]]></a:t>
+              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য প্রেরিত করেছেন৷]]></a:t>
+              <a:t><![CDATA[கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাই যাকোব, পিতর ও য়োহন যাদের নেতা হিসাবে খ্যাতি ছিল, তাঁরা বুঝতে পারলেন য়ে ঈশ্বর আমাকে এই বিশেষ]]></a:t>
+              <a:t><![CDATA[கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তারপর চৌদ্দ বছর পর আমি আবার জেরুশালেমে গেলাম৷ আমি বার্ণবার সঙ্গে গেলাম আর তীতকেও সঙ্গে নিলাম৷]]></a:t>
+              <a:t><![CDATA[1. பதினாலு வருஷம் சென்றபின்பு, நான் தீத்துவைக் கூட்டிக்கொண்டு பர்னபாவுடனேகூட மறுபடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুগ্রহ দান করেছেন, তাই চিহ্ন হিসাবে বার্ণবা এবং আমার সঙ্গে করমর্দন করে আমাদের সহভাগী হিসেবে গ্রহণ]]></a:t>
+              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন৷ তাঁরা এই ব্যবস্থায় সম্মত হলেন য়ে, ‘আমরা অর্থাত্ পৌল এবং বার্ণবা অইহুদীদের কাছে প্রচারে যাব;]]></a:t>
+              <a:t><![CDATA[தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর তাঁরা অর্থাত্ যাকোব, পিতর ও য়োহন ইহুদীদের কাছে যাবেন৷’]]></a:t>
+              <a:t><![CDATA[ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাঁরা কেবলমাত্র একটি বিষয়ে আমাদের অনুরোধ করলেন, য়েন যাঁরা দরিদ্র তাদের মনে রাখি৷ এ কাজটি করতে]]></a:t>
+              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিও খুব উদগ্রীব ছিলাম৷]]></a:t>
+              <a:t><![CDATA[நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু যখন পিতর আন্তিয়খিয়ায় এলেন, আমি সরাসরি তাঁর বিরোধিতা করলাম, কারণ তিনি স্পষ্টতই ভুল দিকে]]></a:t>
+              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলেন৷]]></a:t>
+              <a:t><![CDATA[எதிர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আন্তিয়খিয়ায় আসার পর প্রথমে তিনি অইহুদীদের সঙ্গে পানাহার ও মেলামেশা করতেন; কিন্তু যাকোবের কাছে]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে কিছু ইহুদী সেখানে এলে পিতর অইহুদীদের সঙ্গে পানাহার বন্ধ করে দিলেন৷ তিনি অইহুদীদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেলামেশা বন্ধ করে নিজেকে পৃথক রাখলেন৷ তিনি সেই সমস্ত ইহুদীদের কথা মনে করে ভয় পাচ্ছিলেন, যাঁরা মনে]]></a:t>
+              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ঈশ্বরের কাছ থেকে প্রাপ্ত আদেশ অনুসারে আমি সেখানে গেলাম৷ সেখানকার বিশ্বাসীদের নেতৃবর্গের কাছে এক]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குப் போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করত য়ে সব অইহুদী লোকদের সুন্নত হওয়া দরকার৷]]></a:t>
+              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর অন্যান্য অইহুদীরা পিতরের সঙ্গে এই ভণ্ডামিতে এমন মাত্রায় য়োগ দিলেন য়ে এমনকি বার্ণবাও এদের]]></a:t>
+              <a:t><![CDATA[முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভণ্ডামির দ্বারা প্রভাবিত হলেন৷]]></a:t>
+              <a:t><![CDATA[புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি যখন দেখলাম য়ে তাঁরা সুসমাচারের সত্য অনুসারে সোজা পথে চলছেন না, তখন আমি পিতরকে সম্বোধন করে]]></a:t>
+              <a:t><![CDATA[எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সবার সামনে বললাম: ‘আপনি একজন ইহুদী হয়ে যদি ইহুদীদের রীতিনীতি পালন না করেন, তবে যাঁরা অইহুদী তাদের]]></a:t>
+              <a:t><![CDATA[15. புறஜாதியாரில் பிறந்த பாவிகளாயிராமல், சுபாவத்தின்படி யூதராயிருக்கிற நாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইহুদীদের মতো সব কিছু পালন করতে জোর করছেন কেন?’]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலேயன்றி, நியாயப்பிரமாணத்தின் கிரியைகளினாலே மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমরা জন্মসূত্রে ইহুদী, অইহুদী পাপী নই৷]]></a:t>
+              <a:t><![CDATA[நீதிமானாக்கப்படுவதில்லையென்று அறிந்து, நியாயப்பிரமாணத்தின் கிரியைகளினாலல்ல, கிறிஸ்துவைப்பற்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তবু আমরা জানি য়ে মানুষ ঈশ্বরের সামনে বিধি-ব্যবস্থা পালনের দ্বারা নয় বরং যীশু খ্রীষ্টে বিশ্বাস]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தினாலே நீதிமான்களாக்கப்படும்படிக்குக் கிறிஸ்து இயேசுவின்மேல் விசுவாசிகளானோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বারা ঈশ্বরের সাক্ষাতে নির্দোষ গণিত হয়, তাই আমরা যীশু খ্রীষ্টে বিশ্বাস করেছি, যাতে আমরা ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সামনে বিধি-ব্যবস্থা পালনের দ্বারা নয় বরং খ্রীষ্টে বিশ্বাসী বলেই নির্দোষ গণিত হই৷ কারণ কেউই]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোপন সভায় অইহুদীদের কাছে য়ে সুসমাচার প্রচার করে থাকি তার ব্যাখ্যা করলাম৷ আমি চেয়েছিলাম য়ে তারা]]></a:t>
+              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থা পালনের দ্বারা ঈশ্বরের সামনে নির্দোষ গণিত হয় না৷]]></a:t>
+              <a:t><![CDATA[பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু আমরা ইহুদীরা খ্রীষ্টে নির্দোষ গণিত হতে গিয়ে যদি আমাদের অইহুদীদের মত পাপী দেখাই, তবে তার]]></a:t>
+              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অর্থ কি এই, য়ে খ্রীষ্ট পাপকে উত্‌সাহিত করেন? কখনই না৷]]></a:t>
+              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কারণ যা আমি ভেঙ্গে ফেলেছি তা যদি আবার গঠন করি, তাহলে আমি নিজেকে নিয়ম ভঙ্গকারী হিসাবে প্রমাণ]]></a:t>
+              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি৷]]></a:t>
+              <a:t><![CDATA[எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. বিধি-ব্যবস্থার দিক থেকে আমি মৃত এবং বিধি-ব্যবস্থা হল আমার মৃত্যুর কারণ৷ এটা হয়েছে যাতে আমি]]></a:t>
+              <a:t><![CDATA[எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের জন্য বাঁচি৷ আমি খ্রীষ্টের সঙ্গে ক্রুশবিদ্ধ হয়েছি৷]]></a:t>
+              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,315 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সুতরাং আমি আর জীবিত নই, কিন্তু খ্রীষ্টই আমার মধ্যে জীবিত আছেন; আমার দেহের মধ্যে য়ে জীবন আমি এখন]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[নিজেকে উত্‌সর্গ করেছেন৷]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,315 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন বুঝতে পারে আমি কি কাজ করছি, য়েন অতীতে য়ে কাজ করেছিলাম ও বর্তমানে আমি যা করছি তা বৃথা না হয়ে]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[হওয়া যায়, তবে খ্রীষ্ট মিথ্যাই প্রাণ দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে৷]]></a:t>
+              <a:t><![CDATA[தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এর ফলস্বরূপ তীত যিনি আমার সঙ্গে ছিলেন, তিনি একজন গ্রীক হওয়া সত্ত্বেও এই নেতৃবর্গ তীতকে সুন্নত]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করার জন্য জোর করলেন না৷ এইসব সমস্যা নিয়ে কথা বলার দরকার ছিল,]]></a:t>
+              <a:t><![CDATA[கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কারণ কিছু ভণ্ড বিশ্বাসী গোপনে গুপ্তচরের মতো আমাদের দলে ঢুকে পড়েছিল এবং খ্রীষ্ট যীশুতে আমাদের]]></a:t>
+              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>