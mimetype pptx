--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -77,50 +77,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +160,58 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +352,61 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[6. அல்லாமலும் எண்ணிக்கையுள்ளவர்களாயிருந்தவர்கள் எனக்கு ஒன்றும் போதிக்கவில்லை; அவர்கள் எப்படிப்பட்டவர்களாயிருந்தாலும் எனக்குக் கவலையில்லை, தேவன் மனுஷரிடத்தில் பட்சபாதமுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[7. அதுவுமல்லாமல், விருத்தசேதனமுள்ளவர்களுக்கு அப்போஸ்தலனாயிருக்கும்படி பேதுருவைப் பலப்படுத்தினவர் புறஜாதிகளுக்கு அப்போஸ்தலனாயிருக்கும்படி என்னையும் பலப்படுத்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
+              <a:t><![CDATA[8. விருத்தசேதனமுள்ள அவர்களுக்குச் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி பேதுருவுக்குக் கையளிக்கப்பட்டதுபோல, விருத்தசேதனம் இல்லாதவர்களுக்குப் பிரசங்கிக்கும்படி அது எனக்கும் கையளிக்கப்பட்டதென்று அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[9. எனக்கு அளிக்கப்பட்ட கிருபையை அறிந்தபோது, தூண்களாக எண்ணப்பட்ட யாக்கோபும், கேபாவும், யோவானும், தாங்கள் விருத்தசேதனமுள்ளவர்களுக்கும், நாங்கள் புறஜாதிகளுக்கும் பிரசங்கிக்கும்படி, அந்நியோந்நிய ஐக்கியத்திற்கு அடையாளமாக எனக்கும் பர்னபாவுக்கும் வலதுகை கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[10. தரித்திரரை நினைத்துக்கொள்ளும்படிக்குமாத்திரம் சொன்னார்கள்; அப்படிச் செய்யும்படி அதற்கு முன்னமே நானும் கருத்துள்ளவனாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், பேதுரு அந்தியோகியாவுக்கு வந்தபோது, அவன்மேல் குற்றஞ்சுமந்ததினால், நான் முகமுகமாய் அவனோடே எதிர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
+              <a:t><![CDATA[12. எப்படியெனில், யாக்கோபினிடத்திலிருந்து சிலர் வருகிறதற்குமுன் அவன் புறஜாதியாருடனே சாப்பிட்டான்; அவர்கள் வந்தபோதோ, விருத்தசேதனமுள்ளவர்களுக்குப் பயந்து, விலகிப் பிரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புறஜாதியாரில் பிறந்த பாவிகளாயிராமல், சுபாவத்தின்படி யூதராயிருக்கிற நாமும் இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலேயன்றி, நியாயப்பிரமாணத்தின் கிரியைகளினாலே மனுஷன் நீதிமானாக்கப்படுவதில்லையென்று அறிந்து, நியாயப்பிரமாணத்தின் கிரியைகளினாலல்ல, கிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலே நீதிமான்களாக்கப்படும்படிக்குக் கிறிஸ்து இயேசுவின்மேல் விசுவாசிகளானோம்.]]></a:t>
+              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[13. மற்ற யூதரும் அவனுடனேகூட மாயம்பண்ணினார்கள்; அவர்களுடைய மாயத்தினாலே பர்னபாவும் இழுப்புண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
+              <a:t><![CDATA[14. இப்படி அவர்கள் சுவிசேஷத்தின் சத்தியத்திற்கேற்றபடி சரியாய் நடவாததை நான் கண்டபோது, எல்லாருக்கும் முன்பாக நான் பேதுருவை நோக்கிச்சொன்னது என்னவென்றால்: யூதனாயிருக்கிற நீர் யூதர் முறைமையாக நடவாமல், புறஜாதியார் முறைமையாக நடந்துகொண்டிருக்க, புறஜாதியாரை யூதர்முறைமையாக நடக்கும்படி நீர் எப்படிக்கட்டாயம் பண்ணலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
+              <a:t><![CDATA[15. புறஜாதியாரில் பிறந்த பாவிகளாயிராமல், சுபாவத்தின்படி யூதராயிருக்கிற நாமும் இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலேயன்றி, நியாயப்பிரமாணத்தின் கிரியைகளினாலே மனுஷன் நீதிமானாக்கப்படுவதில்லையென்று அறிந்து, நியாயப்பிரமாணத்தின் கிரியைகளினாலல்ல, கிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலே நீதிமான்களாக்கப்படும்படிக்குக் கிறிஸ்து இயேசுவின்மேல் விசுவாசிகளானோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
+              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. நியாயப்பிரமாணத்தின் கிரியைகளினாலே எந்த மனுஷனும் நீதிமானாக்கப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால், கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[17. கிறிஸ்துவுக்குள் நீதிமான்களாக்கப்படும்படி நாடுகிற நாமும் பாவிகளாகக் காணப்படுவோமானால், கிறிஸ்து பாவத்திற்குக் காரணரோ? அல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4390,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால், கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நான் இடித்துப்போட்டவைகளையே நான் மறுபடியும் கட்டினால், பிரமாணத்தை மீறுகிறவனென்று காணப்படுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தேவனுக்கென்று பிழைக்கும்படி நான் நியாயப்பிரமாணத்தினாலே நியாயப்பிரமாணத்திற்கு மரித்தேனே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கிறிஸ்துவுடனேகூடச் சிலுவையிலறையப்பட்டேன்; ஆயினும், பிழைத்திருக்கிறேன்; இனி நான் அல்ல, கிறிஸ்துவே எனக்குள் பிழைத்திருக்கிறார்; நான் இப்பொழுது மாம்சத்தில் பிழைத்திருக்கிறதோ, என்னில் அன்புகூர்ந்து எனக்காகத் தம்மைத்தாமே ஒப்புக்கொடுத்த தேவனுடைய குமாரனைப்பற்றும் விசுவாசத்தினாலே பிழைத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4477,50 +5163,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால், கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நான் தேவனுடைய கிருபையை விருதாவாக்குகிறதில்லை; நீதியானது நியாயப்பிரமாணத்தினாலே வருமானால், கிறிஸ்து மரித்தது வீணாயிருக்குமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4576,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக் கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. நான் தேவ அறிவிப்பினாலே போய், புறஜாதிகளிடத்தில் நான் பிரசங்கிக்கிற சுவிசேஷத்தை அவர்களுக்கு விவரித்துக் காண்பித்தேன்; ஆயினும் நான் ஓடுகிறதும், ஓடினதும் வீணாகாதபடிக்கு எண்ணிக்கையுள்ளவர்களுக்கே தனிமையாய் விவரித்துக் காண்பித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக் கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் என்னுடனேகூட இருந்த தீத்து கிரேக்கனாயிருந்தும் விருத்தசேதனம்பண்ணிக்கொள்ளும்படிக்குக் கட்டாயம்பண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சுவிசேஷத்தின் சத்தியம் உங்களிடத்திலே நிலைத்திருக்கும்படி, நாங்கள் ஒரு நாழிகையாகிலும் அவர்களுக்குக் கீழ்ப்படிந்து இணங்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. கிறிஸ்து இயேசுவுக்குள் நமக்கு உண்டான சுயாதீனத்தை உளவுபார்த்து நம்மை நியாயப்பிரமாரணத்திற்கு அடிமைகளாக்கும்பொருட்டாகப் பக்கவழியாய் நுழைந்த கள்ளச் சகோதரர் நிமித்தம் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493883" r:id="rId1"/>
+    <p:sldLayoutId id="2474529254" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6226,118 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮ್ಮತಿಪಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[কতটা স্বাধীনতা আছে তা জানবার চেষ্টা করছিল, যাতে আমাদের তাদের দাস করতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ ಮಾನಿಷ್ಠರೆನಿಸಿಕೊಂಡವರಿಂದ ನನಗೇನೂ ದೊರೆಯ ಲಿಲ್ಲ; (ಅವರು ಎಂಥವ ರಾಗಿದ್ದರೂ ನನಗೆ ಲಕ್ಷ್ಯವಿಲ್ಲ; ದೇವರು]]></a:t>
+              <a:t><![CDATA[5. সেই ভণ্ড বিশ্বাসী ভাইরা যা চেয়েছিল তার কোন কিছুতেই আমরা মত দিই নি, যাতে সুসমাচার দ্বারা য়ে সত্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಕ್ಷಪಾತಿಯಲ್ಲ). ಯಾಕಂದರೆ ಮಾನಿಷ್ಠರೆನಿಸಿ ಕೊಂಡವರು ನನಗೆ ಹೆಚ್ಚೇನೂ ಕೂಡಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[প্রকাশিত হয়েছিল তা তোমাদের সাথে থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅದಕ್ಕೆ ಬದಲಾಗಿ ಸುನ್ನತಿಯವರ ಸುವಾರ್ತೆಯು ಪೇತ್ರನಿಗೆ ಹೇಗೋ ಹಾಗೆಯೇ ಸುನ್ನತಿಯಿಲ್ಲದವರ ಸುವಾ ರ್ತೆಯು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[6. মণ্ডলীতে যাদের খুব গুরুত্বপূর্ণ বলে মনে হচ্ছিল তাদের কাছ থেকেও আমি নতুন কোন কিছু জানতে পারি নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[তারা য়েই হোন না কেন তাতে আমার কিছু এসে যায় না৷ ঈশ্বরের কাছে সবাই সমান আর তিনি কারও মুখাপেক্ষী নন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಸುನ್ನತಿಯಾದವರಿಗೆ ಪೇತ್ರನ ಅಪೊಸ್ತಲತನವು ಪರಿಣಾಮವನ್ನುಂಟು ಮಾಡುವ ಹಾಗೆ ಮಾಡಿದಾತನೇ ಅನ್ಯ ಜನರಿಗೆ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[7. অপরপক্ষে এই গুরুত্বপূর্ণ নেতারা যখন দেখলেন য়ে ঈশ্বর আমাকে অইহুদীদের কাছে সুসমাচার প্রচারের বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪೊಸ್ತಲತನವು ಶಕ್ತಿಯುಳ್ಳದ್ದಾಗಿರುವಂತೆ ಮಾಡಿ ದ್ದನ್ನು ಅವರು ಕಂಡರು.]]></a:t>
+              <a:t><![CDATA[ভার দিয়েছেন, য়েমন পিতরকে ইহুদীদের কাছে সুসমাচার প্রচার করার ভার দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಸ್ತಂಭಗಳೆಂದು ಕಾಣಿಸಿ ಕೊಂಡಿರುವ ಯಾಕೋಬ ಕೇಫ ಯೋಹಾನರು ನನಗೆ ದಯಪಾಲಿಸಿರುವ ಕೃಪೆಯನ್ನು ತಿಳಿದುಕೊಂಡು ಅನ್ಯೋ]]></a:t>
+              <a:t><![CDATA[8. ইহুদীদের জন্য প্রেরিতের কাজ করতে য়ে ঈশ্বর পিতরকে ক্ষমতা দিয়েছেন, তিনিই আবার আমাকে অইহুদীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನ್ಯತೆಯನ್ನು ತೋರಿಸುವದಕ್ಕಾಗಿ ನನಗೂ ಬಾರ್ನಬ ನಿಗೂ ಬಲಗೈಕೊಟ್ಟು --ತಾವು ಸುನ್ನತಿಯವರ ಬಳಿಗೂ ನಾವು ಅನ್ಯಜನರ ಬಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[জন্য প্রেরিত করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗುವದಕ್ಕೆ ಹೇಳಿ ದರು.]]></a:t>
+              <a:t><![CDATA[9. তাই যাকোব, পিতর ও য়োহন যাদের নেতা হিসাবে খ্যাতি ছিল, তাঁরা বুঝতে পারলেন য়ে ঈশ্বর আমাকে এই বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಹದಿನಾಲ್ಕು ವರುಷಗಳಾದ ಮೇಲೆ ನಾನು ತೀತನನ್ನು ಕರೆದುಕೊಂಡು ಬಾರ್ನಬನ ಜೊತೆಯಲ್ಲಿ ತಿರಿಗಿ ಯೆರೂಸಲೇಮಿಗೆ ಹೋದೆನು.]]></a:t>
+              <a:t><![CDATA[1. তারপর চৌদ্দ বছর পর আমি আবার জেরুশালেমে গেলাম৷ আমি বার্ণবার সঙ্গে গেলাম আর তীতকেও সঙ্গে নিলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದರೆ ನಾವು ಬಡವರನ್ನು ಜ್ಞಾಪಕ ಮಾಡಿ ಕೊಳ್ಳಬೇಕೆಂಬ ಒಂದೇ ವಿಷಯವನ್ನು ಅವರು ಬೇಡಿ ಕೊಂಡರು; ಇದನ್ನು ಮಾಡುವದರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[অনুগ্রহ দান করেছেন, তাই চিহ্ন হিসাবে বার্ণবা এবং আমার সঙ্গে করমর্দন করে আমাদের সহভাগী হিসেবে গ্রহণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನೂ ಆಸಕ್ತನಾಗಿದ್ದೆನು.]]></a:t>
+              <a:t><![CDATA[করলেন৷ তাঁরা এই ব্যবস্থায় সম্মত হলেন য়ে, ‘আমরা অর্থাত্ পৌল এবং বার্ণবা অইহুদীদের কাছে প্রচারে যাব;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಪೇತ್ರನು ಅಂತಿಯೋಕ್ಯಕ್ಕೆ ಬಂದಾಗ ಅವನು ದೋಷಿಯಾಗಿ ಕಾಣಿಸಿಕೊಂಡದ್ದರಿಂದ ನಾನು ಅವ ನನ್ನು ಮುಖಾಮುಖಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[আর তাঁরা অর্থাত্ যাকোব, পিতর ও য়োহন ইহুদীদের কাছে যাবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[10. তাঁরা কেবলমাত্র একটি বিষয়ে আমাদের অনুরোধ করলেন, য়েন যাঁরা দরিদ্র তাদের মনে রাখি৷ এ কাজটি করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪೇತ್ರನು ಅಂತಿಯೋಕ್ಯಕ್ಕೆ ಬಂದಾಗ ಅವನು ದೋಷಿಯಾಗಿ ಕಾಣಿಸಿಕೊಂಡದ್ದರಿಂದ ನಾನು ಅವ ನನ್ನು ಮುಖಾಮುಖಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[আমিও খুব উদগ্রীব ছিলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[11. কিন্তু যখন পিতর আন্তিয়খিয়ায় এলেন, আমি সরাসরি তাঁর বিরোধিতা করলাম, কারণ তিনি স্পষ্টতই ভুল দিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಮಿಕ್ಕಾದ ಯೆಹೂದ್ಯರೂ ಅವನೊಂದಿಗೆ ಸೇರಿ ಹಾಗೆಯೇ ಕಪಟಮಾಡಿದರು; ಹೀಗೆ ಬಾರ್ನಬನೂ ಅವರ ಕಪಟದ ಸೆಳವಿಗೆ]]></a:t>
+              <a:t><![CDATA[ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[12. আন্তিয়খিয়ায় আসার পর প্রথমে তিনি অইহুদীদের সঙ্গে পানাহার ও মেলামেশা করতেন; কিন্তু যাকোবের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವರು ಸುವಾರ್ತೆಯ ಸತ್ಯಾರ್ಥದ ಪ್ರಕಾರ ನೆಟ್ಟಗೆ ನಡೆಯಲಿಲ್ಲವೆಂದು ನಾನು ಕಂಡಾಗ ಎಲ್ಲರ ಮುಂದೆ ಪೇತ್ರನಿಗೆ]]></a:t>
+              <a:t><![CDATA[থেকে কিছু ইহুদী সেখানে এলে পিতর অইহুদীদের সঙ্গে পানাহার বন্ধ করে দিলেন৷ তিনি অইহুদীদের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದೇನಂದರೆ--ನೀನು ಯೆಹೂದ್ಯ ನಾಗಿದ್ದು ಯೆಹೂದ್ಯರಂತೆ ನಡೆಯದೆ ಅನ್ಯಜನರಂತೆ ನಡೆದ ಮೇಲೆ ಅನ್ಯಜನರಿಗೆ--ನೀವು]]></a:t>
+              <a:t><![CDATA[মেলামেশা বন্ধ করে নিজেকে পৃথক রাখলেন৷ তিনি সেই সমস্ত ইহুদীদের কথা মনে করে ভয় পাচ্ছিলেন, যাঁরা মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪ್ರಕಟನೆಗನುಸಾರವಾಗಿ ಅಲ್ಲಿಗೆ ಹೋಗಿ ಅನ್ಯಜನ ರಲ್ಲಿ ನಾನು ಸಾರುವ ಸುವಾರ್ತೆಯನ್ನು ಅಲ್ಲಿದ್ದವರಿಗೆ ತಿಳಿಸಿದೆನು;]]></a:t>
+              <a:t><![CDATA[2. ঈশ্বরের কাছ থেকে প্রাপ্ত আদেশ অনুসারে আমি সেখানে গেলাম৷ সেখানকার বিশ্বাসীদের নেতৃবর্গের কাছে এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಹೂದ್ಯರಂತೆ ನಡಕೊಳ್ಳಬೇಕೆಂದು ನೀನು ಬಲಾತ್ಕಾರ]]></a:t>
+              <a:t><![CDATA[করত য়ে সব অইহুদী লোকদের সুন্নত হওয়া দরকার৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಾವಂತೂ ಹುಟ್ಟುಯೆಹೂದ್ಯರು, ಅನ್ಯಜನ ರಂತೆ ಪಾಪಿಗಳಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[13. এরপর অন্যান্য অইহুদীরা পিতরের সঙ্গে এই ভণ্ডামিতে এমন মাত্রায় য়োগ দিলেন য়ে এমনকি বার্ণবাও এদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೆ ಯಾವನಾದರೂ ಯೇಸು ಕ್ರಿಸ್ತನ ಮೇಲಣ ನಂಬಿಕೆಯಿಂದಲೇ ಹೊರತು ನ್ಯಾಯ ಪ್ರಮಾಣದ ಕ್ರಿಯೆಗಳಿಂದ ನೀತಿವಂತನೆಂದು ನಿರ್ಣ]]></a:t>
+              <a:t><![CDATA[ভণ্ডামির দ্বারা প্রভাবিত হলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಿಸಲ್ಪಡುವದಿಲ್ಲವೆಂಬದು ನಮಗೆ ತಿಳಿದಿರುವದ ರಿಂದ ನಾವು ಸಹ ನ್ಯಾಯ ಪ್ರಮಾಣದ ಕ್ರಿಯೆ ಗಳಿಂದಲ್ಲ, ಆದರೆ ಕ್ರಿಸ್ತನ ಮೇಲಣ]]></a:t>
+              <a:t><![CDATA[14. আমি যখন দেখলাম য়ে তাঁরা সুসমাচারের সত্য অনুসারে সোজা পথে চলছেন না, তখন আমি পিতরকে সম্বোধন করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿಕೆಯಿಂದಲೇ ನೀತಿವಂತರೆಂದು ನಿರ್ಣಯಿ]]></a:t>
+              <a:t><![CDATA[সবার সামনে বললাম: ‘আপনি একজন ইহুদী হয়ে যদি ইহুদীদের রীতিনীতি পালন না করেন, তবে যাঁরা অইহুদী তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ನಾವು ಕ್ರಿಸ್ತನ ಮೂಲಕ ನೀತಿವಂತರೆಂಬ ನಿರ್ಣಯ ಹೊಂದು ವದಕ್ಕೆ ಪ್ರಯತ್ನಿಸುತ್ತಿರುವಾಗ ನಾವೂ ಪಾಪಿಗಳಾಗಿ]]></a:t>
+              <a:t><![CDATA[ইহুদীদের মতো সব কিছু পালন করতে জোর করছেন কেন?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೋರಿಬಂದರೆ ಕ್ರಿಸ್ತನು ಪಾಪಕ್ಕೆ ಸೇವಕನೆಂದು ಹೇಳ ಬೇಕೇನು? ಹಾಗೆ ಎಂದಿಗೂ ಹೇಳಬಾರದು.]]></a:t>
+              <a:t><![CDATA[15. আমরা জন্মসূত্রে ইহুদী, অইহুদী পাপী নই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನಾನು ಕೆಡವಿದವುಗಳನ್ನು ತಿರಿಗಿ ಕಟ್ಟಿದರೆ ನನ್ನನ್ನು ನಾನೇ ಅಪರಾಧಿಯನ್ನಾಗಿ ಮಾಡಿಕೊಳ್ಳುತ್ತೇನಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[16. তবু আমরা জানি য়ে মানুষ ঈশ্বরের সামনে বিধি-ব্যবস্থা পালনের দ্বারা নয় বরং যীশু খ্রীষ্টে বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಯಾಕಂ ದರೆ ನಾನಂತೂ ದೇವರಿಗಾಗಿ ಜೀವಿಸುವದಕ್ಕೊಸ್ಕರ ನ್ಯಾಯಪ್ರಮಾಣದ ಮೂಲಕವಾಗಿ ನ್ಯಾಯಪ್ರಮಾ ಣದ ಪಾಲಿಗೆ ಸತ್ತೆನು.]]></a:t>
+              <a:t><![CDATA[দ্বারা ঈশ্বরের সাক্ষাতে নির্দোষ গণিত হয়, তাই আমরা যীশু খ্রীষ্টে বিশ্বাস করেছি, যাতে আমরা ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಕ್ರಿಸ್ತನೊಂದಿಗೆ ಶಿಲುಬೆಗೆ ಹಾಕಿಸಿಕೊಂಡವನಾಗಿದ್ದೇನೆ; ಆದಾಗ್ಯೂ ನಾನು ಜೀವಿ ಸುತ್ತೇನೆ; ಇನ್ನು ಜೀವಿಸುವವನು]]></a:t>
+              <a:t><![CDATA[সামনে বিধি-ব্যবস্থা পালনের দ্বারা নয় বরং খ্রীষ্টে বিশ্বাসী বলেই নির্দোষ গণিত হই৷ কারণ কেউই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದರೆ ನಾನು ಪಡುತ್ತಿರುವ ಪ್ರಯಾಸ ವಾಗಲಿ ಪಟ್ಟ ಪ್ರಯಾಸವಾಗಲಿ ನಿಷ್ಫಲವಾಗಬಾರ ದೆಂದು ಮಾನಿಷ್ಠರಿಗೆ ಏಕಾಂತದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[গোপন সভায় অইহুদীদের কাছে য়ে সুসমাচার প্রচার করে থাকি তার ব্যাখ্যা করলাম৷ আমি চেয়েছিলাম য়ে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನಲ್ಲ, ಕ್ರಿಸ್ತನು ನನ್ನಲ್ಲಿ ಜೀವಿಸುತ್ತಾನೆ; ಈಗ ಶರೀರದಲ್ಲಿರುವ ನಾನು ಜೀವಿಸುವದು ದೇವಕುಮಾರನ ಮೇಲಣ ನಂಬಿಕೆ]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থা পালনের দ্বারা ঈশ্বরের সামনে নির্দোষ গণিত হয় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಲ್ಲಿಯೇ, ಆತನು ನನ್ನನ್ನು ಪ್ರೀತಿಸಿ ನನಗೋಸ್ಕರ ತನ್ನನ್ನೇ]]></a:t>
+              <a:t><![CDATA[17. কিন্তু আমরা ইহুদীরা খ্রীষ্টে নির্দোষ গণিত হতে গিয়ে যদি আমাদের অইহুদীদের মত পাপী দেখাই, তবে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನಾನು ದೇವರ ಕೃಪೆಯನ್ನು ನಿರರ್ಥಕ ಮಾಡುವದಿಲ್ಲ. ನ್ಯಾಯಪ್ರಮಾಣದಿಂದ ನೀತಿಯುಂಟಾಗುವದಾದರೆ ಕ್ರಿಸ್ತನು ಮರಣವನ್ನು]]></a:t>
+              <a:t><![CDATA[অর্থ কি এই, য়ে খ্রীষ্ট পাপকে উত্‌সাহিত করেন? কখনই না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದಿದ್ದು ವ್ಯರ್ಥವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[18. কারণ যা আমি ভেঙ্গে ফেলেছি তা যদি আবার গঠন করি, তাহলে আমি নিজেকে নিয়ম ভঙ্গকারী হিসাবে প্রমাণ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. বিধি-ব্যবস্থার দিক থেকে আমি মৃত এবং বিধি-ব্যবস্থা হল আমার মৃত্যুর কারণ৷ এটা হয়েছে যাতে আমি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ঈশ্বরের জন্য বাঁচি৷ আমি খ্রীষ্টের সঙ্গে ক্রুশবিদ্ধ হয়েছি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. সুতরাং আমি আর জীবিত নই, কিন্তু খ্রীষ্টই আমার মধ্যে জীবিত আছেন; আমার দেহের মধ্যে য়ে জীবন আমি এখন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যাপন করি, এ কেবল ঈশ্বরের পুত্রের ওপর বিশ্বাসের দ্বারাই করি, যিনি আমাকে ভালবেসেছেন এবং আমার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিজেকে উত্‌সর্গ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[য়েন বুঝতে পারে আমি কি কাজ করছি, য়েন অতীতে য়ে কাজ করেছিলাম ও বর্তমানে আমি যা করছি তা বৃথা না হয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ঈশ্বরের অনুগ্রহ আমি প্রত্যাখান করি না, কারণ যদি বিধি-ব্যবস্থার দ্বারা ঈশ্বরের সামনে নির্দোষ গণিত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[হওয়া যায়, তবে খ্রীষ্ট মিথ্যাই প্রাণ দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನನ್ನ ಜೊತೆಯಲ್ಲಿದ್ದ ತೀತನು ಗ್ರೀಕನಾಗಿದ್ದರೂ ಅವನಿಗೆ ಸುನ್ನತಿಯಾಗಬೇಕೆಂದು ಯಾರೂ ಬಲಾತ್ಕಾರ ಮಾಡ ಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕಳ್ಳತನದಿಂದ ಸೇರಿಕೊಂಡ ಸುಳ್ಳು ಸಹೋ ದರರು ನಮ್ಮನ್ನು ದಾಸತ್ವದೊಳಗೆ ಸಿಕ್ಕಿಸಬೇಕೆಂದು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[3. এর ফলস্বরূপ তীত যিনি আমার সঙ্গে ছিলেন, তিনি একজন গ্রীক হওয়া সত্ত্বেও এই নেতৃবর্গ তীতকে সুন্নত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೊರಕಿರುವ ಸ್ವಾತಂತ್ರ್ಯ ವನ್ನು ಗೂಢವಾಗಿ ವಿಚಾರಿಸುವದಕ್ಕೆ ಮರಸಿಕೊಂಡು ಬಂದವರು.]]></a:t>
+              <a:t><![CDATA[করার জন্য জোর করলেন না৷ এইসব সমস্যা নিয়ে কথা বলার দরকার ছিল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಸುವಾರ್ತೆಯ ಸತ್ಯಾರ್ಥವು ನಿಮ್ಮಲ್ಲಿ ಸ್ಥಿರವಾಗಿರಬೇಕೆಂದು ನಾವು ಅವರಿಗೆ ವಶವಾಗುವದಕ್ಕೆ ಒಂದು ಗಳಿಗೆಯಾದರೂ]]></a:t>
+              <a:t><![CDATA[4. কারণ কিছু ভণ্ড বিশ্বাসী গোপনে গুপ্তচরের মতো আমাদের দলে ঢুকে পড়েছিল এবং খ্রীষ্ট যীশুতে আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>