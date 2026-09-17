--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -103,56 +103,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,53 +183,50 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
-    <p:sldId id="312" r:id="rId59"/>
-[...1 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -389,56 +380,53 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. He therefore that ministers to you the Spirit, and works miracles among you, does he it by the works of the law, or by the hearing of faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. He therefore that ministers to you the Spirit, and works miracles among you, does he it by the works of the law, or by the hearing of faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[6. Even as Abraham believed God, and it was accounted to him for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[7. Know all of you therefore that they which are of faith, the same are the children of Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[8. And the scripture, foreseeing that God would justify the heathen through faith, preached before the gospel unto Abraham, saying, In you shall all nations be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[8. And the scripture, foreseeing that God would justify the heathen through faith, preached before the gospel unto Abraham, saying, In you shall all nations be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[9. So then they which be of faith are blessed with faithful Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[10. For as many as are of the works of the law are under the curse: for it is written, Cursed is every one that continues not in all things which are written in the book of the law to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[10. For as many as are of the works of the law are under the curse: for it is written, Cursed is every one that continues not in all things which are written in the book of the law to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[10. For as many as are of the works of the law are under the curse: for it is written, Cursed is every one that continues not in all things which are written in the book of the law to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
+              <a:t><![CDATA[1. O foolish Galatians, who has bewitched you, that all of you should not obey the truth, before whose eyes Jesus Christ has been evidently set forth, crucified among you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[11. But that no man is justified by the law in the sight of God, it is evident: for, The just shall live by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. But that no man is justified by the law in the sight of God, it is evident: for, The just shall live by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And the law is not of faith: but, The man that does them shall live in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Christ has redeemed us from the curse of the law, being made a curse for us: for it is written, Cursed is every one that hangs on a tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Christ has redeemed us from the curse of the law, being made a curse for us: for it is written, Cursed is every one that hangs on a tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. That the blessing of Abraham might come on the Gentiles through Jesus Christ; that we might receive the promise of the Spirit through faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆபிரகாமுக்கும் அவனுடைய சந்ததிக்கும் வாக்குத்தத்தங்கள் பண்ணப்பட்டன; சந்ததிகளுக்கு என்று அநேகரைக்குறித்துச் சொல்லாமல், உன் சந்ததிக்கு என்று ஒருவனைக்குறித்துச் சொல்லியிருக்கிறார், அந்தச் சந்ததி கிறிஸ்துவே.]]></a:t>
+              <a:t><![CDATA[14. That the blessing of Abraham might come on the Gentiles through Jesus Christ; that we might receive the promise of the Spirit through faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆபிரகாமுக்கும் அவனுடைய சந்ததிக்கும் வாக்குத்தத்தங்கள் பண்ணப்பட்டன; சந்ததிகளுக்கு என்று அநேகரைக்குறித்துச் சொல்லாமல், உன் சந்ததிக்கு என்று ஒருவனைக்குறித்துச் சொல்லியிருக்கிறார், அந்தச் சந்ததி கிறிஸ்துவே.]]></a:t>
+              <a:t><![CDATA[15. Brethren, I speak after the manner of men; Though it be but a man's covenant, yet if it be confirmed, no man nullifies, or adds thereto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் சொல்லுகிறதென்னவெனில், கிறிஸ்துவை முன்னிட்டு தேவனால் முன் உறுதிபண்ணப்பட்ட உடன்படிக்கையை நானூற்றுமுப்பது வருஷத்திற்குப்பின்பு உண்டான நியாயப்பிரமாணமானது தள்ளி, வாக்குத்தத்தத்தை வியர்த்தமாக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[15. Brethren, I speak after the manner of men; Though it be but a man's covenant, yet if it be confirmed, no man nullifies, or adds thereto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் சொல்லுகிறதென்னவெனில், கிறிஸ்துவை முன்னிட்டு தேவனால் முன் உறுதிபண்ணப்பட்ட உடன்படிக்கையை நானூற்றுமுப்பது வருஷத்திற்குப்பின்பு உண்டான நியாயப்பிரமாணமானது தள்ளி, வாக்குத்தத்தத்தை வியர்த்தமாக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[16. Now to Abraham and his seed were the promises made. He says not, And to seeds, as of many; but as of one, And to your seed, which is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
+              <a:t><![CDATA[1. O foolish Galatians, who has bewitched you, that all of you should not obey the truth, before whose eyes Jesus Christ has been evidently set forth, crucified among you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் சொல்லுகிறதென்னவெனில், கிறிஸ்துவை முன்னிட்டு தேவனால் முன் உறுதிபண்ணப்பட்ட உடன்படிக்கையை நானூற்றுமுப்பது வருஷத்திற்குப்பின்பு உண்டான நியாயப்பிரமாணமானது தள்ளி, வாக்குத்தத்தத்தை வியர்த்தமாக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[16. Now to Abraham and his seed were the promises made. He says not, And to seeds, as of many; but as of one, And to your seed, which is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், சுதந்தரமானது நியாயப்பிரமாணத்தினாலே உண்டானால் அது வாக்குத்தத்தத்தினாலே உண்டாயிராது; தேவன் அதை ஆபிரகாமுக்கு வாக்குத்தத்தத்தினாலே அருளிச்செய்தாரே.]]></a:t>
+              <a:t><![CDATA[16. Now to Abraham and his seed were the promises made. He says not, And to seeds, as of many; but as of one, And to your seed, which is Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், சுதந்தரமானது நியாயப்பிரமாணத்தினாலே உண்டானால் அது வாக்குத்தத்தத்தினாலே உண்டாயிராது; தேவன் அதை ஆபிரகாமுக்கு வாக்குத்தத்தத்தினாலே அருளிச்செய்தாரே.]]></a:t>
+              <a:t><![CDATA[17. And this I say, that the covenant, that was confirmed before of God in Christ, the law, which was four hundred and thirty years after, cannot nullify, that it should make the promise of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியானால், நியாயப்பிரமாணத்தின் நோக்கமென்ன? வாக்குத்தத்தத்தைப்பெற்ற சந்ததி வருமளவும் அது அக்கிரமங்களினிமித்தமாகக் கூட்டப்பட்டு, தேவதூதரைக்கொண்டு மத்தியஸ்தன் கையிலே கட்டளையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. And this I say, that the covenant, that was confirmed before of God in Christ, the law, which was four hundred and thirty years after, cannot nullify, that it should make the promise of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியானால், நியாயப்பிரமாணத்தின் நோக்கமென்ன? வாக்குத்தத்தத்தைப்பெற்ற சந்ததி வருமளவும் அது அக்கிரமங்களினிமித்தமாகக் கூட்டப்பட்டு, தேவதூதரைக்கொண்டு மத்தியஸ்தன் கையிலே கட்டளையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. And this I say, that the covenant, that was confirmed before of God in Christ, the law, which was four hundred and thirty years after, cannot nullify, that it should make the promise of no effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியானால், நியாயப்பிரமாணத்தின் நோக்கமென்ன? வாக்குத்தத்தத்தைப்பெற்ற சந்ததி வருமளவும் அது அக்கிரமங்களினிமித்தமாகக் கூட்டப்பட்டு, தேவதூதரைக்கொண்டு மத்தியஸ்தன் கையிலே கட்டளையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[18. For if the inheritance be of the law, it is no more of promise: but God gave it to Abraham by promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மத்தியஸ்தன் ஒருவனுக்குரியவனல்ல, தேவனோ ஒருவர்.]]></a:t>
+              <a:t><![CDATA[18. For if the inheritance be of the law, it is no more of promise: but God gave it to Abraham by promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியானால், நியாயப்பிரமாணம் தேவனுடைய வாக்குத்தத்தங்களுக்கு விரோதமா? அல்லவே; உயிரைக் கொடுக்கத்தக்க நியாயப்பிரமாணம் அருளப்பட்டிருந்ததானால், நீதியானது நியாயப்பிரமாணத்தினால் உண்டாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[19. Wherefore then serves the law? It was added because of transgressions, till the seed should come to whom the promise was made; and it was ordained by angels in the hand of a mediator.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியானால், நியாயப்பிரமாணம் தேவனுடைய வாக்குத்தத்தங்களுக்கு விரோதமா? அல்லவே; உயிரைக் கொடுக்கத்தக்க நியாயப்பிரமாணம் அருளப்பட்டிருந்ததானால், நீதியானது நியாயப்பிரமாணத்தினால் உண்டாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[19. Wherefore then serves the law? It was added because of transgressions, till the seed should come to whom the promise was made; and it was ordained by angels in the hand of a mediator.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[20. Now a mediator is not a mediator of one, but God is one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. O foolish Galatians, who has bewitched you, that all of you should not obey the truth, before whose eyes Jesus Christ has been evidently set forth, crucified among you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[21. Is the law then against the promises of God? God forbid: for if there had been a law given which could have given life, verily righteousness should have been by the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[21. Is the law then against the promises of God? God forbid: for if there had been a law given which could have given life, verily righteousness should have been by the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[21. Is the law then against the promises of God? God forbid: for if there had been a law given which could have given life, verily righteousness should have been by the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[22. But the scripture has concluded all under sin, that the promise by faith of Jesus Christ might be given to them that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. But the scripture has concluded all under sin, that the promise by faith of Jesus Christ might be given to them that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. But before faith came, we were kept under the law, shut up unto the faith which should afterwards be revealed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
+              <a:t><![CDATA[23. But before faith came, we were kept under the law, shut up unto the faith which should afterwards be revealed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
+              <a:t><![CDATA[24. Wherefore the law was our schoolmaster to bring us unto Christ, that we might be justified by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[24. Wherefore the law was our schoolmaster to bring us unto Christ, that we might be justified by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[25. But after that faith has come, we are no longer under a schoolmaster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. This only would I learn of you, Received all of you the Spirit by the works of the law, or by the hearing of faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+              <a:t><![CDATA[26. For all of you are all the children of God by faith in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+              <a:t><![CDATA[27. For as many of you as have been baptized into Christ have put on Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. விசுவாசம் வந்தபின்பு நாம் உபாத்திக்குக் கீழானவர்களல்லவே.]]></a:t>
+              <a:t><![CDATA[27. For as many of you as have been baptized into Christ have put on Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இத்தனை பாடுகளையும் வீணாய்ப் பட்டீர்களோ? அவைகள் வீணாய்ப்போயிற்றே.]]></a:t>
+              <a:t><![CDATA[28. There is neither Jew nor Greek, there is neither bond nor free, there is neither male nor female: for all of you are all one in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்களெல்லாரும் கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினால் தேவனுடைய புத்திரராயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[28. There is neither Jew nor Greek, there is neither bond nor free, there is neither male nor female: for all of you are all one in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏனெனில், உங்களில் கிறிஸ்துவுக்குள்ளாக, ஞானஸ்நானம் பெற்றவர்கள் எத்தனைபேரோ அத்தனைபேரும் கிறிஸ்துவைத் தரித்துக்கொண்டீர்களே.]]></a:t>
+              <a:t><![CDATA[29. And if all of you be Christ's, then are all of you Abraham's seed, and heirs according to the promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,378 +5936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை; நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[29. நீங்கள் கிறிஸ்துவினுடையவர்களானால், ஆபிரகாமின் சந்ததியாராயும், வாக்குத்தத்தத்தின்படியே சுதந்தரராயுமிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. And if all of you be Christ's, then are all of you Abraham's seed, and heirs according to the promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் விசுவாசமார்க்கத்தார்கள் எவர்களோ அவர்களே ஆபிரகாமின் பிள்ளைகளென்று அறிவீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. This only would I learn of you, Received all of you the Spirit by the works of the law, or by the hearing of faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
+              <a:t><![CDATA[3. Are all of you so foolish? having begun in the Spirit, are all of you now made perfect by the flesh?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
+              <a:t><![CDATA[3. Are all of you so foolish? having begun in the Spirit, are all of you now made perfect by the flesh?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
+              <a:t><![CDATA[4. Have all of you suffered so many things in vain? if it be yet in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532404" r:id="rId1"/>
+    <p:sldLayoutId id="2478621466" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7242,74 +6903,50 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. অব্রাহাম বিশ্বাস করে য়েমন আশীর্বাদ পেয়েছেন তেমনি য়ে সমস্ত লোক এখন বিশ্বাস করছে তারাও সেই]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশীর্বাদ লাভ করছে৷]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যাঁরা ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হতে বিধি-ব্যবস্থা পালনের ওপর নির্ভর করে, তাদের ওপর অভিশাপ]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে৷ কারণ শাস্ত্র বলে: ‘বিধি-ব্যবস্থায় য়ে সকল লেখা আছে তার সব কটি য়ে পালন না করে সে শাপগ্রস্ত!’]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் விசுவாசமார்க்கத்தார்கள் எவர்களோ அவர்களே ஆபிரகாமின் பிள்ளைகளென்று அறிவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এখন এটা পরিষ্কার য়ে বিধি-ব্যবস্থার দ্বারা ঈশ্বরের কাছে ধার্মিক প্রতিপন্ন হওয়া যায় না৷ কারণ]]></a:t>
+              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্র বলে: ‘ধার্মিক ব্যক্তি বিশ্বাসের জন্যই বাঁচবে৷’]]></a:t>
+              <a:t><![CDATA[சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু বিধি-ব্যবস্থার সঙ্গে বিশ্বাসের কোন সম্পর্ক নেই, বরং শাস্ত্র বলে, ‘য়ে বিধি-ব্যবস্থা পালন]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে, সে তার মধ্য দিয়েই জীবন পাবে৷’]]></a:t>
+              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বিধি-ব্যবস্থা আমাদের ওপর য়ে অভিশাপ চাপিয়ে দিয়েছে তার থেকে খ্রীষ্ট আমাদের উদ্ধার করেছেন৷]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট আমাদের স্থানে দাঁড়িয়ে নিজের ওপর সেই অভিশাপ গ্রহণ করলেন৷ কারণ শাস্ত্র বলছে: ‘যার দেহ গাছে]]></a:t>
+              <a:t><![CDATA[சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তোমরা বিধি-ব্যবস্থা পালন করেছিলে বলেই কি ঈশ্বর তোমাদের পবিত্র আত্মা দিয়েছিলেন এবং তোমাদের মধ্যে]]></a:t>
+              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[টাঙ্গানো হয় সে শাপগ্রস্ত৷’]]></a:t>
+              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. খ্রীষ্ট এই কাজ সম্পন্ন করলেন যাতে য়ে আশীর্বাদ অব্রাহাম লাভ করেছিলেন তা খ্রীষ্টের মাধ্যমে]]></a:t>
+              <a:t><![CDATA[ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অইহুদীরাও লাভ করে, এবং য়েন বিশ্বাসের দ্বারা আমরা সেই প্রতিশ্রুত আত্মাকে পাই৷]]></a:t>
+              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমার ভাই ও বোনেরা, আমি তোমাদের কাছে সাধারণ একটি উদাহরণ দিচ্ছি: দুজনের মধ্যে একটা চুক্তির কথা]]></a:t>
+              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিন্তা কর৷ সেই চুক্তি একবার বৈধ হয়ে গেলে কেউ তা বাতিল করতে পারে না বা তাতে কোন কিছু য়োগ করতে পারে]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঈশ্বর, অব্রাহাম ও তাঁর বংশধরকে আশীর্বাদের প্রতিশ্রুতি দিয়েছিলেন৷ লক্ষ্য কর য়ে এখানে ‘বংশধর’]]></a:t>
+              <a:t><![CDATA[ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলা হয়েছে, ‘বংশধরদের’ নয়, য়েন অনেককে নয় বরং একজনকে অর্থাত্ খ্রীষ্টকে নির্দেশ করা হয়৷]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি এটাই বলতে চাই য়ে: ঈশ্বর অব্রাহামের সঙ্গেচুক্তি করেছিলেন, আর তার চারশো তিরিশ বছর পরে]]></a:t>
+              <a:t><![CDATA[ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থা এসেছিল৷ তাই বিধি-ব্যবস্থা এসে পূর্বেই য়ে চুক্তি ঈশ্বরের সাথে অব্রাহামের হয়েছিল তা]]></a:t>
+              <a:t><![CDATA[16. ஆபிரகாமுக்கும் அவனுடைய சந்ததிக்கும் வாக்குத்தத்தங்கள் பண்ணப்பட்டன; சந்ததிகளுக்கு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অলৌকিক কাজ করেছিলেন, না তোমরা সুসমাচার শুনে বিশ্বাস করেছিলে বলে?]]></a:t>
+              <a:t><![CDATA[யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাতিল করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[அநேகரைக்குறித்துச் சொல்லாமல், உன் சந்ததிக்கு என்று ஒருவனைக்குறித்துச் சொல்லியிருக்கிறார், அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যদি উত্তরাধিকার বিধি-ব্যবস্থার ওপর নির্ভর করত তাহলে তা আর প্রতিশ্রুতির ওপর নির্ভরশীল হত না;]]></a:t>
+              <a:t><![CDATA[சந்ததி கிறிஸ்துவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু ঈশ্বর মুক্ত হস্তে এই উত্তরাধিকার অব্রাহামকে তাঁর প্রতিশ্রুতির মধ্যে দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் சொல்லுகிறதென்னவெனில், கிறிஸ்துவை முன்னிட்டு தேவனால் முன் உறுதிபண்ணப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাহলে বিধি-ব্যবস্থা কিসের জন্য? অপরাধ কি এটা বোঝাবার জন্য বিধি-ব্যবস্থা সেই বংশধর (অব্রাহামের)]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையை நானூற்றுமுப்பது வருஷத்திற்குப்பின்பு உண்டான நியாயப்பிரமாணமானது தள்ளி, வாக்குத்தத்தத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসা পর্যন্ত য়োগ করা হল, যাকে সেই প্রতিশ্রুতি দেওয়া হয়েছিল৷ মানুষের কাছে সেই বিধি-ব্যবস্থা পৌঁছে]]></a:t>
+              <a:t><![CDATA[வியர்த்தமாக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে স্বর্গদূতরা মোশিকে মধ্যস্তরূপে ব্যবহার করেছিলেন৷]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், சுதந்தரமானது நியாயப்பிரமாணத்தினாலே உண்டானால் அது வாக்குத்தத்தத்தினாலே உண்டாயிராது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু কেবলমাত্র একজন থাকলে কোন মধ্যস্থের দরকার হয় না; আর ঈশ্বর এক৷]]></a:t>
+              <a:t><![CDATA[தேவன் அதை ஆபிரகாமுக்கு வாக்குத்தத்தத்தினாலே அருளிச்செய்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাহলে কি বিধি-ব্যবস্থা ঈশ্বরের প্রতিশ্রুতির বিরুদ্ধে? নিশ্চয়ই নয়! যদি এমন বিধি-ব্যবস্থা থাকত]]></a:t>
+              <a:t><![CDATA[19. அப்படியானால், நியாயப்பிரமாணத்தின் நோக்கமென்ன? வாக்குத்தத்தத்தைப்பெற்ற சந்ததி வருமளவும் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যা মানুষকে জীবন দান করতে পারে, তবে বিধি-ব্যবস্থা পালন করেই আমরা ধার্মিক হতে পারতাম৷]]></a:t>
+              <a:t><![CDATA[அக்கிரமங்களினிமித்தமாகக் கூட்டப்பட்டு, தேவதூதரைக்கொண்டு மத்தியஸ்தன் கையிலே கட்டளையிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু এ সত্য নয়, কারণ শাস্ত্র দেখাচ্ছে য়ে সকলে পাপের কাছে বন্দী; য়েন লোকেরা বিশ্বাসের]]></a:t>
+              <a:t><![CDATA[20. மத்தியஸ்தன் ஒருவனுக்குரியவனல்ல, தேவனோ ஒருவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. অব্রাহামের সম্পর্কে শাস্ত্র য়েমন বলে: ‘অব্রাহাম ঈশ্বরের ওপর বিশ্বাস করেছিলেন এবং ঈশ্বর তাঁর]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমেই সেই প্রতিশ্রুত আশীর্বাদ পেতে পারে৷ যাঁরা যীশু খ্রীষ্টে বিশ্বাস করবে, তাদের উদ্দেশ্যেই এই]]></a:t>
+              <a:t><![CDATA[21. அப்படியானால், நியாயப்பிரமாணம் தேவனுடைய வாக்குத்தத்தங்களுக்கு விரோதமா? அல்லவே; உயிரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিশ্রুতি দেওয়া রয়েছে৷]]></a:t>
+              <a:t><![CDATA[கொடுக்கத்தக்க நியாயப்பிரமாணம் அருளப்பட்டிருந்ததானால், நீதியானது நியாயப்பிரமாணத்தினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই বিশ্বাস আসার আগে আমরা বিধি-ব্যবস্থার অধীনে বন্দী ছিলাম; আমাদের কোন স্বাধীনতা ছিল না, য়ে]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্যন্ত না ঈশ্বর আমাদের কাছে বিশ্বাসের সেই কথা জানালেন৷]]></a:t>
+              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. খ্রীষ্টের কাছে আসার জন্য বিধি-ব্যবস্থাই ছিল আমাদের কঠোর অভিভাবক, য়েন বিশ্বাসের মাধ্যমে আমরা]]></a:t>
+              <a:t><![CDATA[விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সাক্ষাতে ধার্মিক বলে গণিত হই৷]]></a:t>
+              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ওহে অবুঝ গালাতীয়ের লোকেরা! তোমাদের কে যাদু করেছে? ক্রুশের ওপর যীশু খ্রীষ্টের মৃত্যুর কথা তোমাদের]]></a:t>
+              <a:t><![CDATA[அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তো স্পষ্ট করেই বোঝানো হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কেবল আমার এই কথাটির জবাব দাও: তোমরা কিভাবে পবিত্র আত্মা পেয়েছিলে? বিধি-ব্যবস্থা পালনের দ্বারা কি]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছিলে? না সুসমাচার শুনে ও তাতে বিশ্বাস করাতেই পবিত্র আত্মা পেয়েছিল?]]></a:t>
+              <a:t><![CDATA[25. விசுவாசம் வந்தபின்பு நாம் உபாத்திக்குக் கீழானவர்களல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসকে স্বীকৃতি দিয়েছিলেন; তার ফলে ঈশ্বরের সাক্ষাতে অব্রাহাম ধার্মিক প্রতিপন্ন হয়েছিলেন৷’]]></a:t>
+              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তোমরা কি এতই অবোধ য়ে, পবিত্র আত্মায় খ্রীষ্টীয় জীবন শুরু করে এখন তা স্থুল দৈহিক শক্তির ওপর]]></a:t>
+              <a:t><![CDATA[26. நீங்களெல்லாரும் கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினால் தேவனுடைய புத்திரராயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্ভর করে শেষ করতে চাও?]]></a:t>
+              <a:t><![CDATA[27. ஏனெனில், உங்களில் கிறிஸ்துவுக்குள்ளாக, ஞானஸ்நானம் பெற்றவர்கள் எத்தனைபேரோ அத்தனைபேரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এখন যখন বিশ্বাস আমাদের মধ্যে এসেছে, তখন আমরা আর বিধি-ব্যবস্থার অধীন নই৷]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவைத் தரித்துக்கொண்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমরা কি বৃথাই এত রকম অভিজ্ঞতার মধ্যে দিয়ে গেছ? আমি আশা করি তা বৃথা হবে না৷]]></a:t>
+              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কারণ তোমাদের মধ্যে যাদের খ্রীষ্টে বাপ্তিস্ম হয়েছে, তাদের সবাই খ্রীষ্টকে পরিধান করেছে৷]]></a:t>
+              <a:t><![CDATA[நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. খ্রীষ্ট যীশুর মাধ্যমে বিশ্বাস দ্বারা তোমরা সকলেই ঈশ্বরের সন্তান৷]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் கிறிஸ்துவினுடையவர்களானால், ஆபிரகாமின் சந்ததியாராயும், வாக்குத்தத்தத்தின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,447 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এখন খ্রীষ্ট যীশুতে যাঁরা আছে তাদের মধ্যে পুরুষ বা স্ত্রীতে কোন ভেদাভেদ নেই, ইহুদী কি গ্রীক,]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[দিয়েছিলেন তোমরাও তার উত্তরাধিকারী হবে৷]]></a:t>
+              <a:t><![CDATA[சுதந்தரராயுமிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমাদের জানা ভাল, য়ে যাঁরা বিশ্বাসের পথে চলে তারাই অব্রাহামের প্রকৃত সন্তান৷]]></a:t>
+              <a:t><![CDATA[கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. পবিত্র শাস্ত্রে এবিষয়ে আগেই লেখা ছিল য়ে, অইহুদী লোকদের ঈশ্বর তাদের বিশ্বাসের দ্বারা ধার্মিক]]></a:t>
+              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন করবেন৷ আগে থেকেই এই সুসমাচার অব্রাহামকে জানিয়ে দেওয়া হয়েছিল! ‘অব্রাহাম সমস্ত জাতি তোমার]]></a:t>
+              <a:t><![CDATA[புத்தியீனரா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমে আশীর্বাদ পাবে৷’]]></a:t>
+              <a:t><![CDATA[4. இத்தனை பாடுகளையும் வீணாய்ப் பட்டீர்களோ? அவைகள் வீணாய்ப்போயிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>