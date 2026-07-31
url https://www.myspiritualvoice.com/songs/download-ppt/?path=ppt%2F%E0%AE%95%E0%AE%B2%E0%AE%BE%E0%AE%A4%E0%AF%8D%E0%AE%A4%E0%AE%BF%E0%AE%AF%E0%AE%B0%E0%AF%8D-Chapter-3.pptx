--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -89,50 +89,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +182,60 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +382,63 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் விசுவாசமார்க்கத்தார்கள் எவர்களோ அவர்களே ஆபிரகாமின் பிள்ளைகளென்று அறிவீர்களாக.]]></a:t>
+              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
+              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
+              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப்படி விசுவாசமார்க்கத்தார் விசுவாசமுள்ள ஆபிரகாமுடனே ஆசீர்வதிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நியாயப்பிரமாணத்தின் கிரியைக்காரராகிய யாவரும் சாபத்திற்குட்பட்டிருக்கிறார்கள்; நியாயப்பிரமாண புஸ்தகத்தில் எழுதப்பட்டவைகளையெல்லாம் செய்யத்தக்கதாக அவைகளில் நிலைத்திராதவன் எவனோ அவன் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நியாயப்பிரமாணத்தினாலே ஒருவனும் தேவனிடத்தில் நீதிமானாகிறதில்லையென்பது வெளியரங்கமாயிருக்கிறது. ஏனெனில், விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நியாயப்பிரமாணமோ விசுவாசத்திற்குரியதல்ல; அவைகளைச் செய்கிற மனுஷனே அவைகளால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மரத்திலே தூக்கப்பட்ட எவனும் சபிக்கப்பட்டவன் என்று எழுதியிருக்கிறபடி, கிறிஸ்து நமக்காகச் சாபமாகி, நியாயப்பிரமாணத்தின் சாபத்திற்கு நம்மை நீங்லாக்கி மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாமுக்கு உண்டான ஆசீர்வாதம் கிறிஸ்து இயேசுவினால் புறஜாதிகளுக்கு வரும்படியாகவும், ஆவியைக்குறித்துச் சொல்லப்பட்ட வாக்குத்தத்தத்தை நாம் விசுவாசத்தினாலே பெறும்படியாகவும் இப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகோதரரே, மனுஷர் முறைமையின்படி சொல்லுகிறேன்; மனுஷர்களுக்குள்ளே உறுதிபண்ணப்பட்ட உடன்படிக்கையை ஒருவனும் தள்ளுகிறதுமில்லை, அதினோடே ஒன்றையும் கூட்டுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. ஆபிரகாமுக்கும் அவனுடைய சந்ததிக்கும் வாக்குத்தத்தங்கள் பண்ணப்பட்டன; சந்ததிகளுக்கு என்று அநேகரைக்குறித்துச் சொல்லாமல், உன் சந்ததிக்கு என்று ஒருவனைக்குறித்துச் சொல்லியிருக்கிறார், அந்தச் சந்ததி கிறிஸ்துவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆபிரகாமுக்கும் அவனுடைய சந்ததிக்கும் வாக்குத்தத்தங்கள் பண்ணப்பட்டன; சந்ததிகளுக்கு என்று அநேகரைக்குறித்துச் சொல்லாமல், உன் சந்ததிக்கு என்று ஒருவனைக்குறித்துச் சொல்லியிருக்கிறார், அந்தச் சந்ததி கிறிஸ்துவே.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் சொல்லுகிறதென்னவெனில், கிறிஸ்துவை முன்னிட்டு தேவனால் முன் உறுதிபண்ணப்பட்ட உடன்படிக்கையை நானூற்றுமுப்பது வருஷத்திற்குப்பின்பு உண்டான நியாயப்பிரமாணமானது தள்ளி, வாக்குத்தத்தத்தை வியர்த்தமாக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மத்தியஸ்தன் ஒருவனுக்குரியவனல்ல, தேவனோ ஒருவர்.]]></a:t>
+              <a:t><![CDATA[19. அப்படியானால், நியாயப்பிரமாணத்தின் நோக்கமென்ன? வாக்குத்தத்தத்தைப்பெற்ற சந்ததி வருமளவும் அது அக்கிரமங்களினிமித்தமாகக் கூட்டப்பட்டு, தேவதூதரைக்கொண்டு மத்தியஸ்தன் கையிலே கட்டளையிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியானால், நியாயப்பிரமாணம் தேவனுடைய வாக்குத்தத்தங்களுக்கு விரோதமா? அல்லவே; உயிரைக் கொடுக்கத்தக்க நியாயப்பிரமாணம் அருளப்பட்டிருந்ததானால், நீதியானது நியாயப்பிரமாணத்தினால் உண்டாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[20. மத்தியஸ்தன் ஒருவனுக்குரியவனல்ல, தேவனோ ஒருவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[21. அப்படியானால், நியாயப்பிரமாணம் தேவனுடைய வாக்குத்தத்தங்களுக்கு விரோதமா? அல்லவே; உயிரைக் கொடுக்கத்தக்க நியாயப்பிரமாணம் அருளப்பட்டிருந்ததானால், நீதியானது நியாயப்பிரமாணத்தினால் உண்டாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[22. அப்படியிராதபடியால், இயேசுகிறிஸ்துவைப் பற்றும் விசுவாசத்தினாலே பலிக்கிற வாக்குத்தத்தம் விசுவாசமுள்ளவர்களுக்கு அளிக்கப்படும்படி வேதம் எல்லாரையும் ஏகமாய்ப் பாவத்தின்கீழ் அடைத்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. ஆதலால் விசுவாசம் வருகிறதற்குமுன்னே, வெளிப்படப்போகிற விசுவாசத்திற்கு ஏதுவாக நாம் அடைக்கப்பட்டவர்களாய் நியாயப்பிரமாணத்தின்கீழ் காவல் பண்ணப்பட்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. விசுவாசம் வந்தபின்பு நாம் உபாத்திக்குக் கீழானவர்களல்லவே.]]></a:t>
+              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்களெல்லாரும் கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினால் தேவனுடைய புத்திரராயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[24. இவ்விதமாக, நாம் விசுவாசத்திலே நீதிமான்களாக்கப்படுவதற்கு நியாயப்பிரமாணம் நம்மைக் கிறிஸ்துவினிடத்தில் வழிநடத்துகிற உபாத்தியாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏனெனில், உங்களில் கிறிஸ்துவுக்குள்ளாக, ஞானஸ்நானம் பெற்றவர்கள் எத்தனைபேரோ அத்தனைபேரும் கிறிஸ்துவைத் தரித்துக்கொண்டீர்களே.]]></a:t>
+              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை; நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. புத்தியில்லாத கலாத்தியரே, நீங்கள் சத்தியத்திற்குக் கீழ்ப்படியாமற்போகத்தக்கதாக உங்களை மயக்கினவன் யார்? இயேசுகிறிஸ்து சிலுவையிலறையப்பட்டவராக உங்கள் கண்களுக்குமுன் பிரத்தியட்சமாய் உங்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருந்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை; நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் கிறிஸ்துவினுடையவர்களானால், ஆபிரகாமின் சந்ததியாராயும், வாக்குத்தத்தத்தின்படியே சுதந்தரராயுமிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5185,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்றைமாத்திரம் உங்களிடத்தில் அறியவிரும்புகிறேன்; நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே ஆவியைப் பெற்றீர்கள்?]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. விசுவாசம் வந்தபின்பு நாம் உபாத்திக்குக் கீழானவர்களல்லவே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. இத்தனை பாடுகளையும் வீணாய்ப் பட்டீர்களோ? அவைகள் வீணாய்ப்போயிற்றே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நீங்களெல்லாரும் கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினால் தேவனுடைய புத்திரராயிருக்கிறீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. ஏனெனில், உங்களில் கிறிஸ்துவுக்குள்ளாக, ஞானஸ்நானம் பெற்றவர்கள் எத்தனைபேரோ அத்தனைபேரும் கிறிஸ்துவைத் தரித்துக்கொண்டீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை; நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. யூதனென்றும் கிரேக்கனென்றுமில்லை, அடிமையென்றும் சுயாதீனனென்றுமில்லை, ஆணென்றும் பெண்ணென்றுமில்லை; நீங்களெல்லாரும் கிறிஸ்து இயேசுவுக்குள் ஒன்றாயிருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நீங்கள் கிறிஸ்துவினுடையவர்களானால், ஆபிரகாமின் சந்ததியாராயும், வாக்குத்தத்தத்தின்படியே சுதந்தரராயுமிருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நீங்கள் கிறிஸ்துவினுடையவர்களானால், ஆபிரகாமின் சந்ததியாராயும், வாக்குத்தத்தத்தின்படியே சுதந்தரராயுமிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் விசுவாசமார்க்கத்தார்கள் எவர்களோ அவர்களே ஆபிரகாமின் பிள்ளைகளென்று அறிவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவியினாலே ஆரம்பம்பண்ணின நீங்கள் இப்பொழுது மாம்சத்தினாலே முடிவுபெறப்போகிறீர்களோ? நீங்கள் இத்தனை புத்தியீனரா?]]></a:t>
+              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இத்தனை பாடுகளையும் வீணாய்ப் பட்டீர்களோ? அவைகள் வீணாய்ப்போயிற்றே.]]></a:t>
+              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் உங்களுக்கு ஆவியை அளித்து, உங்களுக்குள்ளே அற்புதங்களை நடப்பிக்கிறவர் அதை நியாயப்பிரமாணத்தின் கிரியைகளினாலேயோ, விசுவாசக் கேள்வியினாலேயோ, எதினாலே செய்கிறார்?]]></a:t>
+              <a:t><![CDATA[8. மேலும் தேவன் விசுவாசத்தினாலே புறஜாதிகளை நீதிமான்களாக்குகிறாரென்று வேதம் முன்னாகக் கண்டு: உனக்குள் சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்று ஆபிரகாமுக்குச் சுவிசேஷமாய் முன்னறிவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493868" r:id="rId1"/>
+    <p:sldLayoutId id="2474532404" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +7186,130 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಯೆಗಳಿಂದಲೋ ಇಲ್ಲವೆ ಕೇಳಿ ನಂಬಿದ್ದರಿಂದಲೋ?]]></a:t>
+              <a:t><![CDATA[9. অব্রাহাম বিশ্বাস করে য়েমন আশীর্বাদ পেয়েছেন তেমনি য়ে সমস্ত লোক এখন বিশ্বাস করছে তারাও সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅಬ್ರಹಾಮನು ಸಹದೇವ ರನ್ನು ನಂಬಿದನು, ಆ ನಂಬಿಕೆಯು ಅವನಿಗೆ ನೀತಿ ಯೆಂದು ಎಣಿಸಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[আশীর্বাদ লাভ করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದದರಿಂದ ನಂಬುವವರೇ ಅಬ್ರಹಾಮನ ಮಕ್ಕಳೆಂದು ನೀವು ತಿಳಿದುಕೊಳ್ಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[10. যাঁরা ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হতে বিধি-ব্যবস্থা পালনের ওপর নির্ভর করে, তাদের ওপর অভিশাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ದೇವರು ಅನ್ಯಜನರನ್ನು ನಂಬಿಕೆಯ ಮೂಲಕ ವಾಗಿಯೇ ನೀತಿವಂತರೆಂದು ನಿರ್ಣಯಿಸುವನೆಂಬ ದಾಗಿ ಬರಹವು ಮೊದಲೇ ಕಂಡು ಅಬ್ರಹಾಮ]]></a:t>
+              <a:t><![CDATA[থাকে৷ কারণ শাস্ত্র বলে: ‘বিধি-ব্যবস্থায় য়ে সকল লেখা আছে তার সব কটি য়ে পালন না করে সে শাপগ্রস্ত!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಗೆ--ನಿನ್ನ ಮೂಲಕ ಎಲ್ಲಾ ಜನಾಂಗಗಳವರಿಗೆ ಆಶೀರ್ವಾದವುಂಟಾಗುವದೆಂಬ ಸುವಾರ್ತೆಯನ್ನು ಮುಂಚಿತವಾಗಿಯೇ ಸಾರಿತು ಎಂಬದೇ.]]></a:t>
+              <a:t><![CDATA[11. এখন এটা পরিষ্কার য়ে বিধি-ব্যবস্থার দ্বারা ঈশ্বরের কাছে ধার্মিক প্রতিপন্ন হওয়া যায় না৷ কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಹೀಗಿರಲಾಗಿ ನಂಬುವವರು ನಂಬಿಕೆಯಿಟ್ಟ ಅಬ್ರಹಾಮನೊಂದಿಗೆ ಆಶೀರ್ವಾದವನ್ನು ಹೊಂದುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[শাস্ত্র বলে: ‘ধার্মিক ব্যক্তি বিশ্বাসের জন্যই বাঁচবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನ್ಯಾಯ ಪ್ರಮಾಣದ ಕ್ರಿಯೆಗಳನ್ನು ಆಧಾರ ಮಾಡಿಕೊಳ್ಳುವವ ರೆಲ್ಲರೂ ಶಾಪಾಧೀನರಾಗಿದ್ದಾರೆ. ಹೇಗಂದರೆ, ನ್ಯಾಯ ಪ್ರಮಾಣದ]]></a:t>
+              <a:t><![CDATA[12. কিন্তু বিধি-ব্যবস্থার সঙ্গে বিশ্বাসের কোন সম্পর্ক নেই, বরং শাস্ত্র বলে, ‘য়ে বিধি-ব্যবস্থা পালন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗ್ರಂಥದೊಳಗೆ ಬರೆದಿರುವವುಗಳನ್ನೆಲ್ಲಾ ನಿತ್ಯವೂ ಕೈಕೊಳ್ಳದಿರುವ ಪ್ರತಿಯೊಬ್ಬನು ಶಾಪಗ್ರಸ್ತ ನೆಂದು ಬರೆದದೆ.]]></a:t>
+              <a:t><![CDATA[করে, সে তার মধ্য দিয়েই জীবন পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ನ್ಯಾಯಪ್ರಮಾಣದಿಂದ ಯಾವನೂ ದೇವರ ಸನ್ನಿಧಿಯಲ್ಲಿ ನೀತಿವಂತ ನಾಗುವದಿಲ್ಲವೆಂಬದು ಸ್ಪಷ್ಟವಾಗಿದೆ. ಯಾಕಂದರೆ--]]></a:t>
+              <a:t><![CDATA[13. বিধি-ব্যবস্থা আমাদের ওপর য়ে অভিশাপ চাপিয়ে দিয়েছে তার থেকে খ্রীষ্ট আমাদের উদ্ধার করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀತಿವಂತನು ನಂಬಿಕೆಯಿಂದಲೇ ಬದುಕುವನು ಎಂಬದು.]]></a:t>
+              <a:t><![CDATA[খ্রীষ্ট আমাদের স্থানে দাঁড়িয়ে নিজের ওপর সেই অভিশাপ গ্রহণ করলেন৷ কারণ শাস্ত্র বলছে: ‘যার দেহ গাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ಬುದ್ಧಿಯಿಲ್ಲದ ಗಲಾತ್ಯದವರೇ, ಸತ್ಯಕ್ಕೆ ವಿಧೇಯರಾಗದಂತೆ ನಿಮ್ಮನ್ನು ಯಾರು ಮರುಳುಗೊಳಿಸಿದರು? ಯೇಸು ಕ್ರಿಸ್ತನು]]></a:t>
+              <a:t><![CDATA[5. তোমরা বিধি-ব্যবস্থা পালন করেছিলে বলেই কি ঈশ্বর তোমাদের পবিত্র আত্মা দিয়েছিলেন এবং তোমাদের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನ್ಯಾಯಪ್ರಮಾಣಕ್ಕೆ ನಂಬಿಕೆಯು ಆಧಾರ ವಲ್ಲ. ಆದರೆ--ಅದರ ಕ್ರಿಯೆಗಳನ್ನು ಮಾಡುವವನೇ ಅವುಗಳ ಮೂಲಕ ಬದುಕುವನು ಎಂಬದೇ.]]></a:t>
+              <a:t><![CDATA[টাঙ্গানো হয় সে শাপগ্রস্ত৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕ್ರಿಸ್ತನು ನಮ್ಮ ನಿಮಿತ್ತ ಶಾಪವಾಗಿ ಮಾಡಲ್ಪಟ್ಟು ನ್ಯಾಯಪ್ರಮಾಣದ ಶಾಪದೊಳಗಿಂದ ನಮ್ಮನ್ನು ಬಿಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[14. খ্রীষ্ট এই কাজ সম্পন্ন করলেন যাতে য়ে আশীর্বাদ অব্রাহাম লাভ করেছিলেন তা খ্রীষ্টের মাধ্যমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ--ಮರಕ್ಕೆ ತೂಗಹಾಕಲ್ಪಟ್ಟ ಪ್ರತಿಯೊಬ್ಬನು ಶಾಪಗ್ರಸ್ತನು ಎಂದು ಬರೆದದೆಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[অইহুদীরাও লাভ করে, এবং য়েন বিশ্বাসের দ্বারা আমরা সেই প্রতিশ্রুত আত্মাকে পাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅಬ್ರಹಾಮನಿಗೆ ಉಂಟಾದ ಆಶೀರ್ವಾದವು ಯೇಸು ಕ್ರಿಸ್ತನ ಮೂಲಕ ಆನ್ಯಜನರಿಗೆ ಉಂಟಾಗು ವಂತೆ ದೇವರು ವಾಗ್ದಾನ ಮಾಡಿದ]]></a:t>
+              <a:t><![CDATA[15. আমার ভাই ও বোনেরা, আমি তোমাদের কাছে সাধারণ একটি উদাহরণ দিচ্ছি: দুজনের মধ্যে একটা চুক্তির কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತ್ಮನು ನಮಗೆ ನಂಬಿಕೆಯ ಮೂಲಕ ದೊರಕುವಂತಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[চিন্তা কর৷ সেই চুক্তি একবার বৈধ হয়ে গেলে কেউ তা বাতিল করতে পারে না বা তাতে কোন কিছু য়োগ করতে পারে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸಹೊದರರೇ, ಮನುಷ್ಯ ರೀತಿಯಲ್ಲಿ ನಾನು ಮಾತನಾಡುತ್ತೇನೆ. ಸ್ಥಿರಪಡಿಸಿದ ಒಂದು ಒಡಂಬಡಿಕೆ ಯು ಕೇವಲ ಮನುಷ್ಯನದಾಗಿದ್ದರೂ]]></a:t>
+              <a:t><![CDATA[না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಯಾರೂ ರದ್ದು ಮಾಡುವದಿಲ್ಲ ಇಲ್ಲವೆ ಅದಕ್ಕೆ ಹೆಚ್ಚೇನೂ ಕೂಡಿಸುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[16. ঈশ্বর, অব্রাহাম ও তাঁর বংশধরকে আশীর্বাদের প্রতিশ্রুতি দিয়েছিলেন৷ লক্ষ্য কর য়ে এখানে ‘বংশধর’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ದೇವರು ಅಬ್ರಹಾಮನಿಗೂ ಅವನ ಸಂತತಿಗೂ ವಾಗ್ದಾನಗಳನ್ನು ಮಾಡಿದನು; ಆತನು--ನಿನ್ನ ಸಂತತಿಗಳಿಗೆ ಎಂದು ಹೇಳಿ ಅನೇಕರನ್ನು]]></a:t>
+              <a:t><![CDATA[বলা হয়েছে, ‘বংশধরদের’ নয়, য়েন অনেককে নয় বরং একজনকে অর্থাত্ খ্রীষ্টকে নির্দেশ করা হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೂಚಿಸದೆ--ನಿನ್ನ ಸಂತತಿಗೆ ಎಂದು ಹೇಳಿ ಒಬ್ಬನನ್ನೇ ಸೂಚಿಸುತ್ತಾನೆ. ಆ ಒಬ್ಬಾತನು ಕ್ರಿಸ್ತನೇ.]]></a:t>
+              <a:t><![CDATA[17. আমি এটাই বলতে চাই য়ে: ঈশ্বর অব্রাহামের সঙ্গেচুক্তি করেছিলেন, আর তার চারশো তিরিশ বছর পরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ಹೇಳುವದೇನಂದರೆ, ದೇವರು ಕ್ರಿಸ್ತನಲ್ಲಿ ಮೊದಲು ಸ್ಥಿರಪಡಿಸಿದ ಒಡಂಬಡಿಕೆಯನ್ನು ನಾನೂರ ಮೂವತ್ತು ವರುಷಗಳ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থা এসেছিল৷ তাই বিধি-ব্যবস্থা এসে পূর্বেই য়ে চুক্তি ঈশ্বরের সাথে অব্রাহামের হয়েছিল তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಿಲುಬೆಗೆ ಹಾಕಿಸಿಕೊಂಡವನಾಗಿ ನಿಮ್ಮ ಕಣ್ಣೆದುರಿನಲ್ಲಿ ಸ್ಪಷ್ಟವಾಗಿ ವರ್ಣಿಸಲ್ಪಟ್ಟನಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[অলৌকিক কাজ করেছিলেন, না তোমরা সুসমাচার শুনে বিশ্বাস করেছিলে বলে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದ ನ್ಯಾಯಪ್ರಮಾಣವು ರದ್ದು ಮಾಡಿ ಆ ವಾಗ್ದಾನವನ್ನು ವ್ಯರ್ಥಮಾಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[বাতিল করতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆ ಬಾಧ್ಯತೆಯು ನ್ಯಾಯಪ್ರಮಾಣದಿಂದ ದೊರೆ ಯುವದಾದರೆ ಅದು ಇನ್ನು ವಾಗ್ದಾನದಿಂದ ದೊರೆಯು ವದಿಲ್ಲವೆಂದಾಯಿತು; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[18. যদি উত্তরাধিকার বিধি-ব্যবস্থার ওপর নির্ভর করত তাহলে তা আর প্রতিশ্রুতির ওপর নির্ভরশীল হত না;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು ಅದನ್ನು ಅಬ್ರಹಾಮನಿಗೆ ವಾಗ್ದಾನದ ಮೂಲಕವಾಗಿಯೇ ದಯಪಾಲಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[কিন্তু ঈশ্বর মুক্ত হস্তে এই উত্তরাধিকার অব্রাহামকে তাঁর প্রতিশ্রুতির মধ্যে দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಹಾಗಾದರೆ ನ್ಯಾಯಪ್ರಮಾಣವು ಯಾತಕ್ಕೆ? ವಾಗ್ದಾನದ ಸಂತತಿಯಾದಾತನು ಬರುವತನಕ ದೇವರು ಇಂಥಿಂಥದ್ದು ಅಪರಾಧವೆಂದು]]></a:t>
+              <a:t><![CDATA[19. তাহলে বিধি-ব্যবস্থা কিসের জন্য? অপরাধ কি এটা বোঝাবার জন্য বিধি-ব্যবস্থা সেই বংশধর (অব্রাহামের)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೋರಿಸುವದಕ್ಕಾಗಿ ಅದನ್ನು ವಾಗ್ದಾನದ ತರುವಾಯ ನೇಮಿಸಿ ದೂತರ ಮುಖಾಂತರ ಒಬ್ಬ ಮಧ್ಯಸ್ಥನ ಕೈಯಲ್ಲಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[আসা পর্যন্ত য়োগ করা হল, যাকে সেই প্রতিশ্রুতি দেওয়া হয়েছিল৷ মানুষের কাছে সেই বিধি-ব্যবস্থা পৌঁছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಮಧ್ಯಸ್ಥನು ಒಬ್ಬನ ಮಧ್ಯಸ್ಥನಲ್ಲ; ಆದರೆ ದೇವರು ಒಬ್ಬನೇ.]]></a:t>
+              <a:t><![CDATA[দিতে স্বর্গদূতরা মোশিকে মধ্যস্তরূপে ব্যবহার করেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಹಾಗಾದರೆ ನ್ಯಾಯಪ್ರಮಾಣವು ದೇವರ ವಾಗ್ದಾನಗಳಿಗೆ ವಿರುದ್ಧವೋ? ಹಾಗೆ ಎಂದಿಗೂ ಹೇಳಬಾರದು; ಕೊಡಲ್ಪಟ್ಟಿದ್ದ]]></a:t>
+              <a:t><![CDATA[20. কিন্তু কেবলমাত্র একজন থাকলে কোন মধ্যস্থের দরকার হয় না; আর ঈশ্বর এক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನ್ಯಾಯಪ್ರಮಾಣವು ಬದುಕಿಸುವದಕ್ಕೆ ಶಕ್ತಿಯುಳ್ಳದ್ದಾಗಿದ್ದರೆ ನಿಜವಾಗಿ ನ್ಯಾಯಪ್ರಮಾಣದಿಂದಲೇ ನೀತಿಯುಂಟಾಗುತ್ತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[21. তাহলে কি বিধি-ব্যবস্থা ঈশ্বরের প্রতিশ্রুতির বিরুদ্ধে? নিশ্চয়ই নয়! যদি এমন বিধি-ব্যবস্থা থাকত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಹಾಗಾದರೆ ಯೇಸು ಕ್ರಿಸ್ತನಲ್ಲಿ ನಂಬಿಕೆಯಿಡು ವದರಿಂದ ಉಂಟಾಗುವ ಆ ವಾಗ್ದಾನವು ನಂಬುವ ವರಿಗೇ ಕೊಡಲ್ಪಡುವಂತೆ ಎಲ್ಲರೂ]]></a:t>
+              <a:t><![CDATA[যা মানুষকে জীবন দান করতে পারে, তবে বিধি-ব্যবস্থা পালন করেই আমরা ধার্মিক হতে পারতাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾಪಕ್ಕೊಳ ಗಾಗಿದ್ದಾರೆಂದು ಬರಹವು ತೀರ್ಮಾನಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[22. কিন্তু এ সত্য নয়, কারণ শাস্ত্র দেখাচ্ছে য়ে সকলে পাপের কাছে বন্দী; য়েন লোকেরা বিশ্বাসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಒಂದು ಸಂಗತಿಯನ್ನು ಮಾತ್ರ ನಿಮ್ಮಿಂದ ತಿಳುಕೊಳ್ಳಬೇಕೆಂದಿದ್ದೇನೆ. ನೀವು ಆತ್ಮನನ್ನು ಹೊಂದಿದ್ದು ನ್ಯಾಯಪ್ರಮಾಣದ]]></a:t>
+              <a:t><![CDATA[6. অব্রাহামের সম্পর্কে শাস্ত্র য়েমন বলে: ‘অব্রাহাম ঈশ্বরের ওপর বিশ্বাস করেছিলেন এবং ঈশ্বর তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ನಂಬಿಕೆ ಬರುವದಕ್ಕೆ ಮೊದಲು, ತರು ವಾಯ ಪ್ರಕಟವಾಗಲಿರುವ ಆ ನಂಬಿಕೆಗೆ ವಶವಾಗು ವದಕ್ಕಾಗಿ ನಾವು ನ್ಯಾಯಪ್ರಮಾಣದ]]></a:t>
+              <a:t><![CDATA[মাধ্যমেই সেই প্রতিশ্রুত আশীর্বাদ পেতে পারে৷ যাঁরা যীশু খ্রীষ্টে বিশ্বাস করবে, তাদের উদ্দেশ্যেই এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಧೀನದಲ್ಲಿ ಇರಿಸಲ್ಪಟ್ಟಿದ್ದೆವು.]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতি দেওয়া রয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಾವು ನಂಬಿಕೆಯ ಮೂಲಕ ನೀತಿವಂತರೆಂದು ನಿರ್ಣಯಿಸಲ್ಪಡುವಂತೆ ನಮ್ಮನ್ನು ಕ್ರಿಸ್ತನ ಬಳಿಗೆ ತರುವದಕ್ಕಾಗಿ]]></a:t>
+              <a:t><![CDATA[23. এই বিশ্বাস আসার আগে আমরা বিধি-ব্যবস্থার অধীনে বন্দী ছিলাম; আমাদের কোন স্বাধীনতা ছিল না, য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನ್ಯಾಯಪ್ರಮಾಣವು ನಮ್ಮ ಉಪಾಧ್ಯಾಯನಂತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[পর্যন্ত না ঈশ্বর আমাদের কাছে বিশ্বাসের সেই কথা জানালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದರೆ ನಂಬಿಕೆಯು ಬಂದಿರಲಾಗಿ ನಾವಿನ್ನು ಉಪಾಧ್ಯಾಯನ ಕೆಳಗೆ ಎಂದಿಗೂ ಇರುವವರಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[24. খ্রীষ্টের কাছে আসার জন্য বিধি-ব্যবস্থাই ছিল আমাদের কঠোর অভিভাবক, য়েন বিশ্বাসের মাধ্যমে আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನೀವೆಲ್ಲರು ಕ್ರಿಸ್ತ ಯೇಸು ವಿನಲ್ಲಿಟ್ಟಿರುವ ನಂಬಿಕೆಯ ಮೂಲಕ ದೇವರ ಮಕ್ಕಳಾಗಿ ದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সাক্ষাতে ধার্মিক বলে গণিত হই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೇಗಂದರೆ ಕ್ರಿಸ್ತನಲ್ಲಿ ಸೇರುವದಕ್ಕೆ ಬಾಪ್ತಿಸ್ಮ ಮಾಡಿಸಿಕೊಂಡಿರುವ ನೀವೆಲ್ಲರು ಕ್ರಿಸ್ತನನ್ನು ಧರಿಸಿ ಕೊಂಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[1. ওহে অবুঝ গালাতীয়ের লোকেরা! তোমাদের কে যাদু করেছে? ক্রুশের ওপর যীশু খ্রীষ্টের মৃত্যুর কথা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನೀವೆಲ್ಲರು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ಒಂದೇ ಆಗಿರುವದರಿಂದ ಯೆಹೂದ್ಯನು ಗ್ರೀಕನು ಎಂದೂ ದಾಸನು ಸ್ವತಂತ್ರನು ಎಂದೂ ಗಂಡು]]></a:t>
+              <a:t><![CDATA[তো স্পষ্ট করেই বোঝানো হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಣ್ಣು ಎಂದೂ ಭೇದವಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[2. কেবল আমার এই কথাটির জবাব দাও: তোমরা কিভাবে পবিত্র আত্মা পেয়েছিলে? বিধি-ব্যবস্থা পালনের দ্বারা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನೀವು ಕ್ರಿಸ್ತನವರಾಗಿದ್ದರೆ ಅಬ್ರಹಾಮನ ಸಂತತಿಯವರು ವಾಗ್ದಾನಕ್ಕನುಸಾರವಾಗಿ ಬಾಧ್ಯರೂ ಆಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[পেয়েছিলে? না সুসমাচার শুনে ও তাতে বিশ্বাস করাতেই পবিত্র আত্মা পেয়েছিল?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +13118,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಯೆಗಳಿಂದಲೋ? ಇಲ್ಲವೆ ಕೇಳಿ ನಂಬಿದ್ದ ರಿಂದಲೋ?]]></a:t>
+              <a:t><![CDATA[বিশ্বাসকে স্বীকৃতি দিয়েছিলেন; তার ফলে ঈশ্বরের সাক্ষাতে অব্রাহাম ধার্মিক প্রতিপন্ন হয়েছিলেন৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. তোমরা কি এতই অবোধ য়ে, পবিত্র আত্মায় খ্রীষ্টীয় জীবন শুরু করে এখন তা স্থুল দৈহিক শক্তির ওপর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নির্ভর করে শেষ করতে চাও?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. এখন যখন বিশ্বাস আমাদের মধ্যে এসেছে, তখন আমরা আর বিধি-ব্যবস্থার অধীন নই৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. তোমরা কি বৃথাই এত রকম অভিজ্ঞতার মধ্যে দিয়ে গেছ? আমি আশা করি তা বৃথা হবে না৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. কারণ তোমাদের মধ্যে যাদের খ্রীষ্টে বাপ্তিস্ম হয়েছে, তাদের সবাই খ্রীষ্টকে পরিধান করেছে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. খ্রীষ্ট যীশুর মাধ্যমে বিশ্বাস দ্বারা তোমরা সকলেই ঈশ্বরের সন্তান৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. এখন খ্রীষ্ট যীশুতে যাঁরা আছে তাদের মধ্যে পুরুষ বা স্ত্রীতে কোন ভেদাভেদ নেই, ইহুদী কি গ্রীক,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[স্বাধীন কি দাসের মধ্যে কোন পার্থক্য নেই৷ কারণ খ্রীষ্ট যীশুতে তোমরা এক৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. তোমরা খ্রীষ্টের, তাই তোমরা অব্রাহামের বংশধর; সুতরাং অব্রাহামের কাছে ঈশ্বর য়ে প্রতিশ্রুতি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দিয়েছিলেন তোমরাও তার উত্তরাধিকারী হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನೀವು ಇಷ್ಟು ಬುದ್ಧಿಯಿಲ್ಲ ದವರಾಗಿದ್ದೀರಾ? ಆತ್ಮನಿಗನುಸಾರವಾಗಿ ಪ್ರಾರಂಭಿಸಿ ಈಗ ಶಾರೀರಿಕ ರೀತಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[7. তোমাদের জানা ভাল, য়ে যাঁরা বিশ্বাসের পথে চলে তারাই অব্রাহামের প্রকৃত সন্তান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಪೂರ್ಣರಾಗಬೇಕೆಂದಿ ದ್ದೀರಾ?]]></a:t>
+              <a:t><![CDATA[8. পবিত্র শাস্ত্রে এবিষয়ে আগেই লেখা ছিল য়ে, অইহুদী লোকদের ঈশ্বর তাদের বিশ্বাসের দ্বারা ধার্মিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹಾಗಾದರೆ ನೀವು ಅಷ್ಟು ಬಾಧೆಗಳನ್ನು ಅನುಭವಿಸಿದ್ದು ವ್ಯರ್ಥವಾಯಿತೋ? ವ್ಯರ್ಥವಾಯಿ ತೇನೋ?]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন করবেন৷ আগে থেকেই এই সুসমাচার অব্রাহামকে জানিয়ে দেওয়া হয়েছিল! ‘অব্রাহাম সমস্ত জাতি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆತನು ಆತ್ಮನನ್ನು ನಿಮಗೆ ಕೊಟ್ಟು ನಿಮ್ಮಲ್ಲಿ ಮಹತ್ಕಾರ್ಯಗಳನ್ನು ನಡಿಸಿದನಲ್ಲಾ. ಹಾಗೆ ಮಾಡಿದ್ದು ನ್ಯಾಯಪ್ರಮಾಣದ]]></a:t>
+              <a:t><![CDATA[মাধ্যমে আশীর্বাদ পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>