--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -91,50 +91,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +183,59 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +383,62 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும் நீங்கள் புத்திரராயிருக்கிறபடியினால், அப்பா, பிதாவே! என்று கூப்பிடத்தக்கதாக தேவன் தமது குமாரனுடைய ஆவியை உங்கள் இருதயங்களில் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[5. To redeem them that were under the law, that we might receive the adoption of sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் இனி நீ அடிமையாயிராமல் புத்திரனாயிருக்கிறாய்; நீ புத்திரனேயானால், கிறிஸ்துமூலமாய் தேவனுடைய சுதந்தரனாயுமிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[5. To redeem them that were under the law, that we might receive the adoption of sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் தேவனை அறியாமலிருந்தபோது, சுபாவத்தின்படி தேவர்களல்லாதவர்களுக்கு அடிமைகளாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And because all of you are sons, God has sent forth the Spirit of his Son into your hearts, crying, Abba, Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுதோ நீங்கள் தேவனை அறிந்திருக்க, அல்லது தேவனாலே அறியப்பட்டிருக்க, பெலனற்றதும் வெறுமையானதுமான அவ்வழிபாடுகளுக்கு நீங்கள் மறுபடியும் திரும்பி, மறுபடியும் அவைகளுக்கு அடிமைப்படும்படி விரும்புகிறதெப்படி?]]></a:t>
+              <a:t><![CDATA[6. And because all of you are sons, God has sent forth the Spirit of his Son into your hearts, crying, Abba, Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுதோ நீங்கள் தேவனை அறிந்திருக்க, அல்லது தேவனாலே அறியப்பட்டிருக்க, பெலனற்றதும் வெறுமையானதுமான அவ்வழிபாடுகளுக்கு நீங்கள் மறுபடியும் திரும்பி, மறுபடியும் அவைகளுக்கு அடிமைப்படும்படி விரும்புகிறதெப்படி?]]></a:t>
+              <a:t><![CDATA[7. Wherefore you are no more a servant, but a son; and if a son, then an heir of God through Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாட்களையும், மாதங்களையும், காலங்ளையும், வருஷங்களையும் பார்க்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[7. Wherefore you are no more a servant, but a son; and if a son, then an heir of God through Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உங்களுக்காகப் பிரயாசப்பட்டது வீணாய்ப்போயிற்றோ என்று உங்களைக்குறித்துப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Nevertheless then, when all of you knew not God, all of you did service unto them which by nature are no gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உங்களுக்காகப் பிரயாசப்பட்டது வீணாய்ப்போயிற்றோ என்று உங்களைக்குறித்துப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But now, after that all of you have known God, or rather are known of God, how turn all of you again to the weak and beggarly elements, unto which all of you desire again to be in bondage?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரர் என்னைப்போலாகுங்கள் என்று உங்களை வேண்டிக்கொள்ளுகிறேன்; நான் உங்களைப்போலுமானேனே. எனக்கு நீங்கள் அநியாயம் ஒன்றும்செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[9. But now, after that all of you have known God, or rather are known of God, how turn all of you again to the weak and beggarly elements, unto which all of you desire again to be in bondage?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரர் என்னைப்போலாகுங்கள் என்று உங்களை வேண்டிக்கொள்ளுகிறேன்; நான் உங்களைப்போலுமானேனே. எனக்கு நீங்கள் அநியாயம் ஒன்றும்செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[9. But now, after that all of you have known God, or rather are known of God, how turn all of you again to the weak and beggarly elements, unto which all of you desire again to be in bondage?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் நான் சொல்லுகிறதென்னவெனில், சுதந்தரவாளியானவன் எல்லாவற்றிற்கும் எஜமானாயிருந்தும், அவன் சிறுபிள்ளையாயிருக்குங்காலமளவும், அவனுக்கும் அடிமையானவனுக்கும் வித்தியாசமில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now I say, That the heir, as long as he is a child, differs nothing from a servant, though he be lord of all;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்குத் தெரிந்திருக்கிறபடி, நான் சரீர பலவீனத்தோடு முதலாந்தரம் உங்களுக்குச் சுவிசேஷத்தைப் பிரசங்கித்தேன்.]]></a:t>
+              <a:t><![CDATA[10. All of you observe days, and months, and times, and years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும் என் சரீரத்திலுண்டாயிருக்கிற சோதனையை நீங்கள் அசட்டைபண்ணாமலும், அரோசியாமலும், தேவதூதனைப்போலவும், கிறிஸ்து இயேசுவைப்போலவும், என்னை ஏற்றுக்கொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. I am afraid of you, lest I have bestowed upon you labour in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும் என் சரீரத்திலுண்டாயிருக்கிற சோதனையை நீங்கள் அசட்டைபண்ணாமலும், அரோசியாமலும், தேவதூதனைப்போலவும், கிறிஸ்து இயேசுவைப்போலவும், என்னை ஏற்றுக்கொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Brethren, I plead to you, be as I am; for I am as all of you are: all of you have not injured me at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீங்கள் கொண்டிருந்த ஆனந்த பாக்கியம் எங்கே? உங்கள் கண்களைப் பிடுங்கி எனக்குக் கொடுக்கக்கூடுமானால், அப்படியும் செய்திருப்பீர்களென்று உங்களுக்குச் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Brethren, I plead to you, be as I am; for I am as all of you are: all of you have not injured me at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீங்கள் கொண்டிருந்த ஆனந்த பாக்கியம் எங்கே? உங்கள் கண்களைப் பிடுங்கி எனக்குக் கொடுக்கக்கூடுமானால், அப்படியும் செய்திருப்பீர்களென்று உங்களுக்குச் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. All of you know how through infirmity of the flesh I preached the gospel unto you at the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உங்களுக்குச் சத்தியத்தைச் சொன்னதினாலே உங்களுக்குச் சத்துருவானேனோ?]]></a:t>
+              <a:t><![CDATA[13. All of you know how through infirmity of the flesh I preached the gospel unto you at the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உங்களை நாடி வைராக்கியம் பாராட்டுகிறார்கள், ஆகிலும் நல்மனதோடே அப்படிச் செய்யாமல், நீங்கள் அவர்களை நாடி வைராக்கியம் பாராட்டும்பொருட்டு உங்களைப் புறம்பாக்க விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And my temptation which was in my flesh all of you despised not, nor rejected; but received me as an angel of God, even as Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உங்களை நாடி வைராக்கியம் பாராட்டுகிறார்கள், ஆகிலும் நல்மனதோடே அப்படிச் செய்யாமல், நீங்கள் அவர்களை நாடி வைராக்கியம் பாராட்டும்பொருட்டு உங்களைப் புறம்பாக்க விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And my temptation which was in my flesh all of you despised not, nor rejected; but received me as an angel of God, even as Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நல்விஷயத்தில் வைராக்கியம் பராட்டுவது நல்லதுதான்; அதை நான் உங்களிடத்தில் இருக்கும்பொழுதுமாத்திரமல்ல, எப்பொழுதும் பாராட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Where is then the blessedness all of you spoke of? for I bear you record, that, if it had been possible, all of you would have plucked out your own eyes, and have given them to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நல்விஷயத்தில் வைராக்கியம் பராட்டுவது நல்லதுதான்; அதை நான் உங்களிடத்தில் இருக்கும்பொழுதுமாத்திரமல்ல, எப்பொழுதும் பாராட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Where is then the blessedness all of you spoke of? for I bear you record, that, if it had been possible, all of you would have plucked out your own eyes, and have given them to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் நான் சொல்லுகிறதென்னவெனில், சுதந்தரவாளியானவன் எல்லாவற்றிற்கும் எஜமானாயிருந்தும், அவன் சிறுபிள்ளையாயிருக்குங்காலமளவும், அவனுக்கும் அடிமையானவனுக்கும் வித்தியாசமில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now I say, That the heir, as long as he is a child, differs nothing from a servant, though he be lord of all;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் சிறுபிள்ளைகளே, கிறிஸ்து உங்களிடத்தில் உருவாகுமளவும் உங்களுக்காக மறுபடியும் கர்ப்பவேதனைப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. Am I therefore become your enemy, because I tell you the truth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் சிறுபிள்ளைகளே, கிறிஸ்து உங்களிடத்தில் உருவாகுமளவும் உங்களுக்காக மறுபடியும் கர்ப்பவேதனைப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. They zealously affect you, but not well; yea, they would exclude you, that all of you might affect them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்களைக்குறித்து நான் சந்தேகப்படுகிறபடியால், நான் இப்பொழுது உங்களிடத்தில் வந்திருந்து, வேறுவகையாகப் பேச விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. They zealously affect you, but not well; yea, they would exclude you, that all of you might affect them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்களைக்குறித்து நான் சந்தேகப்படுகிறபடியால், நான் இப்பொழுது உங்களிடத்தில் வந்திருந்து, வேறுவகையாகப் பேச விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. But it is good to be zealously affected always in a good thing, and not only when I am present with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிருக்க விரும்புகிற நீங்கள் நியாயப்பிரமாணம் சொல்லுகிறதைக் கேட்கவில்லையா? இதை எனக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. But it is good to be zealously affected always in a good thing, and not only when I am present with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆபிரகாமுக்கு இரண்டு குமாரர் இருந்தார்கள் என்று எழுதியிருக்கிறது; ஒருவன் அடிமையானவளிடத்தில் பிறந்தவன், ஒருவன் சுயாதீனமுள்ளவளிடத்தில் பிறந்தவன்.]]></a:t>
+              <a:t><![CDATA[19. My little children, of whom I travail in birth again until Christ be formed in you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அடிமையானவளிடத்தில் பிறந்தவன் மாம்சத்தின்படி பிறந்தான், சுயாதீனமுள்ளவளிடத்தில் பிறந்தவன் வாக்குத்தத்தத்தின்படி பிறந்தான்.]]></a:t>
+              <a:t><![CDATA[19. My little children, of whom I travail in birth again until Christ be formed in you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அடிமையானவளிடத்தில் பிறந்தவன் மாம்சத்தின்படி பிறந்தான், சுயாதீனமுள்ளவளிடத்தில் பிறந்தவன் வாக்குத்தத்தத்தின்படி பிறந்தான்.]]></a:t>
+              <a:t><![CDATA[20. I desire to be present with you now, and to change my voice; for I stand in doubt of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவைகள் ஞான அர்த்தமுள்ளவைகள்; அந்த ஸ்திரீகள் இரண்டு ஏற்பாடுகளாம்; ஒன்று சீனாய்மலையிலுண்டான ஏற்பாடு, அது அடிமைத்தனத்திற்குள்ளாகப் பிள்ளைபெறுகிறது, அது ஆகார் என்பவள்தானே.]]></a:t>
+              <a:t><![CDATA[20. I desire to be present with you now, and to change my voice; for I stand in doubt of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவைகள் ஞான அர்த்தமுள்ளவைகள்; அந்த ஸ்திரீகள் இரண்டு ஏற்பாடுகளாம்; ஒன்று சீனாய்மலையிலுண்டான ஏற்பாடு, அது அடிமைத்தனத்திற்குள்ளாகப் பிள்ளைபெறுகிறது, அது ஆகார் என்பவள்தானே.]]></a:t>
+              <a:t><![CDATA[21. Tell me, all of you that desire to be under the law, do all of you not hear the law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தகப்பன் குறித்த காலம்வரைக்கும் அவன் காரியக்காரருக்கும் வீட்டு விசாரணைக்காரருக்கும் கீழ்ப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. But is under tutors and governors until the time appointed of the father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகார் என்பது அரபிதேசத்திலுள்ள சீனாய்மலை; அந்த ஆகார் இப்பொழுதிருக்கிற எருசலேமுக்குச் சரி; இவள் தன் பிள்ளைகளோடேகூட அடிமைப்பட்டிருக்கிறாளே.]]></a:t>
+              <a:t><![CDATA[21. Tell me, all of you that desire to be under the law, do all of you not hear the law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகார் என்பது அரபிதேசத்திலுள்ள சீனாய்மலை; அந்த ஆகார் இப்பொழுதிருக்கிற எருசலேமுக்குச் சரி; இவள் தன் பிள்ளைகளோடேகூட அடிமைப்பட்டிருக்கிறாளே.]]></a:t>
+              <a:t><![CDATA[22. For it is written, that Abraham had two sons, the one by a bondmaid, the other by a freewoman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலான எருசலேமோ சுயாதீனமுள்ளவள், அவளே நம்மெல்லாருக்கும் தாயானவள்.]]></a:t>
+              <a:t><![CDATA[22. For it is written, that Abraham had two sons, the one by a bondmaid, the other by a freewoman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தப்படி பிள்ளைபெறாத மலடியே, மகிழ்ந்திரு; கர்ப்பவேதனைப்படாதவளே, களிப்பாய் எழும்பி ஆர்ப்பரி; புருஷனுள்ளவளைப் பார்க்கிலும் அநாத ஸ்திரீக்கே அதிக பிள்ளைகளுண்டு என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. But he who was of the bondwoman was born after the flesh; but he of the freewoman was by promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தப்படி பிள்ளைபெறாத மலடியே, மகிழ்ந்திரு; கர்ப்பவேதனைப்படாதவளே, களிப்பாய் எழும்பி ஆர்ப்பரி; புருஷனுள்ளவளைப் பார்க்கிலும் அநாத ஸ்திரீக்கே அதிக பிள்ளைகளுண்டு என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. But he who was of the bondwoman was born after the flesh; but he of the freewoman was by promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சகோதரரே நாம் ஈசாக்கைப்போல வாக்குத்தத்தத்துப் பிள்ளைகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[24. Which things are an allegory: for these are the two covenants; the one from the mount Sinai, which genders to bondage, which is Agar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகிலும் மாம்சத்தின்படி பிறந்தவன் ஆவியின்படி பிறந்தவனை அப்பொழுது துன்பப்படுத்தினது போல, இப்பொழுதும் நடந்துவருகிறது.]]></a:t>
+              <a:t><![CDATA[24. Which things are an allegory: for these are the two covenants; the one from the mount Sinai, which genders to bondage, which is Agar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகிலும் மாம்சத்தின்படி பிறந்தவன் ஆவியின்படி பிறந்தவனை அப்பொழுது துன்பப்படுத்தினது போல, இப்பொழுதும் நடந்துவருகிறது.]]></a:t>
+              <a:t><![CDATA[25. For this Agar is mount Sinai in Arabia, and answers to Jerusalem which now is, and is in bondage with her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதைக்குறித்து வேதம் என்னசொல்லுகிறது: அடிமையானவளின் மகன் சுயாதீனமுள்ளவளுடைய குமாரனோடே சுதந்தரவாளியாயிருப்பதில்லை; ஆகையால் அடிமையானவளையும், அவளுடைய மகனையும் புறம்பே தள்ளு என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[25. For this Agar is mount Sinai in Arabia, and answers to Jerusalem which now is, and is in bondage with her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதைக்குறித்து வேதம் என்னசொல்லுகிறது: அடிமையானவளின் மகன் சுயாதீனமுள்ளவளுடைய குமாரனோடே சுதந்தரவாளியாயிருப்பதில்லை; ஆகையால் அடிமையானவளையும், அவளுடைய மகனையும் புறம்பே தள்ளு என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[26. But Jerusalem which is above is free, which is the mother of us all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே நாமும் சிறுபிள்ளைகளாயிருந்த காலத்தில் இவ்வுலகத்தின் வழிபாடுகளுக்கு அடிமைப்பட்டவர்களாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[2. But is under tutors and governors until the time appointed of the father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5294,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இப்படியிருக்க, சகோதரரே, நாம் அடிமையானவளுக்குப் பிள்ளைகளாயிராமல், சுயாதீனமுள்ளவளுக்கே பிள்ளைகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[27. For it is written, Rejoice, you barren that bear not; break forth and cry, you that travail not: for the desolate has many more children than she which has an husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For it is written, Rejoice, you barren that bear not; break forth and cry, you that travail not: for the desolate has many more children than she which has an husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Now we, brethren, as Isaac was, are the children of promise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But as then he that was born after the flesh persecuted him that was born after the Spirit, even so it is now.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But as then he that was born after the flesh persecuted him that was born after the Spirit, even so it is now.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Nevertheless what says the scripture? Cast out the bondwoman and her son: for the son of the bondwoman shall not be heir with the son of the freewoman.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Nevertheless what says the scripture? Cast out the bondwoman and her son: for the son of the bondwoman shall not be heir with the son of the freewoman.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Nevertheless what says the scripture? Cast out the bondwoman and her son: for the son of the bondwoman shall not be heir with the son of the freewoman.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. So then, brethren, we are not children of the bondwoman, but of the free.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. So then, brethren, we are not children of the bondwoman, but of the free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாம் புத்திரசுவிகாரத்தையடையும்படி நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டவர்களை மீட்டுக்கொள்ளத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[3. Even so we, when we were children, were in bondage under the elements of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாம் புத்திரசுவிகாரத்தையடையும்படி நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டவர்களை மீட்டுக்கொள்ளத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[3. Even so we, when we were children, were in bondage under the elements of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காலம் நிறைவேறினபோது, ஸ்திரீயினிடத்திற் பிறந்தவரும் நியாயப்பிரமாணத்திற்குக் கீழானவருமாகிய தம்முடைய குமாரனை தேவன் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[4. But when the fullness of the time was come, God sent forth his Son, made of a woman, made under the law,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும் நீங்கள் புத்திரராயிருக்கிறபடியினால், அப்பா, பிதாவே! என்று கூப்பிடத்தக்கதாக தேவன் தமது குமாரனுடைய ஆவியை உங்கள் இருதயங்களில் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[4. But when the fullness of the time was come, God sent forth his Son, made of a woman, made under the law,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474533923" r:id="rId1"/>
+    <p:sldLayoutId id="2478621467" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +7194,122 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, हमारे हृदय में भेजा है।]]></a:t>
+              <a:t><![CDATA[5. காலம் நிறைவேறினபோது, ஸ்திரீயினிடத்திற் பிறந்தவரும் நியாயப்பிரமாணத்திற்குக் கீழானவருமாகிய தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये तू अब दास नहीं, परन्तु पुत्र है; और जब पुत्र हुआ, तो परमेश्वर के द्वारा वारिस भी हुआ।]]></a:t>
+              <a:t><![CDATA[குமாரனை தேவன் அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. भला, तब तो तुम परमेश्वर को न जानकर उनके दास थे जो स्वभाव से परमेश्वर नहीं।]]></a:t>
+              <a:t><![CDATA[6. மேலும் நீங்கள் புத்திரராயிருக்கிறபடியினால், அப்பா, பிதாவே! என்று கூப்பிடத்தக்கதாக தேவன் தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. पर अब जो तुम ने परमेश्वर को पहचान लिया वरन परमेश्वर ने तुम को पहचाना, तो उन निर्बल और निकम्मी]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய ஆவியை உங்கள் இருதயங்களில் அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आदि-शिक्षा की बातों की ओर क्यों फिरते हो, जिन के तुम दोबारा दास होना चाहते हो?]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் இனி நீ அடிமையாயிராமல் புத்திரனாயிருக்கிறாய்; நீ புத்திரனேயானால், கிறிஸ்துமூலமாய் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तुम दिनों और महीनों और नियत समयों और वर्षों को मानते हो।]]></a:t>
+              <a:t><![CDATA[சுதந்தரனாயுமிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. मैं तुम्हारे विषय में डरता हूं, कहीं ऐसा न हो, कि जो परिश्रम मैं ने तुम्हारे लिये किया है व्यर्थ]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் தேவனை அறியாமலிருந்தபோது, சுபாவத்தின்படி தேவர்களல்லாதவர்களுக்கு அடிமைகளாயிருந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहरे॥]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுதோ நீங்கள் தேவனை அறிந்திருக்க, அல்லது தேவனாலே அறியப்பட்டிருக்க, பெலனற்றதும் வெறுமையானதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. हे भाइयों, मैं तुम से बिनती करता हूं, तुम मेरे समान हो जाओ: क्योंकि मैं भी तुम्हारे समान हुआ]]></a:t>
+              <a:t><![CDATA[அவ்வழிபாடுகளுக்கு நீங்கள் மறுபடியும் திரும்பி, மறுபடியும் அவைகளுக்கு அடிமைப்படும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हूं; तुम ने मेरा कुछ बिगाड़ा नहीं।]]></a:t>
+              <a:t><![CDATA[விரும்புகிறதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. मैं यह कहता हूं, कि वारिस जब तक बालक है, यद्यपि सब वस्तुओं का स्वामी है, तौभी उस में और दास में]]></a:t>
+              <a:t><![CDATA[1. பின்னும் நான் சொல்லுகிறதென்னவெனில், சுதந்தரவாளியானவன் எல்லாவற்றிற்கும் எஜமானாயிருந்தும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. पर तुम जानते हो, कि पहिले पहिल मैं ने शरीर की निर्बलता के कारण तुम्हें सुसमाचार सुनाया।]]></a:t>
+              <a:t><![CDATA[10. நாட்களையும், மாதங்களையும், காலங்ளையும், வருஷங்களையும் பார்க்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और तुम ने मेरी शारीरिक दशा को जो तुम्हारी परीक्षा का कारण थी, तुच्छ न जाना; न उस से घृणा की; और]]></a:t>
+              <a:t><![CDATA[11. நான் உங்களுக்காகப் பிரயாசப்பட்டது வீணாய்ப்போயிற்றோ என்று உங்களைக்குறித்துப் பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के दूत वरन मसीह के समान मुझे ग्रहण किया।]]></a:t>
+              <a:t><![CDATA[12. சகோதரர் என்னைப்போலாகுங்கள் என்று உங்களை வேண்டிக்கொள்ளுகிறேன்; நான் உங்களைப்போலுமானேனே. எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तो वह तुम्हारा आनन्द मनाना कहां गया? मैं तुम्हारा गवाह हूं, कि यदि हो सकता, तो तुम अपनी आंखें भी]]></a:t>
+              <a:t><![CDATA[நீங்கள் அநியாயம் ஒன்றும்செய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकाल कर मुझे दे देते।]]></a:t>
+              <a:t><![CDATA[13. உங்களுக்குத் தெரிந்திருக்கிறபடி, நான் சரீர பலவீனத்தோடு முதலாந்தரம் உங்களுக்குச் சுவிசேஷத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तो क्या तुम से सच बोलने के कारण मैं तुम्हारा बैरी हो गया हूं।]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. वे तुम्हें मित्र बनाना तो चाहते हैं, पर भली मनसा से नहीं; वरन तुम्हें अलग करना चाहते हैं, कि तुम]]></a:t>
+              <a:t><![CDATA[14. அப்படியிருந்தும் என் சரீரத்திலுண்டாயிருக்கிற சோதனையை நீங்கள் அசட்டைபண்ணாமலும், அரோசியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्हीं को मित्र बना लो।]]></a:t>
+              <a:t><![CDATA[தேவதூதனைப்போலவும், கிறிஸ்து இயேசுவைப்போலவும், என்னை ஏற்றுக்கொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. पर यह भी अच्छा है, कि भली बात में हर समय मित्र बनाने का यत्न किया जाए, न केवल उसी समय, कि जब मैं]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது நீங்கள் கொண்டிருந்த ஆனந்த பாக்கியம் எங்கே? உங்கள் கண்களைப் பிடுங்கி எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे साथ रहता हूं।]]></a:t>
+              <a:t><![CDATA[கொடுக்கக்கூடுமானால், அப்படியும் செய்திருப்பீர்களென்று உங்களுக்குச் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुछ भेद नहीं।]]></a:t>
+              <a:t><![CDATA[சிறுபிள்ளையாயிருக்குங்காலமளவும், அவனுக்கும் அடிமையானவனுக்கும் வித்தியாசமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हे मेरे बालकों, जब तक तुम में मसीह का रूप न बन जाए, तब तक मैं तुम्हारे लिये फिर जच्चा की सी]]></a:t>
+              <a:t><![CDATA[16. நான் உங்களுக்குச் சத்தியத்தைச் சொன்னதினாலே உங்களுக்குச் சத்துருவானேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पीड़ाएं सहता हूं।]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உங்களை நாடி வைராக்கியம் பாராட்டுகிறார்கள், ஆகிலும் நல்மனதோடே அப்படிச் செய்யாமல், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. इच्छा तो यह होती है, कि अब तुम्हारे पास आकर और ही प्रकार से बोलूं, क्योंकि तुम्हारे विषय में]]></a:t>
+              <a:t><![CDATA[அவர்களை நாடி வைராக்கியம் பாராட்டும்பொருட்டு உங்களைப் புறம்பாக்க விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुझे सन्देह है॥]]></a:t>
+              <a:t><![CDATA[18. நல்விஷயத்தில் வைராக்கியம் பராட்டுவது நல்லதுதான்; அதை நான் உங்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तुम जो व्यवस्था के आधीन होना चाहते हो, मुझ से कहो, क्या तुम व्यवस्था की नहीं सुनते?]]></a:t>
+              <a:t><![CDATA[இருக்கும்பொழுதுமாத்திரமல்ல, எப்பொழுதும் பாராட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. यह लिखा है, कि इब्राहीम के दो पुत्र हुए; एक दासी से, और एक स्वतंत्र स्त्री से।]]></a:t>
+              <a:t><![CDATA[19. என் சிறுபிள்ளைகளே, கிறிஸ்து உங்களிடத்தில் உருவாகுமளவும் உங்களுக்காக மறுபடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. परन्तु जो दासी से हुआ, वह शारीरिक रीति से जन्मा, और जो स्वतंत्र स्त्री से हुआ, वह प्रतिज्ञा के]]></a:t>
+              <a:t><![CDATA[கர்ப்பவேதனைப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार जन्मा।]]></a:t>
+              <a:t><![CDATA[20. உங்களைக்குறித்து நான் சந்தேகப்படுகிறபடியால், நான் இப்பொழுது உங்களிடத்தில் வந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. इन बातों में दृष्टान्त है, ये स्त्रियां मानों दो वाचाएं हैं, एक तो सीनै पहाड़ की जिस से दास ही]]></a:t>
+              <a:t><![CDATA[வேறுவகையாகப் பேச விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न होते हैं; और वह हाजिरा है।]]></a:t>
+              <a:t><![CDATA[21. நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிருக்க விரும்புகிற நீங்கள் நியாயப்பிரமாணம் சொல்லுகிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. परन्तु पिता के ठहराए हुए समय तक रक्षकोंऔर भण्डारियों के वश में रहता है।]]></a:t>
+              <a:t><![CDATA[2. தகப்பன் குறித்த காலம்வரைக்கும் அவன் காரியக்காரருக்கும் வீட்டு விசாரணைக்காரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और हाजिरा मानो अरब का सीनै पहाड़ है, और आधुनिक यरूशलेम उसके तुल्य है, क्योंकि वह अपने बालकों]]></a:t>
+              <a:t><![CDATA[கேட்கவில்லையா? இதை எனக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समेत दासत्व में है।]]></a:t>
+              <a:t><![CDATA[22. ஆபிரகாமுக்கு இரண்டு குமாரர் இருந்தார்கள் என்று எழுதியிருக்கிறது; ஒருவன் அடிமையானவளிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. पर ऊपर की यरूशलेम स्वतंत्र है, और वह हमारी माता है।]]></a:t>
+              <a:t><![CDATA[பிறந்தவன், ஒருவன் சுயாதீனமுள்ளவளிடத்தில் பிறந்தவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. क्योंकि लिखा है, कि हे बांझ, तू जो नहीं जनती आनन्द कर, तु जिस को पीड़ाएं नहीं उठतीं गला खोलकर जय]]></a:t>
+              <a:t><![CDATA[23. அடிமையானவளிடத்தில் பிறந்தவன் மாம்சத்தின்படி பிறந்தான், சுயாதீனமுள்ளவளிடத்தில் பிறந்தவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जयकार कर, क्योंकि त्यागी हुई की सन्तान सुहागिन की सन्तान से भी अधिक है।]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தத்தின்படி பிறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. हे भाइयो, हम इसहाक की नाईं प्रतिज्ञा की सन्तान हैं।]]></a:t>
+              <a:t><![CDATA[24. இவைகள் ஞான அர்த்தமுள்ளவைகள்; அந்த ஸ்திரீகள் இரண்டு ஏற்பாடுகளாம்; ஒன்று சீனாய்மலையிலுண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और जैसा उस समय शरीर के अनुसार जन्मा हुआ आत्मा के अनुसार जन्मे हुए को सताता था, वैसा ही अब भी]]></a:t>
+              <a:t><![CDATA[ஏற்பாடு, அது அடிமைத்தனத்திற்குள்ளாகப் பிள்ளைபெறுகிறது, அது ஆகார் என்பவள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होता है।]]></a:t>
+              <a:t><![CDATA[25. ஆகார் என்பது அரபிதேசத்திலுள்ள சீனாய்மலை; அந்த ஆகார் இப்பொழுதிருக்கிற எருசலேமுக்குச் சரி; இவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. परन्तु पवित्र शास्त्र क्या कहता है? दासी और उसके पुत्र को निकाल दे, क्योंकि दासी का पुत्र]]></a:t>
+              <a:t><![CDATA[தன் பிள்ளைகளோடேகூட அடிமைப்பட்டிருக்கிறாளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वतंत्र स्त्री के पुत्र के साथ उत्तराधिक्कारी नहीं होगा।]]></a:t>
+              <a:t><![CDATA[26. மேலான எருசலேமோ சுயாதீனமுள்ளவள், அவளே நம்மெல்லாருக்கும் தாயானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. वैसे ही हम भी, जब बालक थे, तो संसार की आदि शिक्षा के वश में होकर दास बने हुए थे।]]></a:t>
+              <a:t><![CDATA[கீழ்ப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13250,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. इसलिये हे भाइयों, हम दासी के नहीं परन्तु स्वतंत्र स्त्री की सन्तान हैं।]]></a:t>
+              <a:t><![CDATA[27. அந்தப்படி பிள்ளைபெறாத மலடியே, மகிழ்ந்திரு; கர்ப்பவேதனைப்படாதவளே, களிப்பாய் எழும்பி ஆர்ப்பரி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புருஷனுள்ளவளைப் பார்க்கிலும் அநாத ஸ்திரீக்கே அதிக பிள்ளைகளுண்டு என்று எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. சகோதரரே நாம் ஈசாக்கைப்போல வாக்குத்தத்தத்துப் பிள்ளைகளாயிருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஆகிலும் மாம்சத்தின்படி பிறந்தவன் ஆவியின்படி பிறந்தவனை அப்பொழுது துன்பப்படுத்தினது போல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இப்பொழுதும் நடந்துவருகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அதைக்குறித்து வேதம் என்னசொல்லுகிறது: அடிமையானவளின் மகன் சுயாதீனமுள்ளவளுடைய குமாரனோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுதந்தரவாளியாயிருப்பதில்லை; ஆகையால் அடிமையானவளையும், அவளுடைய மகனையும் புறம்பே தள்ளு என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இப்படியிருக்க, சகோதரரே, நாம் அடிமையானவளுக்குப் பிள்ளைகளாயிராமல், சுயாதீனமுள்ளவளுக்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிள்ளைகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. परन्तु जब समय पूरा हुआ, तो परमेश्वर ने अपने पुत्र को भेजा, जो स्त्री से जन्मा, और व्यवस्था के]]></a:t>
+              <a:t><![CDATA[3. அப்படியே நாமும் சிறுபிள்ளைகளாயிருந்த காலத்தில் இவ்வுலகத்தின் வழிபாடுகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आधीन उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[அடிமைப்பட்டவர்களாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ताकि व्यवस्था के आधीनों को मोल लेकर छुड़ा ले, और हम को लेपालक होने का पद मिले।]]></a:t>
+              <a:t><![CDATA[4. நாம் புத்திரசுவிகாரத்தையடையும்படி நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और तुम जो पुत्र हो, इसलिये परमेश्वर ने अपने पुत्र के आत्मा को, जो हे अब्बा, हे पिता कह कर पुकारता]]></a:t>
+              <a:t><![CDATA[மீட்டுக்கொள்ளத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>