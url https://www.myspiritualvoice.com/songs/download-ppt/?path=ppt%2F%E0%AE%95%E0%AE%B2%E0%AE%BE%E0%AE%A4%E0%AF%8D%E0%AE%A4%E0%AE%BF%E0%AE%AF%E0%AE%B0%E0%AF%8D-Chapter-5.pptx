--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -79,50 +79,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +151,52 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +338,55 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வீண் புகழ்ச்சியை விரும்பாமலும், ஒருவரையொருவர் கோபமூட்டாமலும், ஒருவர்மேல் ஒருவர் பொறாமைகொள்ளாமலும் இருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[5. For we through the Spirit wait for the hope of righteousness by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியினாலே, நீங்கள் மறுபடியும் அடிமைத்தனத்தின் நுகத்துக்குட்படாமல், கிறிஸ்து நமக்கு உண்டாக்கின சுயாதீன நிலைமையிலே நிலைகொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. For in Jesus Christ neither circumcision avails any thing, nor uncircumcision; but faith which works by love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியினாலே, நீங்கள் மறுபடியும் அடிமைத்தனத்தின் நுகத்துக்குட்படாமல், கிறிஸ்து நமக்கு உண்டாக்கின சுயாதீன நிலைமையிலே நிலைகொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. For in Jesus Christ neither circumcision avails any thing, nor uncircumcision; but faith which works by love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நீங்கள் விருத்தசேதனம்பண்ணிக்கொண்டால் கிறிஸ்துவினால் உங்களுக்கு ஒரு பிரயோஜனமுமிராது என்று பவுலாகிய நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. All of you did run well; who did hinder you that all of you should not obey the truth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நீங்கள் விருத்தசேதனம்பண்ணிக்கொண்டால் கிறிஸ்துவினால் உங்களுக்கு ஒரு பிரயோஜனமுமிராது என்று பவுலாகிய நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. This persuasion comes not of him that calls you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும், விருத்தசேதனம்பண்ணிக்கொள்ளுகிற எந்த மனுஷனும் நியாயப்பிரமாணம் முழுவதையும் நிறைவேற்றக் கடனாளியாயிருக்கிறான் என்று மறுபடியும் அப்படிப்பட்டவனுக்குச் சாட்சியாகச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. A little leaven leavens the whole lump.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும், விருத்தசேதனம்பண்ணிக்கொள்ளுகிற எந்த மனுஷனும் நியாயப்பிரமாணம் முழுவதையும் நிறைவேற்றக் கடனாளியாயிருக்கிறான் என்று மறுபடியும் அப்படிப்பட்டவனுக்குச் சாட்சியாகச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. I have confidence in you through the Lord, that all of you will be none otherwise minded: but he that troubles you shall bear his judgment, whosoever he be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நியாயப்பிரமாணத்தினால் நீதிமான்களாக விரும்புகிற நீங்கள் யாவரும் கிறிஸ்துவைவிட்டுப் பிரிந்து கிருபையினின்று விழுந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. I have confidence in you through the Lord, that all of you will be none otherwise minded: but he that troubles you shall bear his judgment, whosoever he be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நியாயப்பிரமாணத்தினால் நீதிமான்களாக விரும்புகிற நீங்கள் யாவரும் கிறிஸ்துவைவிட்டுப் பிரிந்து கிருபையினின்று விழுந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. I have confidence in you through the Lord, that all of you will be none otherwise minded: but he that troubles you shall bear his judgment, whosoever he be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாங்களோ நீதிகிடைக்குமென்று ஆவியைக்கொண்டு விசுவாசத்தினால் நம்பிக்கையோடே காத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[11. And I, brethren, if I yet preach circumcision, why do I yet suffer persecution? then is the offence of the cross ceased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பொறாமைகள், கொலைகள், வெறிகள், களியாட்டுகள் முதலானவைகளே; இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று முன்னே நான் சொன்னதுபோல இப்பொழுதும் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Stand fast therefore in the liberty wherewith Christ has made us free, and be not entangled again with the yoke of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாங்களோ நீதிகிடைக்குமென்று ஆவியைக்கொண்டு விசுவாசத்தினால் நம்பிக்கையோடே காத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[11. And I, brethren, if I yet preach circumcision, why do I yet suffer persecution? then is the offence of the cross ceased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்து இயேசுவினிடத்தில் விருத்தசேதனமும் விருத்தசேதனமில்லாமையும் ஒன்றுக்கும் உதவாது, அன்பினால் கிரியைசெய்கிற விசுவாசமே உதவும்.]]></a:t>
+              <a:t><![CDATA[12. I would they were even cut off which trouble you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்து இயேசுவினிடத்தில் விருத்தசேதனமும் விருத்தசேதனமில்லாமையும் ஒன்றுக்கும் உதவாது, அன்பினால் கிரியைசெய்கிற விசுவாசமே உதவும்.]]></a:t>
+              <a:t><![CDATA[13. For, brethren, all of you have been called unto liberty; only use not liberty for an occasion to the flesh, but by love serve one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் நன்றாய் ஓடினீர்களே; சத்தியத்திற்குக் கீழ்ப்படியாமற்போக உங்களுக்குத் தடைசெய்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[13. For, brethren, all of you have been called unto liberty; only use not liberty for an occasion to the flesh, but by love serve one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் போதனை உங்களை அழைத்தவரால் உண்டானதல்ல.]]></a:t>
+              <a:t><![CDATA[14. For all the law is fulfilled in one word, even in this; You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புளிப்புள்ள கொஞ்சமாவானது பிசைந்த மாவனைத்தையும் உப்பப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[14. For all the law is fulfilled in one word, even in this; You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் வேறுவிதமாய்ச் சிந்திக்கமாட்டீர்களென்று நான் கர்த்தருக்குள் உங்களைக்குறித்து நம்பிக்கையாயிருக்கிறேன்; உங்களைக் கலக்குகிறவன் எப்படிப்பட்டவனாயிருந்தாலும் தனக்கேற்ற ஆக்கினையை அடைவான்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you bite and devour one another, take heed that all of you be not consumed one of another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் வேறுவிதமாய்ச் சிந்திக்கமாட்டீர்களென்று நான் கர்த்தருக்குள் உங்களைக்குறித்து நம்பிக்கையாயிருக்கிறேன்; உங்களைக் கலக்குகிறவன் எப்படிப்பட்டவனாயிருந்தாலும் தனக்கேற்ற ஆக்கினையை அடைவான்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you bite and devour one another, take heed that all of you be not consumed one of another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, இதுவரைக்கும் நான் விருத்தசேதனத்தைப் பிரசங்கிக்கிறவனாயிருந்தால், இதுவரைக்கும் என்னத்திற்குத் துன்பப்படுகிறேன்? அப்படியானால் சிலுவையைப்பற்றி வரும் இடறல் ஒழிந்திருக்குமே]]></a:t>
+              <a:t><![CDATA[16. This I say then, Walk in the Spirit, and all of you shall not fulfill the lust of the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, இதுவரைக்கும் நான் விருத்தசேதனத்தைப் பிரசங்கிக்கிறவனாயிருந்தால், இதுவரைக்கும் என்னத்திற்குத் துன்பப்படுகிறேன்? அப்படியானால் சிலுவையைப்பற்றி வரும் இடறல் ஒழிந்திருக்குமே]]></a:t>
+              <a:t><![CDATA[16. This I say then, Walk in the Spirit, and all of you shall not fulfill the lust of the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பொறாமைகள், கொலைகள், வெறிகள், களியாட்டுகள் முதலானவைகளே; இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று முன்னே நான் சொன்னதுபோல இப்பொழுதும் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Stand fast therefore in the liberty wherewith Christ has made us free, and be not entangled again with the yoke of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகோதரரே, இதுவரைக்கும் நான் விருத்தசேதனத்தைப் பிரசங்கிக்கிறவனாயிருந்தால், இதுவரைக்கும் என்னத்திற்குத் துன்பப்படுகிறேன்? அப்படியானால் சிலுவையைப்பற்றி வரும் இடறல் ஒழிந்திருக்குமே]]></a:t>
+              <a:t><![CDATA[17. For the flesh lusts against the Spirit, and the Spirit against the flesh: and these are contrary the one to the other: so that all of you cannot do the things that all of you would.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களைக் கலக்குகிறவர்கள் தறிப்புண்டுபோனால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. For the flesh lusts against the Spirit, and the Spirit against the flesh: and these are contrary the one to the other: so that all of you cannot do the things that all of you would.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, நீங்கள் சுயாதீனத்திற்கு அழைக்கப்பட்டீர்கள், இந்தச் சுயாதீனத்தை நீங்கள் மாம்சத்திற்கேதுவாக அநுசரியாமல், அன்பினாலே ஒருவருக்கொருவர் ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. But if all of you be led of the Spirit, all of you are not under the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, நீங்கள் சுயாதீனத்திற்கு அழைக்கப்பட்டீர்கள், இந்தச் சுயாதீனத்தை நீங்கள் மாம்சத்திற்கேதுவாக அநுசரியாமல், அன்பினாலே ஒருவருக்கொருவர் ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Now the works of the flesh are manifest, which are these; Adultery, fornication, uncleanness, lasciviousness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னிடத்தில் நீ அன்புகூருவதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக, என்கிற இந்த ஒரே வார்த்தையிலே நியாயப்பிரமாணம் முழுவதும் நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[19. Now the works of the flesh are manifest, which are these; Adultery, fornication, uncleanness, lasciviousness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் ஒருவரையொருவர் கடித்துப் பட்சித்தீர்களானால் அழிவீர்கள். அப்படி ஒருவராலொருவர் அழிக்கப்படாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Idolatry, witchcraft, hatred, variance, worldy jealousies, wrath, strife, seditions, heresies,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் ஒருவரையொருவர் கடித்துப் பட்சித்தீர்களானால் அழிவீர்கள். அப்படி ஒருவராலொருவர் அழிக்கப்படாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Idolatry, witchcraft, hatred, variance, worldy jealousies, wrath, strife, seditions, heresies,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறதென்னவென்றால், ஆவிக்கேற்றபடி நடந்துகொள்ளுங்கள், அப்பொழுது மாம்ச இச்சையை நிறைவேற்றாதிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. Envyings, murders, drunkenness, revellings, and such like: of the which I tell you before, as I have also told you in time past, that they which do such things shall not inherit the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறதென்னவென்றால், ஆவிக்கேற்றபடி நடந்துகொள்ளுங்கள், அப்பொழுது மாம்ச இச்சையை நிறைவேற்றாதிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. Envyings, murders, drunkenness, revellings, and such like: of the which I tell you before, as I have also told you in time past, that they which do such things shall not inherit the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாம்சம் ஆவிக்கு விரோதமாகவும், ஆவி மாம்சத்துக்கு விரோதமாகவும் இச்சிக்கிறது; நீங்கள் செய்யவேண்டுமென்றிருக்கிறவைகளைச் செய்யாதபடிக்கு, இவைகள் ஒன்றுக்கொன்று விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. Envyings, murders, drunkenness, revellings, and such like: of the which I tell you before, as I have also told you in time past, that they which do such things shall not inherit the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆவியின் கனியோ, அன்பு, சந்தோஷம், சமாதானம், நீடியபொறுமை, தயவு, நற்குணம், விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[2. Behold, I Paul say unto you, that if all of you be circumcised, Christ shall profit you nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாம்சம் ஆவிக்கு விரோதமாகவும், ஆவி மாம்சத்துக்கு விரோதமாகவும் இச்சிக்கிறது; நீங்கள் செய்யவேண்டுமென்றிருக்கிறவைகளைச் செய்யாதபடிக்கு, இவைகள் ஒன்றுக்கொன்று விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. But the fruit of the Spirit is love, joy, peace, longsuffering, gentleness, goodness, faith,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆவியினால் நடத்தப்படுவீர்களானால், நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டவர்களல்ல.]]></a:t>
+              <a:t><![CDATA[23. Meekness, wilful restrain: against such there is no law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாம்சத்தின் கிரியைகள் வெளியரங்கமாயிருக்கின்றன, அவையாவன: விபசாரம், வேசித்தனம், அசுத்தம், காமவிகாரம்,]]></a:t>
+              <a:t><![CDATA[24. And they that are Christ's have crucified the flesh with the affections and lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விக்கிரகாராதனை, பில்லிசூனியம், பகைகள், விரோதங்கள், வைராக்கியங்கள், கோபங்கள், சண்டைகள், பிரிவினைகள், மார்க்கபேதங்கள்,]]></a:t>
+              <a:t><![CDATA[24. And they that are Christ's have crucified the flesh with the affections and lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4479,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விக்கிரகாராதனை, பில்லிசூனியம், பகைகள், விரோதங்கள், வைராக்கியங்கள், கோபங்கள், சண்டைகள், பிரிவினைகள், மார்க்கபேதங்கள்,]]></a:t>
+              <a:t><![CDATA[25. If we live in the Spirit, let us also walk in the Spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Let us not be desirous of vain glory, provoking one another, envying one another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Let us not be desirous of vain glory, provoking one another, envying one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆவியின் கனியோ, அன்பு, சந்தோஷம், சமாதானம், நீடியபொறுமை, தயவு, நற்குணம், விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[2. Behold, I Paul say unto you, that if all of you be circumcised, Christ shall profit you nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாந்தம், இச்சையடக்கம்; இப்படிப்பட்டவைகளுக்கு விரோதமான பிரமாணம் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[3. For I testify again to every man that is circumcised, that he is a debtor to do the whole law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிறிஸ்துவினுடையவர்கள் தங்கள் மாம்சத்தையும் அதின் ஆசை இச்சைகளையும் சிலுவையில் அறைந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For I testify again to every man that is circumcised, that he is a debtor to do the whole law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிறிஸ்துவினுடையவர்கள் தங்கள் மாம்சத்தையும் அதின் ஆசை இச்சைகளையும் சிலுவையில் அறைந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Christ is become of no effect unto you, whosoever of you are justified by the law; all of you are fallen from grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நாம் ஆவியினாலே பிழைத்திருந்தால், ஆவிக்கேற்றபடி நடக்கவும் கடவோம்.]]></a:t>
+              <a:t><![CDATA[4. Christ is become of no effect unto you, whosoever of you are justified by the law; all of you are fallen from grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532621" r:id="rId1"/>
+    <p:sldLayoutId id="2478621484" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5669,66 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এস আমরা য়েন অযথা অহঙ্কার না করি, পরস্পরকে জ্বালাতন ও হিংসা না করি৷]]></a:t>
+              <a:t><![CDATA[5. நாங்களோ நீதிகிடைக்குமென்று ஆவியைக்கொண்டு விசுவாசத்தினால் நம்பிக்கையோடே காத்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. খ্রীষ্ট আমাদের স্বাধীন করেছেন, য়েন আমরা স্বাধীনভাবে থাকতে পারি; তাই শক্ত হয়ে দাঁড়াও, দাসত্বে]]></a:t>
+              <a:t><![CDATA[6. கிறிஸ்து இயேசுவினிடத்தில் விருத்தசேதனமும் விருத்தசேதனமில்லாமையும் ஒன்றுக்கும் உதவாது, அன்பினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিরে য়েও না৷]]></a:t>
+              <a:t><![CDATA[கிரியைசெய்கிற விசுவாசமே உதவும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. শোন! আমি পৌল বলছি৷ যদি তোমরা সুন্নতের মাধ্যমে আবার বিধি-ব্যবস্থায় ফিরে যাও, তবে তোমরা খ্রীষ্টেতে]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் நன்றாய் ஓடினீர்களே; சத்தியத்திற்குக் கீழ்ப்படியாமற்போக உங்களுக்குத் தடைசெய்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাভবান হবে না৷]]></a:t>
+              <a:t><![CDATA[8. இந்தப் போதனை உங்களை அழைத்தவரால் உண்டானதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আবার আমি প্রত্যেক মানুষকে সতর্ক করে দিচ্ছি৷ তোমরা যদি সুন্নত করাতে চাও, তবে বিধি-ব্যবস্থার সবটাই]]></a:t>
+              <a:t><![CDATA[9. புளிப்புள்ள கொஞ்சமாவானது பிசைந்த மாவனைத்தையும் உப்பப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের পালন করতে হবে৷]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் வேறுவிதமாய்ச் சிந்திக்கமாட்டீர்களென்று நான் கர்த்தருக்குள் உங்களைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমরা যাঁরা বিধি-ব্যবস্থার দ্বারা ঈশ্বরের সাক্ষাতে নির্দোষ গণিত হতে চেষ্টা করছ, তারা খ্রীষ্টের]]></a:t>
+              <a:t><![CDATA[நம்பிக்கையாயிருக்கிறேன்; உங்களைக் கலக்குகிறவன் எப்படிப்பட்டவனாயிருந்தாலும் தனக்கேற்ற ஆக்கினையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছ থেকে নিজেদের আলাদা করেছ এবং ঈশ্বরের অনুগ্রহ থেকে বঞ্চিত হয়েছ৷]]></a:t>
+              <a:t><![CDATA[அடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু আমরা বিশ্বাসের দ্বারা ঈশ্বরের সাক্ষাতে নির্দোষ বলে গণিত হবার জন্য অধীর আগ্রহে আত্মায়]]></a:t>
+              <a:t><![CDATA[11. சகோதரரே, இதுவரைக்கும் நான் விருத்தசேதனத்தைப் பிரசங்கிக்கிறவனாயிருந்தால், இதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মাতলামি, লাম্পট্য আর একই ধরণের অন্য অপরাধ৷ এর বিরুদ্ধে তোমাদের সাবধান করে দিচ্ছি য়েমন এর আগেও]]></a:t>
+              <a:t><![CDATA[1. ஆனபடியினாலே, நீங்கள் மறுபடியும் அடிமைத்தனத்தின் நுகத்துக்குட்படாமல், கிறிஸ்து நமக்கு உண்டாக்கின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপেক্ষা করছি৷]]></a:t>
+              <a:t><![CDATA[என்னத்திற்குத் துன்பப்படுகிறேன்? அப்படியானால் சிலுவையைப்பற்றி வரும் இடறல் ஒழிந்திருக்குமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কারণ খ্রীষ্ট যীশুতে যুক্ত থাকলে সুন্নত হওয়া বা না হওয়া এ প্রশ্ন মূল্যহীন; কিন্তু দরকারি বিষয়]]></a:t>
+              <a:t><![CDATA[12. உங்களைக் கலக்குகிறவர்கள் தறிப்புண்டுபோனால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হল বিশ্বাস, য়ে বিশ্বাস ভালবাসার মধ্য দিয়ে কাজ করে৷]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, நீங்கள் சுயாதீனத்திற்கு அழைக்கப்பட்டீர்கள், இந்தச் சுயாதீனத்தை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা বেশ ভালই দৌড়োচ্ছিলে, তাহলে সত্যের বাধ্য হয়ে চলতে কে তোমাদের বাধা দিল?]]></a:t>
+              <a:t><![CDATA[மாம்சத்திற்கேதுவாக அநுசரியாமல், அன்பினாலே ஒருவருக்கொருவர் ஊழியஞ்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যিনি তোমাদের আহ্বান করেছেন, সেই ঈশ্বরের কাছ থেকে এই ধরণের প্ররোচনা আসে নি৷]]></a:t>
+              <a:t><![CDATA[14. உன்னிடத்தில் நீ அன்புகூருவதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக, என்கிற இந்த ஒரே வார்த்தையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সাবধান হও! ‘সামান্য একটু খামির গোটা ময়দার তালকে ফুলিয়ে ফাঁপিয়ে তোলে!’]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணம் முழுவதும் நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তোমাদের জন্য প্রভুতে আমার পূর্ণ বিশ্বাস আছে য়ে তোমরা আমার শিক্ষা ছাড়া ভিন্ন কোন শিক্ষার দিকে]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் ஒருவரையொருவர் கடித்துப் பட்சித்தீர்களானால் அழிவீர்கள். அப்படி ஒருவராலொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিরবে না; কিন্তু য়ে লোক তোমাদের বিরক্ত করছে, সে য়েই হোক না কেন, শাস্তি সে পাবেই৷]]></a:t>
+              <a:t><![CDATA[அழிக்கப்படாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার ভাই ও বোনেরা, যদি আমি এখনও সুন্নতের প্রযোজন সম্বন্ধে শিক্ষা নিই, তবে আমি এখনও এতো নির্য়াতন]]></a:t>
+              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறதென்னவென்றால், ஆவிக்கேற்றபடி நடந்துகொள்ளுங்கள், அப்பொழுது மாம்ச இச்சையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভোগ করছি কেন? এবং আমি সুন্নতের প্রযোজন সম্বন্ধে যদি এখনও বলি তাহলে ক্রুশের কথা বলতে কোন সমস্যাই হত]]></a:t>
+              <a:t><![CDATA[நிறைவேற்றாதிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি, যাঁরা এইসব কুকাজ করবে তাদের ঈশ্বরের রাজ্যে জায়গা হবে না৷]]></a:t>
+              <a:t><![CDATA[சுயாதீன நிலைமையிலே நிலைகொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[17. மாம்சம் ஆவிக்கு விரோதமாகவும், ஆவி மாம்சத்துக்கு விரோதமாகவும் இச்சிக்கிறது; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যাঁরা তোমাদের অস্থির করে তুলছে, আমি চাই তারা য়েন নিজেদের ছিন্নাঙ্গও করে৷]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டுமென்றிருக்கிறவைகளைச் செய்யாதபடிக்கு, இவைகள் ஒன்றுக்கொன்று விரோதமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমার ভাই ও বোনেরা, স্বাধীন মানুষ হবার জন্যই ঈশ্বর তোমাদের আহ্বান করেছেন, কেবল দেখ তোমাদের পাপ]]></a:t>
+              <a:t><![CDATA[18. ஆவியினால் நடத்தப்படுவீர்களானால், நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டவர்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রবৃত্তিকে তৃপ্তি দিয়ে সেই স্বাধীনতার সুয়োগ নিও না, বরং প্রেমে একে অপরের দাস হও৷]]></a:t>
+              <a:t><![CDATA[19. மாம்சத்தின் கிரியைகள் வெளியரங்கமாயிருக்கின்றன, அவையாவன: விபசாரம், வேசித்தனம், அசுத்தம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়েহেতু সমস্ত বিধি-ব্যবস্থাকে এক করলে এটাই দাঁড়ায়: ‘তোমার প্রতিবেশীকে নিজের মত করে ভালবাস৷’]]></a:t>
+              <a:t><![CDATA[காமவிகாரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু তোমরা যদি নিজেদের মধ্যে কামড়া-কামড়ি, ছেঁড়াছেড়ি কর, তবে সাবধান! য়েন তোমরা একে অপরের]]></a:t>
+              <a:t><![CDATA[20. விக்கிரகாராதனை, பில்லிசூனியம், பகைகள், விரோதங்கள், வைராக்கியங்கள், கோபங்கள், சண்டைகள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বারা ধ্বংস না হও৷]]></a:t>
+              <a:t><![CDATA[பிரிவினைகள், மார்க்கபேதங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাই আমি বলি য়ে, তোমরা সেই আত্মার পরিচালনায় চল, তাহলে তোমরা আর তোমাদের পাপ প্রকৃতির ইচ্ছা পূর্ণ]]></a:t>
+              <a:t><![CDATA[21. பொறாமைகள், கொலைகள், வெறிகள், களியாட்டுகள் முதலானவைகளே; இப்படிப்பட்டவைகளைச் செய்கிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না৷]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ராஜ்யத்தைச் சுதந்தரிப்பதில்லையென்று முன்னே நான் சொன்னதுபோல இப்பொழுதும் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কারণ আমাদের পাপ প্রকৃতি যা চায়, তা আত্মার বিরুদ্ধে এবং আত্মা যা চায় তা পাপ প্রকৃতির ইচ্ছার]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু আত্মার ফল হল ভালবাসা, আনন্দ, শান্তি, ধৈর্য্য, দয়া, মঙ্গলভাব, বিশ্বস্ততা, মৃদুতা ও]]></a:t>
+              <a:t><![CDATA[2. இதோ, நீங்கள் விருத்தசேதனம்பண்ணிக்கொண்டால் கிறிஸ்துவினால் உங்களுக்கு ஒரு பிரயோஜனமுமிராது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে৷ এরা পরস্পরের বিরোধী, ফলে তোমরা যা চাও তা করতে পার না৷]]></a:t>
+              <a:t><![CDATA[22. ஆவியின் கனியோ, அன்பு, சந்தோஷம், சமாதானம், நீடியபொறுமை, தயவு, நற்குணம், விசுவாசம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু তোমরা যদি আত্মা দ্বারা পরিচালিত হও তবে তোমরা বিধি-ব্যবস্থার অধীনে নও৷]]></a:t>
+              <a:t><![CDATA[23. சாந்தம், இச்சையடக்கம்; இப்படிப்பட்டவைகளுக்கு விரோதமான பிரமாணம் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পাপ প্রবৃত্তির কাজগুলি স্পষ্ট; সেগুলি হল ব্যভিচার, অশুচিতা, স্বেচ্ছাচারিতা,]]></a:t>
+              <a:t><![CDATA[24. கிறிஸ்துவினுடையவர்கள் தங்கள் மாம்சத்தையும் அதின் ஆசை இச்சைகளையும் சிலுவையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. প্রতিমা পূজা, ডাইনি বিদ্যা, ঘৃণা, স্বার্থপরতা, হিংসা, ক্রোধ, নিজেদের মধ্যে বিতর্ক, মতভেদ,]]></a:t>
+              <a:t><![CDATA[அறைந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10753,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দলাদলি, ঈর্ষা,]]></a:t>
+              <a:t><![CDATA[25. நாம் ஆவியினாலே பிழைத்திருந்தால், ஆவிக்கேற்றபடி நடக்கவும் கடவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. வீண் புகழ்ச்சியை விரும்பாமலும், ஒருவரையொருவர் கோபமூட்டாமலும், ஒருவர்மேல் ஒருவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொறாமைகொள்ளாமலும் இருக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মসংযম৷]]></a:t>
+              <a:t><![CDATA[பவுலாகிய நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই সবের বিরুদ্ধে কোন বিধি-ব্যবস্থা নেই৷]]></a:t>
+              <a:t><![CDATA[3. மேலும், விருத்தசேதனம்பண்ணிக்கொள்ளுகிற எந்த மனுஷனும் நியாயப்பிரமாணம் முழுவதையும் நிறைவேற்றக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যাঁরা যীশু খ্রীষ্টে রয়েছে, তারা তাদের পাপ প্রকৃতিকে কামনা বাসনা সমেত ক্রুশে বিদ্ধ করেছে,]]></a:t>
+              <a:t><![CDATA[கடனாளியாயிருக்கிறான் என்று மறுபடியும் அப்படிப்பட்டவனுக்குச் சாட்சியாகச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অর্থাত্ তাদের পুরানো জীবনের সব মন্দ লালসা ও প্রবৃত্তি ত্যাগ করেছে৷]]></a:t>
+              <a:t><![CDATA[4. நியாயப்பிரமாணத்தினால் நீதிமான்களாக விரும்புகிற நீங்கள் யாவரும் கிறிஸ்துவைவிட்டுப் பிரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. সুতরাং আত্মাই যখন আমাদের নতুন জীবনের উত্‌স তখন এস আমরা আত্মার অধীনে চলি৷]]></a:t>
+              <a:t><![CDATA[கிருபையினின்று விழுந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>