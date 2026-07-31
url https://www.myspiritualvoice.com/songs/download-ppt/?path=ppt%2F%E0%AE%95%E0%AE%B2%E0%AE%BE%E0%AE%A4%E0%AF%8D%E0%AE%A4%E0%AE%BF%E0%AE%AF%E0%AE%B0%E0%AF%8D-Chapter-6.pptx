--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -47,50 +47,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +107,54 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +280,57 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசம்போகாதிருங்கள், தேவன் தம்மைப் பரியாசம்பண்ணவொட்டார்; மனுஷன் எதை விதைக்கிறானோ அதையே அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[5. அவனவன் தன்தன் பாரத்தைச் சுமப்பானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசம்போகாதிருங்கள், தேவன் தம்மைப் பரியாசம்பண்ணவொட்டார்; மனுஷன் எதை விதைக்கிறானோ அதையே அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[7. மோசம்போகாதிருங்கள், தேவன் தம்மைப் பரியாசம்பண்ணவொட்டார்; மனுஷன் எதை விதைக்கிறானோ அதையே அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
+              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நமக்குக் கிடைக்கும் சமயத்திற்குத்தக்கதாக, யாவருக்கும், விசேஷமாக விசுவாச குடும்பத்தார்களுக்கும், நன்மைசெய்யக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் கையெழுத்தாய் எவ்வளவு எழுதினேனென்று பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நமக்குக் கிடைக்கும் சமயத்திற்குத்தக்கதாக, யாவருக்கும், விசேஷமாக விசுவாச குடும்பத்தார்களுக்கும், நன்மைசெய்யக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. என் கையெழுத்தாய் எவ்வளவு எழுதினேனென்று பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்து இயேசுவுக்குள் விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; புது சிருஷ்டியே காரியம்.]]></a:t>
+              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்து இயேசுவுக்குள் விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; புது சிருஷ்டியே காரியம்.]]></a:t>
+              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தப் பிரமாணத்தின்படி நடந்துவருகிறவர்கள் எவர்களோ, அவர்களுக்கும், தேவனுடைய இஸ்ரவேலருக்கும், சமாதானமும் இரக்கமும் உண்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. கிறிஸ்து இயேசுவுக்குள் விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; புது சிருஷ்டியே காரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2461,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[16. இந்தப் பிரமாணத்தின்படி நடந்துவருகிறவர்கள் எவர்களோ, அவர்களுக்கும், தேவனுடைய இஸ்ரவேலருக்கும், சமாதானமும் இரக்கமும் உண்டாயிருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2564,50 +2689,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2663,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவர் பாரத்தை ஒருவர் சுமந்து, அப்படியே கிறிஸ்துவினுடைய பிரமாணத்தை நிறைவேற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே வஞ்சிக்கிறவனாவான்.]]></a:t>
+              <a:t><![CDATA[2. ஒருவர் பாரத்தை ஒருவர் சுமந்து, அப்படியே கிறிஸ்துவினுடைய பிரமாணத்தை நிறைவேற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே வஞ்சிக்கிறவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே வஞ்சிக்கிறவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனவன் தன்தன் பாரத்தைச் சுமப்பானே.]]></a:t>
+              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493863" r:id="rId1"/>
+    <p:sldLayoutId id="2474532616" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3943,86 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಮೋಸ ಹೊಗಬೇಡಿರಿ; ದೇವರು ಪರಿಹಾಸ್ಯ ಮಾಡಲ್ಪಡುವಾತನಲ್ಲ; ಯಾಕಂದರೆ ಮನುಷ್ಯನು ತಾನು ಏನು ಬಿತ್ತುತ್ತಾನೋ ಅದನ್ನೇ]]></a:t>
+              <a:t><![CDATA[5. কারণ প্রত্যেক ব্যক্তিকে তার নিজের দাযিত্ব নিতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಯ್ಯಬೇಕು.]]></a:t>
+              <a:t><![CDATA[6. য়ে ব্যক্তি শিক্ষকের কাছ থেকে ঈশ্বরের বার্তার বিষয়ে শিক্ষা লাভ করে, তার উচিত সেই শিক্ষককে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ತನ್ನ ಶರೀರದಿಂದ ಬಿತ್ತುವವನು ಶರೀರದಿಂದ ನಾಶನವನ್ನು ಕೊಯ್ಯುವನು. ಆದರೆ ಆತ್ಮನಿಂದ ಬಿತ್ತುವವನು ಆತ್ಮನಿಂದ]]></a:t>
+              <a:t><![CDATA[সমস্ত উত্তম বিষয়ের সহভাগী করে প্রতিদান দেওয়া৷কারণ প্রত্যেক ব্যক্তিকে তার নিজের দাযিত্ব নিতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿತ್ಯಜೀವವನ್ನು ಕೊಯ್ಯುವನು.]]></a:t>
+              <a:t><![CDATA[7. তোমরা নিজেদের বোকা বানিও না৷ ঈশ্বরকে ঠকানো যায় না৷ য়েমন বুনবে, তেমন কাটবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಒಳ್ಳೆದನ್ನು ಮಾಡುವದರಲ್ಲಿ ಬೇಸರ ಗೊಳ್ಳದೆ ಇರೋಣ. ಯಾಕಂದರೆ ನಾವು ಮನಗುಂದ ದಿದ್ದರೆ ತಕ್ಕ ಸಮಯದಲ್ಲಿ ಕೊಯ್ಯುವೆವು.]]></a:t>
+              <a:t><![CDATA[8. য়ে নিজ পাপ প্রকৃতির বীজ রোপন করে সে তার থেকে সংগ্রহ করবে৷ কিন্তু য়ে পবিত্র আত্মার বীজ বুনবে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದದ ರಿಂದ ಸಮಯವಿರಲಾಗಿ ಎಲ್ಲರಿಗೆ ಒಳ್ಳೇದನ್ನು ಮಾಡೋಣ; ಮುಖ್ಯವಾಗಿ ವಿಶ್ವಾಸದ ಮನೆತನ ದವರಿಗೆ ಮಾಡೋಣ.]]></a:t>
+              <a:t><![CDATA[পবিত্র আত্মার কাছ থেকে অনন্ত জীবন পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನನ್ನ ಸ್ವಂತ ಕೈಯಿಂದ ಎಂಥಾ ದೊಡ್ಡ ಅಕ್ಷರ ಗಳಲ್ಲಿ ನಾನು ನಿಮಗೆ ಬರೆದಿದ್ದೇನೆ ನೋಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. ভাল কাজ করতে করতে আমরা য়েন ক্লান্ত না হয়ে পড়ি, কারণ নিরুপিত সময়ে আমরা ফসল রূপে অনন্ত জীবন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಶರೀರದಲ್ಲಿ ಅಂದವಾಗಿ ಕಾಣಬೇಕೆಂದು ಇಷ್ಟಪಡು ವವರೆಲ್ಲರೂ ತಮಗೆ ಕ್ರಿಸ್ತನ ಶಿಲುಬೆಯ ದೆಸೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[পাব৷ হাল ছাড়লে চলবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಂಸೆಯಾಗಬಾರದೆಂಬದಕ್ಕಾಗಿಯೇ ಸುನ್ನತಿಮಾಡಿಸಿ ಕೊಳ್ಳಬೇಕೆಂದು ನಿಮ್ಮನ್ನು ಬಲಾತ್ಕರಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[10. সুয়োগ পেলে আমাদের সব লোকের প্রতি ভাল কাজ করা উচিত, বিশেষ করে বিশ্বাসীর গৃহের পরিজনদের প্রতি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಸುನ್ನತಿ ಮಾಡಿಸಿಕೊಳ್ಳುವ ತಾವಾದರೊ ನ್ಯಾಯಪ್ರಮಾಣ ವನ್ನು ಕೈಕೊಂಡು ನಡೆಯುವದಿಲ್ಲ. ಆದರೆ ಅವರು ನಿಮ್ಮ ಶರೀರದ]]></a:t>
+              <a:t><![CDATA[11. দেখ কত বড় বড় অক্ষরে নিজের হাতে আমি এই চূড়ান্ত কথাগুলি লিখছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಹೋದರರೇ, ಒಬ್ಬನು ಒಂದು ದೋಷದಲ್ಲಿ ಸಿಕ್ಕಿದರೆ ಅಂಥವನನ್ನು ಆತ್ಮಿಕರಾದ ನೀವು ಸಾತ್ವಿಕಭಾವದಿಂದ ಯಥಾಸ್ಥಾನ ಪಡಿಸಿರಿ;]]></a:t>
+              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, তোমাদের মধ্যে কেউ যদি হঠাত্ পাপে পড়ে তবে তোমরা যাঁরা আত্মিক ভাবাপন্ন তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿ ಹೆಚ್ಚಳ ಪಡುವದಕ್ಕಾಗಿ ನಿಮಗೆ ಸುನ್ನತಿಯಾಗಬೇಕೆಂದು ಅಪೇಕ್ಷಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[12. যাঁরা তোমাদের সুন্নত করার চেষ্টায় আছে, তাদের উদ্দেশ্য অন্যদের কাছে নাম কেনার৷ তারা এটা করে যাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನನಗಾದರೋ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ಶಿಲುಬೆಯ ವಿಷಯದಲ್ಲಿ ಹೊರತು ಹೆಚ್ಚಳಪಡುವದು ಬೇಡವೇ ಬೇಡ. ಆತನ ಮೂಲಕ]]></a:t>
+              <a:t><![CDATA[খ্রীষ্টের ক্রুশের জন্য তারা অত্যাচারিত না হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೋಕವು ನನ್ನ ಪಾಲಿಗೆ ಶಿಲುಬೆಗೆ ಹಾಕಿಸಿಕೊಂಡಿತು. ನಾನು ಲೋಕದ ಪಾಲಿಗೆ ಶಿಲುಬೆಗೆ ಹಾಕಿಸಿಕೊಂಡವನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[13. যাঁরা সুন্নত করেছে তারা নিজেরাও বিধি-ব্যবস্থা ঠিক মতো পালন করে না অথচ তারাই তোমাদের সুন্নত করাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ಸುನ್ನತಿಯಾಗುವದರಿಂದ ಏನೂ ಪ್ರಯೋಜನವಿಲ್ಲ, ಸುನ್ನತಿಯಾಗದೆ ಇರುವದ ರಿಂದಲೂ ಏನೂ]]></a:t>
+              <a:t><![CDATA[চাইছে; উদ্দেশ্য, তোমাদের সুন্নত করানোর মাধ্যমে বশ করতে পারলে এই কাজ নিয়ে তারা গর্ব করার সুয়োগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಯೋಜನವಿಲ್ಲ; ಆದರೆ ಹೊಸ ಸೃಷ್ಟಿಯೇ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಈ ಸೂತ್ರಕ್ಕೆ ಸರಿಯಾಗಿ ನಡೆಯುವವರೆಲ್ಲರ ಮೇಲೆ ಅಂದರೆ ದೇವರ ಇಸ್ರಾ ಯೇಲಿನ ಮೇಲೆ ಶಾಂತಿಯೂ ಕರುಣೆಯೂ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[14. শুধু আমাদের প্রভু যীশু খ্রীষ্টের ক্রুশ ছাড়া আমার গর্ব করার মতো কিছুই নেই৷ যীশুর ক্রুশীয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇನ್ನು ಮೇಲೆ ಯಾರೂ ನನ್ನನ್ನು ಕಳವಳ ಪಡಿಸಬಾರದು; ಯಾಕಂದರೆ ನಾನು ನನ್ನ ದೇಹದಲ್ಲಿ ಕರ್ತನಾದ ಯೇಸುವಿನ ಗುರುತುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[মৃত্যুর দ্বারা আমি জগতের কাছে ক্রুশবিদ্ধ আর জগত আমার কাছে ক্রুশবিদ্ধ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದಿದವ ನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[15. কারো সুন্নত করা হল কি হল না সেটা বড় বিষয় নয় কিন্তু এটা জরুরী য়ে এক নতুন সৃষ্টি হোক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6683,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸಹೋದರರೇ, ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ಕೃಪೆಯು ನಿಮ್ಮ ಆತ್ಮದೊಂದಿಗಿರಲಿ. ಆಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[16. ঈশ্বরের লোকেরা যাঁরাই এই নিয়ম মানে তাদের ওপর শান্তি ও দয়া বর্ষিত হোক্৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. চিঠি লেখা শেষ করার আগে আমার অনুরোধ, য়েন কেউ আর আমাকে কষ্ট না দেয়, কারণ ইতিমধ্যেই আমি আমার দেহে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನಾದರೋ ಶೋಧನೆಗೆ ಒಳಗಾಗದಂತೆ ನಿನ್ನ ವಿಷಯದಲ್ಲಿ ಎಚ್ಚರಿಕೆಯಾಗಿರು.]]></a:t>
+              <a:t><![CDATA[অবশ্যই তাকে ঠিক পথে আনতে সাহায্য করবে৷ একাজ অত্যন্ত নম্রভাবে করতে হবে; কিন্তু তোমরা নিজেরাও সাবধানে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[খ্রীষ্টের ক্ষত চিহ্ন বহন করছি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. আমার ভাই ও বোনেরা, আমি প্রার্থনা করি য়ে প্রভু যীশু খ্রীষ্টের অনুগ্রহ তোমাদের আত্মার মধ্যে বিরাজ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করুক৷ আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಒಬ್ಬನು ಮತ್ತೊಬ್ಬನ ಭಾರವನ್ನು ಹೊತ್ತುಕೊಳ್ಳಲಿ; ಹೀಗೆ ಕ್ರಿಸ್ತನ ನಿಯಮವನ್ನು ನೆರವೇರಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[থেকো, পাছে তোমরাও পরীক্ষায় পড়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಏನೂ ಅಲ್ಲದವ ನೊಬ್ಬನು ತಾನು ಏನೋ ಆಗಿದ್ದೇನೆಂದು ಭಾವಿಸಿ ಕೊಂಡರೆ ತನ್ನನ್ನು ತಾನೇ ಮೋಸಪಡಿಸಿಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[2. তোমরা একে অপরের ভার বহন কর, এই রকম করলে বাস্তবে খ্রীষ্টের বিধি-ব্যবস্থাই পালন করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಸ್ವಂತ ಕೆಲಸವನ್ನು ಪರಿಶೋಧಿ ಸಲಿ; ಆಗ ಅವನು ತನ್ನಲ್ಲಿಯೇ ಸಂತೋಷಪಡುವದಕ್ಕೆ ಆಸ್ಪದವಾಗುವದೇ]]></a:t>
+              <a:t><![CDATA[3. কোন ব্যক্তি যদি প্রকৃতপক্ষে ভাল না হয়েও নিজেকে অন্যদের থেকে ভাল মনে করে তাহলে সে নিজেকে প্রতারণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರತು ಮತ್ತೊಬ್ಬನಲ್ಲಿ ಅಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಸ್ವಂತ ಹೊರೆಯನ್ನು ಹೊತ್ತುಕೊಳ್ಳ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[4. অপর লোকের সঙ্গে নিজের তুলনা না করে প্রত্যেকের উচিত নিজের কাজ যাচাই করে দেখা, তবে সে যা করছে তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ವಾಕ್ಯದಲ್ಲಿ ಉಪದೇಶಹೊಂದುವವನು ಉಪದೇಶ ಮಾಡುವವನಿಗೆ ತನಿಗರುವ ಎಲ್ಲಾ ಒಳ್ಳೆಯವುಗಳಲ್ಲಿ ಪಾಲುಕೊಡಲಿ.]]></a:t>
+              <a:t><![CDATA[নিয়ে গর্ব করতে পারবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7469,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>