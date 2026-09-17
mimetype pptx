--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -55,50 +55,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +115,52 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +290,55 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனவன் தன்தன் பாரத்தைச் சுமப்பானே.]]></a:t>
+              <a:t><![CDATA[5. For every man shall bear his own burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. Let him that is taught in the word communicate unto him that teaches in all good things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. Let him that is taught in the word communicate unto him that teaches in all good things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசம்போகாதிருங்கள், தேவன் தம்மைப் பரியாசம்பண்ணவொட்டார்; மனுஷன் எதை விதைக்கிறானோ அதையே அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[7. Be not deceived; God is not mocked: for whatsoever a man sows, that shall he also reap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[8. For he that sows to his flesh shall of the flesh reap corruption; but he that sows to the Spirit shall of the Spirit reap life everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன் ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[8. For he that sows to his flesh shall of the flesh reap corruption; but he that sows to the Spirit shall of the Spirit reap life everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
+              <a:t><![CDATA[9. And let us not be weary in well doing: for in due season we shall reap, if we faint not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
+              <a:t><![CDATA[10. As we have therefore opportunity, let us do good unto all men, especially unto them who are of the household of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நமக்குக் கிடைக்கும் சமயத்திற்குத்தக்கதாக, யாவருக்கும், விசேஷமாக விசுவாச குடும்பத்தார்களுக்கும், நன்மைசெய்யக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[10. As we have therefore opportunity, let us do good unto all men, especially unto them who are of the household of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் கையெழுத்தாய் எவ்வளவு எழுதினேனென்று பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. All of you see how large a letter I have written unto you with mine own hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[1. Brethren, if a man be overtaken in a fault, all of you which are spiritual, restore such an one in the spirit of meekness; considering yourself, lest you also be tempted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. As many as desire to make a fair show in the flesh, they constrain you to be circumcised; only lest they should suffer persecution for the cross of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. As many as desire to make a fair show in the flesh, they constrain you to be circumcised; only lest they should suffer persecution for the cross of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For neither they themselves who are circumcised keep the law; but desire to have you circumcised, that they may glory in your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For neither they themselves who are circumcised keep the law; but desire to have you circumcised, that they may glory in your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்; அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள் விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For neither they themselves who are circumcised keep the law; but desire to have you circumcised, that they may glory in your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. But God forbid that I should glory, save in the cross of our Lord Jesus Christ, by whom the world is crucified unto me, and I unto the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச் சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. But God forbid that I should glory, save in the cross of our Lord Jesus Christ, by whom the world is crucified unto me, and I unto the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்து இயேசுவுக்குள் விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; புது சிருஷ்டியே காரியம்.]]></a:t>
+              <a:t><![CDATA[14. But God forbid that I should glory, save in the cross of our Lord Jesus Christ, by whom the world is crucified unto me, and I unto the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தப் பிரமாணத்தின்படி நடந்துவருகிறவர்கள் எவர்களோ, அவர்களுக்கும், தேவனுடைய இஸ்ரவேலருக்கும், சமாதானமும் இரக்கமும் உண்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[15. For in Christ Jesus neither circumcision avails any thing, nor uncircumcision, but a new creature.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. For in Christ Jesus neither circumcision avails any thing, nor uncircumcision, but a new creature.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[1. Brethren, if a man be overtaken in a fault, all of you which are spiritual, restore such an one in the spirit of meekness; considering yourself, lest you also be tempted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. And as many as walk according to this rule, peace be on them, and mercy, and upon the Israel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[16. And as many as walk according to this rule, peace be on them, and mercy, and upon the Israel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3014,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[17. From henceforth let no man trouble me: for I bear in my body the marks of the Lord Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. From henceforth let no man trouble me: for I bear in my body the marks of the Lord Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Brethren, the grace of our Lord Jesus Christ be with your spirit. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[1. Brethren, if a man be overtaken in a fault, all of you which are spiritual, restore such an one in the spirit of meekness; considering yourself, lest you also be tempted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவர் பாரத்தை ஒருவர் சுமந்து, அப்படியே கிறிஸ்துவினுடைய பிரமாணத்தை நிறைவேற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Bear all of you one another's burdens, and so fulfill the law of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே வஞ்சிக்கிறவனாவான்.]]></a:t>
+              <a:t><![CDATA[3. For if a man think himself to be something, when he is nothing, he deceives himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே வஞ்சிக்கிறவனாவான்.]]></a:t>
+              <a:t><![CDATA[3. For if a man think himself to be something, when he is nothing, he deceives himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. But let every man prove his own work, and then shall he have rejoicing in himself alone, and not in another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல, தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. But let every man prove his own work, and then shall he have rejoicing in himself alone, and not in another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532616" r:id="rId1"/>
+    <p:sldLayoutId id="2478621476" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4209,66 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কারণ প্রত্যেক ব্যক্তিকে তার নিজের দাযিত্ব নিতে হবে৷]]></a:t>
+              <a:t><![CDATA[5. அவனவன் தன்தன் பாரத்தைச் சுமப்பானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়ে ব্যক্তি শিক্ষকের কাছ থেকে ঈশ্বরের বার্তার বিষয়ে শিক্ষা লাভ করে, তার উচিত সেই শিক্ষককে তার]]></a:t>
+              <a:t><![CDATA[6. மேலும், திருவசனத்தில் உபதேசிக்கப்படுகிறவன் உபதேசிக்கிறவனுக்குச் சகல நன்மைகளிலும் பகிர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত উত্তম বিষয়ের সহভাগী করে প্রতিদান দেওয়া৷কারণ প্রত্যেক ব্যক্তিকে তার নিজের দাযিত্ব নিতে হবে৷]]></a:t>
+              <a:t><![CDATA[கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা নিজেদের বোকা বানিও না৷ ঈশ্বরকে ঠকানো যায় না৷ য়েমন বুনবে, তেমন কাটবে৷]]></a:t>
+              <a:t><![CDATA[7. மோசம்போகாதிருங்கள், தேவன் தம்மைப் பரியாசம்பண்ணவொட்டார்; மனுஷன் எதை விதைக்கிறானோ அதையே அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. য়ে নিজ পাপ প্রকৃতির বীজ রোপন করে সে তার থেকে সংগ্রহ করবে৷ কিন্তু য়ে পবিত্র আত্মার বীজ বুনবে সে]]></a:t>
+              <a:t><![CDATA[8. தன் மாம்சத்திற்கென்று விதைக்கிறவன் மாம்சத்தினால் அழிவை அறுப்பான்; ஆவிக்கென்று விதைக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র আত্মার কাছ থেকে অনন্ত জীবন পাবে৷]]></a:t>
+              <a:t><![CDATA[ஆவியினாலே நித்தியஜீவனை அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ভাল কাজ করতে করতে আমরা য়েন ক্লান্ত না হয়ে পড়ি, কারণ নিরুপিত সময়ে আমরা ফসল রূপে অনন্ত জীবন]]></a:t>
+              <a:t><![CDATA[9. நன்மைசெய்கிறதில் சோர்ந்துபோகாமல் இருப்போமாக; நாம் தளர்ந்துபோகாதிருந்தால் ஏற்றகாலத்தில் அறுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাব৷ হাল ছাড়লে চলবে না৷]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நமக்குக் கிடைக்கும் சமயத்திற்குத்தக்கதாக, யாவருக்கும், விசேஷமாக விசுவாச]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. সুয়োগ পেলে আমাদের সব লোকের প্রতি ভাল কাজ করা উচিত, বিশেষ করে বিশ্বাসীর গৃহের পরিজনদের প্রতি৷]]></a:t>
+              <a:t><![CDATA[குடும்பத்தார்களுக்கும், நன்மைசெய்யக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. দেখ কত বড় বড় অক্ষরে নিজের হাতে আমি এই চূড়ান্ত কথাগুলি লিখছি৷]]></a:t>
+              <a:t><![CDATA[11. என் கையெழுத்தாய் எவ்வளவு எழுதினேனென்று பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, তোমাদের মধ্যে কেউ যদি হঠাত্ পাপে পড়ে তবে তোমরা যাঁরা আত্মিক ভাবাপন্ন তারা]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, ஒருவன் யாதொரு குற்றத்தில் அகப்பட்டால், ஆவிக்குரியவர்களாகிய நீங்கள் சாந்தமுள்ள ஆவியோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যাঁরা তোমাদের সুন্নত করার চেষ্টায় আছে, তাদের উদ্দেশ্য অন্যদের কাছে নাম কেনার৷ তারা এটা করে যাতে]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்தின்படி நல்வேஷமாய்க் காணப்பட விரும்புகிறவர்கள் எவர்களோ, அவர்கள் தாங்கள் கிறிஸ்துவினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টের ক্রুশের জন্য তারা অত্যাচারিত না হয়৷]]></a:t>
+              <a:t><![CDATA[சிலுவையினிமித்தம் துன்பப்படாதபடிக்கே உங்களை விருத்தசேதனம் பண்ணிக்கொள்ளக் கட்டாயம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যাঁরা সুন্নত করেছে তারা নিজেরাও বিধি-ব্যবস্থা ঠিক মতো পালন করে না অথচ তারাই তোমাদের সুন্নত করাতে]]></a:t>
+              <a:t><![CDATA[13. விருத்தசேதனம் அடைந்திருக்கிற அவர்களும் நியாயப்பிரமாணத்தைக் கைக்கொள்ளாமலிருக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইছে; উদ্দেশ্য, তোমাদের সুন্নত করানোর মাধ্যমে বশ করতে পারলে এই কাজ নিয়ে তারা গর্ব করার সুয়োগ]]></a:t>
+              <a:t><![CDATA[அப்படியிருந்தும், அவர்கள் உங்கள் மாம்சத்தைக்குறித்து மேன்மைபாராட்டும்படிக்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাবে৷]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம்பண்ணிக்கொள்ளவேண்டுமென்று விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শুধু আমাদের প্রভু যীশু খ্রীষ্টের ক্রুশ ছাড়া আমার গর্ব করার মতো কিছুই নেই৷ যীশুর ক্রুশীয়]]></a:t>
+              <a:t><![CDATA[14. நானோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சிலுவையைக் குறித்தேயல்லாமல் வேறொன்றையுங் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যুর দ্বারা আমি জগতের কাছে ক্রুশবিদ্ধ আর জগত আমার কাছে ক্রুশবিদ্ধ৷]]></a:t>
+              <a:t><![CDATA[மேன்மைபாராட்டாதிருப்பேனாக; அவரால் உலகம் எனக்குச் சிலுவையிலறையுண்டிருக்கிறது, நானும் உலகத்திற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কারো সুন্নত করা হল কি হল না সেটা বড় বিষয় নয় কিন্তু এটা জরুরী য়ে এক নতুন সৃষ্টি হোক৷]]></a:t>
+              <a:t><![CDATA[சிலுவையிலறையுண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঈশ্বরের লোকেরা যাঁরাই এই নিয়ম মানে তাদের ওপর শান্তি ও দয়া বর্ষিত হোক্৷]]></a:t>
+              <a:t><![CDATA[15. கிறிஸ்து இயேசுவுக்குள் விருத்தசேதனமும் ஒன்றுமில்லை, விருத்தசேதனமில்லாமையும் ஒன்றுமில்லை; புது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. চিঠি লেখা শেষ করার আগে আমার অনুরোধ, য়েন কেউ আর আমাকে কষ্ট না দেয়, কারণ ইতিমধ্যেই আমি আমার দেহে]]></a:t>
+              <a:t><![CDATA[சிருஷ்டியே காரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবশ্যই তাকে ঠিক পথে আনতে সাহায্য করবে৷ একাজ অত্যন্ত নম্রভাবে করতে হবে; কিন্তু তোমরা নিজেরাও সাবধানে]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவனைச் சீர்பொருந்தப்பண்ணுங்கள்; நீயும் சோதிக்கப்படாதபடிக்கு உன்னைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টের ক্ষত চিহ্ন বহন করছি৷]]></a:t>
+              <a:t><![CDATA[16. இந்தப் பிரமாணத்தின்படி நடந்துவருகிறவர்கள் எவர்களோ, அவர்களுக்கும், தேவனுடைய இஸ்ரவேலருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমার ভাই ও বোনেরা, আমি প্রার্থনা করি য়ে প্রভু যীশু খ্রীষ্টের অনুগ্রহ তোমাদের আত্মার মধ্যে বিরাজ]]></a:t>
+              <a:t><![CDATA[சமாதானமும் இரக்கமும் உண்டாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করুক৷ আমেন৷]]></a:t>
+              <a:t><![CDATA[17. இனிமேல் ஒருவனும் எனக்கு வருத்தம் உண்டாக்காதிருப்பானாக; கர்த்தராகிய இயேசுவினுடைய அச்சடையாளங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் என் சரீரத்திலே தரித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்கள் ஆவியுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকো, পাছে তোমরাও পরীক্ষায় পড়৷]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা একে অপরের ভার বহন কর, এই রকম করলে বাস্তবে খ্রীষ্টের বিধি-ব্যবস্থাই পালন করবে৷]]></a:t>
+              <a:t><![CDATA[2. ஒருவர் பாரத்தை ஒருவர் சுமந்து, அப்படியே கிறிஸ்துவினுடைய பிரமாணத்தை நிறைவேற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কোন ব্যক্তি যদি প্রকৃতপক্ষে ভাল না হয়েও নিজেকে অন্যদের থেকে ভাল মনে করে তাহলে সে নিজেকে প্রতারণা]]></a:t>
+              <a:t><![CDATA[3. ஒருவன், தான் ஒன்றுமில்லாதிருந்தும், தன்னை ஒரு பொருட்டென்று எண்ணினால், தன்னைத்தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছে৷]]></a:t>
+              <a:t><![CDATA[வஞ்சிக்கிறவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. অপর লোকের সঙ্গে নিজের তুলনা না করে প্রত্যেকের উচিত নিজের কাজ যাচাই করে দেখা, তবে সে যা করছে তাই]]></a:t>
+              <a:t><![CDATA[4. அவனவன் தன்தன் சுயகிரியையைச் சோதித்துப்பார்க்கக்கடவன்; அப்பொழுது மற்றவனைப் பார்க்கும்போதல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে গর্ব করতে পারবে৷]]></a:t>
+              <a:t><![CDATA[தன்னையே பார்க்கும்போது மேன்மைபாராட்ட அவனுக்கு இடமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கலாத்தியர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>