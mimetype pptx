--- v0 (2026-06-21)
+++ v1 (2026-09-18)
@@ -71,50 +71,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +145,55 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +331,58 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சரீரத்தின்படி நான் தூரமாயிருந்தும், ஆவியின்படி உங்களுடனேகூட இருந்து, உங்கள் ஒழுங்கையும், கிறிஸ்துவின்மேலுள்ள உங்கள் விசுவாசத்தின் உறுதியையும் பார்த்துச் சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. For though I be absent in the flesh, yet am I with you in the spirit, rejoicing and beholding your order, and the steadfastness of your faith in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீங்கள் கர்த்தராகிய கிறிஸ்து இயேசுவை ஏற்றுக்கொண்டபடியே, அவருக்குள் வேர்கொண்டவர்களாகவும், அவர்மேல் கட்டப்பட்டவர்களாகவும், அவருக்குள் நடந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[6. As all of you have therefore received Christ Jesus the Lord, so walk all of you in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் போதிக்கப்பட்டபடியே, விசுவாசத்தில் உறுதிப்பட்டு, ஸ்தோத்திரத்தோடே அதிலே பெருகுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[6. As all of you have therefore received Christ Jesus the Lord, so walk all of you in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் போதிக்கப்பட்டபடியே, விசுவாசத்தில் உறுதிப்பட்டு, ஸ்தோத்திரத்தோடே அதிலே பெருகுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. Rooted and built up in him, and established in the faith, as all of you have been taught, abounding therein with thanksgiving.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லெளகிக ஞானத்தினாலும், மாயமான தந்திரத்தினாலும், ஒருவனும் உங்களைக் கொள்ளைகொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிருங்கள்; அது மனுஷர்களின் பாரம்பரிய நியாயத்தையும் உலகவழிபாடுகளையும் பற்றினதேயேல்லாமல் கிறிஸ்துவைப் பற்றினதல்ல.]]></a:t>
+              <a:t><![CDATA[8. Beware lest any man spoil you through philosophy and vain deceit, after the tradition of men, after the rudiments of the world, and not after Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லெளகிக ஞானத்தினாலும், மாயமான தந்திரத்தினாலும், ஒருவனும் உங்களைக் கொள்ளைகொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிருங்கள்; அது மனுஷர்களின் பாரம்பரிய நியாயத்தையும் உலகவழிபாடுகளையும் பற்றினதேயேல்லாமல் கிறிஸ்துவைப் பற்றினதல்ல.]]></a:t>
+              <a:t><![CDATA[8. Beware lest any man spoil you through philosophy and vain deceit, after the tradition of men, after the rudiments of the world, and not after Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனென்றால், தேவத்துவத்தின் பரிபூரணமெல்லாம் சரீரப்பிரகாரமாக, அவருக்குள் வாசமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Beware lest any man spoil you through philosophy and vain deceit, after the tradition of men, after the rudiments of the world, and not after Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேலும் சகல துரைத்தனங்களுக்கும் அதிகாரத்துக்கும் தலைவராயிருக்கிற அவருக்குள் நீங்கள் பரிபூரணமுள்ளவர்களாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. For in him dwells all the fullness of the Godhead bodily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அல்லாமலும், நீங்கள் கிறிஸ்துவைப்பற்றும் விருத்தசேதனத்தினாலே மாம்சத்துக்குரிய பாவசரீரத்தைக் களைந்துவிட்டதினால், கையால் செய்யப்படாத விருத்தசேதனத்தை அவருக்குள் பெற்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all of you are complete in him, which is the head of all principality and power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அல்லாமலும், நீங்கள் கிறிஸ்துவைப்பற்றும் விருத்தசேதனத்தினாலே மாம்சத்துக்குரிய பாவசரீரத்தைக் களைந்துவிட்டதினால், கையால் செய்யப்படாத விருத்தசேதனத்தை அவருக்குள் பெற்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all of you are complete in him, which is the head of all principality and power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்காகவும் லவோதிக்கேயாவிலிருக்கிறவர்களுக்காகவும், சரீரத்தில் என் முகத்தைக் காணாதிருக்கிற மற்றெல்லாருக்காகவும் மிகுந்த போராட்டம் எனக்கு உண்டென்று நீங்கள் அறிய விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. For I would that all of you knew what great conflict I have for you, and for them at Laodicea, and for as many as have not seen my face in the flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஞானஸ்நானத்திலே அவரோடேகூட அடக்கம்பண்ணப்பட்டவர்களாகவும், அதிலே அவரை மரித்தோரிலிருந்தெழுப்பின தேவனுடைய செயலின்மேலுள்ள விசுவாசத்தினாலே அவரோடேகூட எழுந்தவர்களாகவும் இருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. In whom also all of you are circumcised with the circumcision made without hands, in putting off the body of the sins of the flesh by the circumcision of Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஞானஸ்நானத்திலே அவரோடேகூட அடக்கம்பண்ணப்பட்டவர்களாகவும், அதிலே அவரை மரித்தோரிலிருந்தெழுப்பின தேவனுடைய செயலின்மேலுள்ள விசுவாசத்தினாலே அவரோடேகூட எழுந்தவர்களாகவும் இருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. In whom also all of you are circumcised with the circumcision made without hands, in putting off the body of the sins of the flesh by the circumcision of Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் பாவங்களினாலேயும், உங்கள் மாம்ச விருத்தசேதனமில்லாமையினாலேயும் மரித்தவர்களாயிருந்த உங்களையும் அவரோடேகூட உயிர்ப்பித்து, அக்கிரமங்களெல்லாவற்றையும் உங்களுக்கு மன்னித்து;]]></a:t>
+              <a:t><![CDATA[12. Buried with him in baptism, wherein also all of you are risen with him through the faith of the operation of God, who has raised him from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் பாவங்களினாலேயும், உங்கள் மாம்ச விருத்தசேதனமில்லாமையினாலேயும் மரித்தவர்களாயிருந்த உங்களையும் அவரோடேகூட உயிர்ப்பித்து, அக்கிரமங்களெல்லாவற்றையும் உங்களுக்கு மன்னித்து;]]></a:t>
+              <a:t><![CDATA[12. Buried with him in baptism, wherein also all of you are risen with him through the faith of the operation of God, who has raised him from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நமக்கு எதிரிடையாகவும் கட்டளைகளால் நமக்கு விரோதமாகவும் இருந்த கையெழுத்தைக் குலைத்து, அதை நடுவிலிராதபடிக்கு எடுத்து, சிலுவையின்மேல் ஆணியடித்து;]]></a:t>
+              <a:t><![CDATA[13. And you, being dead in your sins and the uncircumcision of your flesh, has he quickened together with him, having forgiven you all trespasses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நமக்கு எதிரிடையாகவும் கட்டளைகளால் நமக்கு விரோதமாகவும் இருந்த கையெழுத்தைக் குலைத்து, அதை நடுவிலிராதபடிக்கு எடுத்து, சிலுவையின்மேல் ஆணியடித்து;]]></a:t>
+              <a:t><![CDATA[13. And you, being dead in your sins and the uncircumcision of your flesh, has he quickened together with him, having forgiven you all trespasses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துரைத்தனங்களையும் அதிகாரங்களையும் உரிந்துகொண்டு, வெளியரங்கமான கோலமாக்கி, அவைகளின்மேல் சிலுவையிலே வெற்றிசிறந்தார்.]]></a:t>
+              <a:t><![CDATA[14. Blotting out the handwriting of ordinances that was against us, which was contrary to us, and took it out of the way, nailing it to his cross;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துரைத்தனங்களையும் அதிகாரங்களையும் உரிந்துகொண்டு, வெளியரங்கமான கோலமாக்கி, அவைகளின்மேல் சிலுவையிலே வெற்றிசிறந்தார்.]]></a:t>
+              <a:t><![CDATA[14. Blotting out the handwriting of ordinances that was against us, which was contrary to us, and took it out of the way, nailing it to his cross;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், போஜனத்தையும் பானத்தையும் குறித்தாவது, பண்டிகைநாளையும் மாதப்பிறப்பையும் ஓய்வுநாட்களையுங்குறித்தாவது, ஒருவனும் உங்களைக் குற்றப்படுத்தாதிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[15. And having spoiled principalities and powers, he made a show of them openly, triumphing over them in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், போஜனத்தையும் பானத்தையும் குறித்தாவது, பண்டிகைநாளையும் மாதப்பிறப்பையும் ஓய்வுநாட்களையுங்குறித்தாவது, ஒருவனும் உங்களைக் குற்றப்படுத்தாதிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[15. And having spoiled principalities and powers, he made a show of them openly, triumphing over them in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்காகவும் லவோதிக்கேயாவிலிருக்கிறவர்களுக்காகவும், சரீரத்தில் என் முகத்தைக் காணாதிருக்கிற மற்றெல்லாருக்காகவும் மிகுந்த போராட்டம் எனக்கு உண்டென்று நீங்கள் அறிய விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. For I would that all of you knew what great conflict I have for you, and for them at Laodicea, and for as many as have not seen my face in the flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் வருங்காரியங்களுக்கு நிழலாயிருக்கிறது; அவைகளின் பொருள் கிறிஸ்துவைப்பற்றினது.]]></a:t>
+              <a:t><![CDATA[16. Let no man therefore judge you in food, or in drink, or in respect of an holyday, or of the new moon, or of the sabbath days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கணுக்களாலும் கட்டுகளாலும் உதவிபெற்று இணைக்கப்பட்டு, தேவவளர்ச்சியாய் வளர்ந்தேறுகிற சரீரமுழுவதையும் ஆதரிக்கிற தலையைப் பற்றிக்கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[16. Let no man therefore judge you in food, or in drink, or in respect of an holyday, or of the new moon, or of the sabbath days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கணுக்களாலும் கட்டுகளாலும் உதவிபெற்று இணைக்கப்பட்டு, தேவவளர்ச்சியாய் வளர்ந்தேறுகிற சரீரமுழுவதையும் ஆதரிக்கிற தலையைப் பற்றிக்கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[17. Which are a shadow of things to come; but the body is of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாயமான தாழ்மையிலும், தேவதூதர்களுக்குச் செய்யும் ஆராதனையிலும் விருப்பமுற்று, காணாதவைகளிலே துணிவாய் நுழைந்து, தன் மாம்சசிந்தையினாலே வீணாய் இறுமாப்புக்கொண்டிருக்கிற எவனும் உங்கள் பந்தயப்பொருளை நீங்கள் இழந்துபோகும்படி உங்களை வஞ்சியாதிருக்கப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. Let no man beguile you of your reward in a voluntary humility and worshipping of angels, intruding into those things which he has not seen, vainly puffed up by his fleshly mind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாயமான தாழ்மையிலும், தேவதூதர்களுக்குச் செய்யும் ஆராதனையிலும் விருப்பமுற்று, காணாதவைகளிலே துணிவாய் நுழைந்து, தன் மாம்சசிந்தையினாலே வீணாய் இறுமாப்புக்கொண்டிருக்கிற எவனும் உங்கள் பந்தயப்பொருளை நீங்கள் இழந்துபோகும்படி உங்களை வஞ்சியாதிருக்கப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. Let no man beguile you of your reward in a voluntary humility and worshipping of angels, intruding into those things which he has not seen, vainly puffed up by his fleshly mind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் கிறிஸ்துவுடனேகூட உலகத்தின் வழிபாடுகளுக்கு மரித்ததுண்டானால், இன்னும் உலக வழக்கத்தின்படி பிழைக்கிறவர்கள்போல,]]></a:t>
+              <a:t><![CDATA[19. And not holding the Head, from which all the body by joints and bands having nourishment ministered, and knit together, increases with the increase of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் கிறிஸ்துவுடனேகூட உலகத்தின் வழிபாடுகளுக்கு மரித்ததுண்டானால், இன்னும் உலக வழக்கத்தின்படி பிழைக்கிறவர்கள்போல,]]></a:t>
+              <a:t><![CDATA[19. And not holding the Head, from which all the body by joints and bands having nourishment ministered, and knit together, increases with the increase of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷருடைய கற்பனைகளின்படியும் போதனைகளின்படியும் நடந்து: தொடாதே, ருசிபாராதே, தீண்டாதே என்கிற கட்டளைகளுக்கு உட்படுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[19. And not holding the Head, from which all the body by joints and bands having nourishment ministered, and knit together, increases with the increase of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவையெல்லாம் அநுபவிக்கிறதினால் அழிந்துபோகுமே.]]></a:t>
+              <a:t><![CDATA[20. Wherefore if all of you be dead with Christ from the rudiments of the world, why, as though living in the world, are all of you subject to ordinances,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிப்பட்ட போதனைகள் சுய இஷ்டமான ஆராதனையையும், மாயமான தாழ்மையையும், சரீர ஒடுக்கத்தையும்பற்றி ஞானமென்கிற பேர்கொண்டிருந்தாலும், இவைகள் மாம்சத்தைப் பேணுகிறதற்கே ஒழிய மற்றொன்றிற்கும் பிரயோஜனப்படாது.]]></a:t>
+              <a:t><![CDATA[20. Wherefore if all of you be dead with Christ from the rudiments of the world, why, as though living in the world, are all of you subject to ordinances,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுடைய இருதயங்கள் தேற்றப்பட்டு, அவர்கள் அன்பினால் இணைக்கப்பட்டு, பிதாவாகிய தேவனுக்கும் கிறிஸ்துவுக்கும் உரிய இரகசியத்தை அறிந்துகொள்ளுகிற உணர்வின் பூரண நிச்சயத்தினுடைய எல்லா ஐசுவரியத்திற்கும் உரியவர்களாகவேண்டுமென்றே இப்படி விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That their hearts might be comforted, being knit together in love, and unto all riches of the full assurance of understanding, to the acknowledgement of the mystery of God, and of the Father, and of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4039,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படிப்பட்ட போதனைகள் சுய இஷ்டமான ஆராதனையையும், மாயமான தாழ்மையையும், சரீர ஒடுக்கத்தையும்பற்றி ஞானமென்கிற பேர்கொண்டிருந்தாலும், இவைகள் மாம்சத்தைப் பேணுகிறதற்கே ஒழிய மற்றொன்றிற்கும் பிரயோஜனப்படாது.]]></a:t>
+              <a:t><![CDATA[21. (Touch not; taste not; handle not;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. (Touch not; taste not; handle not;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Which all are to perish with the using;) after the commandments and doctrines of men?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Which things have indeed a show of wisdom religious outlook, and humility, and neglecting of the body: not in any honour to the satisfying of the flesh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Which things have indeed a show of wisdom religious outlook, and humility, and neglecting of the body: not in any honour to the satisfying of the flesh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Which things have indeed a show of wisdom religious outlook, and humility, and neglecting of the body: not in any honour to the satisfying of the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுடைய இருதயங்கள் தேற்றப்பட்டு, அவர்கள் அன்பினால் இணைக்கப்பட்டு, பிதாவாகிய தேவனுக்கும் கிறிஸ்துவுக்கும் உரிய இரகசியத்தை அறிந்துகொள்ளுகிற உணர்வின் பூரண நிச்சயத்தினுடைய எல்லா ஐசுவரியத்திற்கும் உரியவர்களாகவேண்டுமென்றே இப்படி விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That their hearts might be comforted, being knit together in love, and unto all riches of the full assurance of understanding, to the acknowledgement of the mystery of God, and of the Father, and of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுடைய இருதயங்கள் தேற்றப்பட்டு, அவர்கள் அன்பினால் இணைக்கப்பட்டு, பிதாவாகிய தேவனுக்கும் கிறிஸ்துவுக்கும் உரிய இரகசியத்தை அறிந்துகொள்ளுகிற உணர்வின் பூரண நிச்சயத்தினுடைய எல்லா ஐசுவரியத்திற்கும் உரியவர்களாகவேண்டுமென்றே இப்படி விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That their hearts might be comforted, being knit together in love, and unto all riches of the full assurance of understanding, to the acknowledgement of the mystery of God, and of the Father, and of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருக்குள் ஞானம் அறிவு என்பவைகளாகிய பொக்கிஷங்களெல்லாம் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. In whom are hid all the treasures of wisdom and knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒருவனும் நயவசனிப்பினாலே உங்களை வஞ்சியாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. And this I say, lest any man should beguile you with enticing words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சரீரத்தின்படி நான் தூரமாயிருந்தும், ஆவியின்படி உங்களுடனேகூட இருந்து, உங்கள் ஒழுங்கையும், கிறிஸ்துவின்மேலுள்ள உங்கள் விசுவாசத்தின் உறுதியையும் பார்த்துச் சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. For though I be absent in the flesh, yet am I with you in the spirit, rejoicing and beholding your order, and the steadfastness of your faith in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470951334" r:id="rId1"/>
+    <p:sldLayoutId id="2478708599" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5524,90 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your order, and the steadfastness of your faith in Christ.]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவின்மேலுள்ள உங்கள் விசுவாசத்தின் உறுதியையும் பார்த்துச் சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. As all of you have therefore received Christ Jesus the Lord, so walk all of you in him:]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீங்கள் கர்த்தராகிய கிறிஸ்து இயேசுவை ஏற்றுக்கொண்டபடியே, அவருக்குள் வேர்கொண்டவர்களாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Rooted and built up in him, and established in the faith, as all of you have been taught,]]></a:t>
+              <a:t><![CDATA[அவர்மேல் கட்டப்பட்டவர்களாகவும், அவருக்குள் நடந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abounding therein with thanksgiving.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் போதிக்கப்பட்டபடியே, விசுவாசத்தில் உறுதிப்பட்டு, ஸ்தோத்திரத்தோடே அதிலே பெருகுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Beware lest any man spoil you through philosophy and vain deceit, after the tradition of men,]]></a:t>
+              <a:t><![CDATA[8. லெளகிக ஞானத்தினாலும், மாயமான தந்திரத்தினாலும், ஒருவனும் உங்களைக் கொள்ளைகொண்டுபோகாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the rudiments of the world, and not after Christ.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்; அது மனுஷர்களின் பாரம்பரிய நியாயத்தையும் உலகவழிபாடுகளையும் பற்றினதேயேல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For in him dwells all the fullness of the Godhead bodily.]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவைப் பற்றினதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all of you are complete in him, which is the head of all principality and power:]]></a:t>
+              <a:t><![CDATA[9. ஏனென்றால், தேவத்துவத்தின் பரிபூரணமெல்லாம் சரீரப்பிரகாரமாக, அவருக்குள் வாசமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In whom also all of you are circumcised with the circumcision made without hands, in putting off]]></a:t>
+              <a:t><![CDATA[10. மேலும் சகல துரைத்தனங்களுக்கும் அதிகாரத்துக்கும் தலைவராயிருக்கிற அவருக்குள் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the body of the sins of the flesh by the circumcision of Christ:]]></a:t>
+              <a:t><![CDATA[பரிபூரணமுள்ளவர்களாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For I would that all of you knew what great conflict I have for you, and for them at Laodicea,]]></a:t>
+              <a:t><![CDATA[1. உங்களுக்காகவும் லவோதிக்கேயாவிலிருக்கிறவர்களுக்காகவும், சரீரத்தில் என் முகத்தைக் காணாதிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Buried with him in baptism, wherein also all of you are risen with him through the faith of the]]></a:t>
+              <a:t><![CDATA[11. அல்லாமலும், நீங்கள் கிறிஸ்துவைப்பற்றும் விருத்தசேதனத்தினாலே மாம்சத்துக்குரிய பாவசரீரத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[operation of God, who has raised him from the dead.]]></a:t>
+              <a:t><![CDATA[களைந்துவிட்டதினால், கையால் செய்யப்படாத விருத்தசேதனத்தை அவருக்குள் பெற்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you, being dead in your sins and the uncircumcision of your flesh, has he quickened together]]></a:t>
+              <a:t><![CDATA[12. ஞானஸ்நானத்திலே அவரோடேகூட அடக்கம்பண்ணப்பட்டவர்களாகவும், அதிலே அவரை மரித்தோரிலிருந்தெழுப்பின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with him, having forgiven you all trespasses;]]></a:t>
+              <a:t><![CDATA[தேவனுடைய செயலின்மேலுள்ள விசுவாசத்தினாலே அவரோடேகூட எழுந்தவர்களாகவும் இருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Blotting out the handwriting of ordinances that was against us, which was contrary to us, and]]></a:t>
+              <a:t><![CDATA[13. உங்கள் பாவங்களினாலேயும், உங்கள் மாம்ச விருத்தசேதனமில்லாமையினாலேயும் மரித்தவர்களாயிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took it out of the way, nailing it to his cross;]]></a:t>
+              <a:t><![CDATA[உங்களையும் அவரோடேகூட உயிர்ப்பித்து, அக்கிரமங்களெல்லாவற்றையும் உங்களுக்கு மன்னித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And having spoiled principalities and powers, he made a show of them openly, triumphing over]]></a:t>
+              <a:t><![CDATA[14. நமக்கு எதிரிடையாகவும் கட்டளைகளால் நமக்கு விரோதமாகவும் இருந்த கையெழுத்தைக் குலைத்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them in it.]]></a:t>
+              <a:t><![CDATA[நடுவிலிராதபடிக்கு எடுத்து, சிலுவையின்மேல் ஆணியடித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Let no man therefore judge you in food, or in drink, or in respect of an holyday, or of the new]]></a:t>
+              <a:t><![CDATA[15. துரைத்தனங்களையும் அதிகாரங்களையும் உரிந்துகொண்டு, வெளியரங்கமான கோலமாக்கி, அவைகளின்மேல் சிலுவையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[moon, or of the sabbath days:]]></a:t>
+              <a:t><![CDATA[வெற்றிசிறந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and for as many as have not seen my face in the flesh;]]></a:t>
+              <a:t><![CDATA[மற்றெல்லாருக்காகவும் மிகுந்த போராட்டம் எனக்கு உண்டென்று நீங்கள் அறிய விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Which are a shadow of things to come; but the body is of Christ.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், போஜனத்தையும் பானத்தையும் குறித்தாவது, பண்டிகைநாளையும் மாதப்பிறப்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Let no man beguile you of your reward in a voluntary humility and worshipping of angels,]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாட்களையுங்குறித்தாவது, ஒருவனும் உங்களைக் குற்றப்படுத்தாதிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[intruding into those things which he has not seen, vainly puffed up by his fleshly mind,]]></a:t>
+              <a:t><![CDATA[17. அவைகள் வருங்காரியங்களுக்கு நிழலாயிருக்கிறது; அவைகளின் பொருள் கிறிஸ்துவைப்பற்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And not holding the Head, from which all the body by joints and bands having nourishment]]></a:t>
+              <a:t><![CDATA[18. கணுக்களாலும் கட்டுகளாலும் உதவிபெற்று இணைக்கப்பட்டு, தேவவளர்ச்சியாய் வளர்ந்தேறுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ministered, and knit together, increases with the increase of God.]]></a:t>
+              <a:t><![CDATA[சரீரமுழுவதையும் ஆதரிக்கிற தலையைப் பற்றிக்கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Wherefore if all of you be dead with Christ from the rudiments of the world, why, as though]]></a:t>
+              <a:t><![CDATA[19. மாயமான தாழ்மையிலும், தேவதூதர்களுக்குச் செய்யும் ஆராதனையிலும் விருப்பமுற்று, காணாதவைகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[living in the world, are all of you subject to ordinances,]]></a:t>
+              <a:t><![CDATA[துணிவாய் நுழைந்து, தன் மாம்சசிந்தையினாலே வீணாய் இறுமாப்புக்கொண்டிருக்கிற எவனும் உங்கள் பந்தயப்பொருளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. (Touch not; taste not; handle not;]]></a:t>
+              <a:t><![CDATA[நீங்கள் இழந்துபோகும்படி உங்களை வஞ்சியாதிருக்கப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Which all are to perish with the using;) after the commandments and doctrines of men?]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் கிறிஸ்துவுடனேகூட உலகத்தின் வழிபாடுகளுக்கு மரித்ததுண்டானால், இன்னும் உலக வழக்கத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Which things have indeed a show of wisdom religious outlook, and humility, and neglecting of the]]></a:t>
+              <a:t><![CDATA[பிழைக்கிறவர்கள்போல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That their hearts might be comforted, being knit together in love, and unto all riches of the]]></a:t>
+              <a:t><![CDATA[2. அவர்களுடைய இருதயங்கள் தேற்றப்பட்டு, அவர்கள் அன்பினால் இணைக்கப்பட்டு, பிதாவாகிய தேவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10104,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[body: not in any honour to the satisfying of the flesh.]]></a:t>
+              <a:t><![CDATA[21. மனுஷருடைய கற்பனைகளின்படியும் போதனைகளின்படியும் நடந்து: தொடாதே, ருசிபாராதே, தீண்டாதே என்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளைகளுக்கு உட்படுகிறதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இவையெல்லாம் அநுபவிக்கிறதினால் அழிந்துபோகுமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இப்படிப்பட்ட போதனைகள் சுய இஷ்டமான ஆராதனையையும், மாயமான தாழ்மையையும், சரீர ஒடுக்கத்தையும்பற்றி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஞானமென்கிற பேர்கொண்டிருந்தாலும், இவைகள் மாம்சத்தைப் பேணுகிறதற்கே ஒழிய மற்றொன்றிற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரயோஜனப்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[full assurance of understanding, to the acknowledgement of the mystery of God, and of the Father,]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவுக்கும் உரிய இரகசியத்தை அறிந்துகொள்ளுகிற உணர்வின் பூரண நிச்சயத்தினுடைய எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of Christ;]]></a:t>
+              <a:t><![CDATA[ஐசுவரியத்திற்கும் உரியவர்களாகவேண்டுமென்றே இப்படி விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In whom are hid all the treasures of wisdom and knowledge.]]></a:t>
+              <a:t><![CDATA[3. அவருக்குள் ஞானம் அறிவு என்பவைகளாகிய பொக்கிஷங்களெல்லாம் அடங்கியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And this I say, lest any man should beguile you with enticing words.]]></a:t>
+              <a:t><![CDATA[4. ஒருவனும் நயவசனிப்பினாலே உங்களை வஞ்சியாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For though I be absent in the flesh, yet am I with you in the spirit, rejoicing and beholding]]></a:t>
+              <a:t><![CDATA[5. சரீரத்தின்படி நான் தூரமாயிருந்தும், ஆவியின்படி உங்களுடனேகூட இருந்து, உங்கள் ஒழுங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கொலோசெயர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme31">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme31">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme31">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>