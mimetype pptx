--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -55,52 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -113,51 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -287,54 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Let your speech be always with grace, seasoned with salt, that all of you may know how all of you ought to answer every man.]]></a:t>
+              <a:t><![CDATA[10. என்னோடேகூடக் காவலிலிருக்கிற அரிஸ்தர்க்கு உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; பர்னபாவுக்கு இனத்தானாகிய மாற்கும் வாழ்த்துதல் சொல்லுகிறான், இவனைக்குறித்துக் கட்டளைபெற்றீர்களே; இவன் உங்களிடத்தில் வந்தால் இவனை அங்கிகரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. All my state shall Tychicus declare unto you, who is a beloved brother, and a faithful minister and fellow servant in the Lord:]]></a:t>
+              <a:t><![CDATA[11. யுஸ்து என்னப்பட்ட இயேசுவும் வாழ்த்துதல் சொல்லுகிறான். விருத்தசேதனமுள்ளவர்களில் இவர்கள் மாத்திரம் தேவனுடைய ராஜ்யத்தின்பொருட்டு என் உடன்வேலையாட்களாயிருந்து, எனக்கு ஆறுதல் செய்துவந்தவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. All my state shall Tychicus declare unto you, who is a beloved brother, and a faithful minister and fellow servant in the Lord:]]></a:t>
+              <a:t><![CDATA[11. யுஸ்து என்னப்பட்ட இயேசுவும் வாழ்த்துதல் சொல்லுகிறான். விருத்தசேதனமுள்ளவர்களில் இவர்கள் மாத்திரம் தேவனுடைய ராஜ்யத்தின்பொருட்டு என் உடன்வேலையாட்களாயிருந்து, எனக்கு ஆறுதல் செய்துவந்தவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Whom I have sent unto you for the same purpose, that he might know your estate, and comfort your hearts;]]></a:t>
+              <a:t><![CDATA[12. எப்பாப்பிராவும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; உங்களைச் சேர்ந்தவனும் கிறிஸ்துவின் ஊழியக்காரனுமாகிய இவன், நீங்கள் தேவனுக்குச் சித்தமானவைகளெல்லாவற்றிலும் தேறினவர்களாயும் பூரண நிச்சயமுள்ளவர்களாயும் நிலைநிற்கவேண்டுமென்று, தன் ஜெபங்களில் உங்களுக்காக எப்பொழுதும் போராடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. With Onesimus, a faithful and beloved brother, who is one of you. They shall make known unto you all things which are done here.]]></a:t>
+              <a:t><![CDATA[12. எப்பாப்பிராவும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; உங்களைச் சேர்ந்தவனும் கிறிஸ்துவின் ஊழியக்காரனுமாகிய இவன், நீங்கள் தேவனுக்குச் சித்தமானவைகளெல்லாவற்றிலும் தேறினவர்களாயும் பூரண நிச்சயமுள்ளவர்களாயும் நிலைநிற்கவேண்டுமென்று, தன் ஜெபங்களில் உங்களுக்காக எப்பொழுதும் போராடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. With Onesimus, a faithful and beloved brother, who is one of you. They shall make known unto you all things which are done here.]]></a:t>
+              <a:t><![CDATA[12. எப்பாப்பிராவும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; உங்களைச் சேர்ந்தவனும் கிறிஸ்துவின் ஊழியக்காரனுமாகிய இவன், நீங்கள் தேவனுக்குச் சித்தமானவைகளெல்லாவற்றிலும் தேறினவர்களாயும் பூரண நிச்சயமுள்ளவர்களாயும் நிலைநிற்கவேண்டுமென்று, தன் ஜெபங்களில் உங்களுக்காக எப்பொழுதும் போராடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Aristarchus my fellow-prisoner salutes you, and Marcus, sister's (concerning whom all of you received commandments: if he comes unto you, receive him;)]]></a:t>
+              <a:t><![CDATA[13. இவன் உங்களுக்காகவும், லவோதிக்கேயருக்காகவும், எராப்போலியருக்காவும், மிகுந்த ஜாக்கிரதையுள்ளவனாயிருக்கிறானென்பதற்கு நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Aristarchus my fellow-prisoner salutes you, and Marcus, sister's (concerning whom all of you received commandments: if he comes unto you, receive him;)]]></a:t>
+              <a:t><![CDATA[13. இவன் உங்களுக்காகவும், லவோதிக்கேயருக்காகவும், எராப்போலியருக்காவும், மிகுந்த ஜாக்கிரதையுள்ளவனாயிருக்கிறானென்பதற்கு நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Aristarchus my fellow-prisoner salutes you, and Marcus, sister's (concerning whom all of you received commandments: if he comes unto you, receive him;)]]></a:t>
+              <a:t><![CDATA[14. பிரியமான வைத்தியனாகிய லூக்காவும், தேமாவும், உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Jesus, which is called Justus, who are of the circumcision. These only are my fellow workers unto the kingdom of God, which have been a comfort unto me.]]></a:t>
+              <a:t><![CDATA[15. லவோதிக்கேயாவிலிருக்கிற சகோதரரையும், நிம்பாவையும், அவன் வீட்டில் கூடுகிற சபையையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Masters, give unto your servants that which is just and equal; knowing that all of you also have a Master in heaven.]]></a:t>
+              <a:t><![CDATA[6. அவனவனுக்கு இன்னின்னபடி உத்தரவு சொல்லவேண்டுமென்று நீங்கள் அறியும்படிக்கு, உங்கள் வசனம் எப்பொழுதும் கிருபை பொருந்தினதாயும் உப்பால் சாரமேறினதாயுமிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Jesus, which is called Justus, who are of the circumcision. These only are my fellow workers unto the kingdom of God, which have been a comfort unto me.]]></a:t>
+              <a:t><![CDATA[16. இந்த நிருபம் உங்களிடத்தில் வாசிக்கப்பட்டபின்பு இது லவோதிக்கேயா சபையிலும் வாசிக்கப்படும்படி செய்யுங்கள், லவோதிக்கேயாவிலிருந்து வரும் நிருபத்தை நீங்களும் வாசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Epaphras, who is one of you, a servant of Christ, salutes you, always labouring fervently for you in prayers, that all of you may stand perfect and complete in all the will of God.]]></a:t>
+              <a:t><![CDATA[16. இந்த நிருபம் உங்களிடத்தில் வாசிக்கப்பட்டபின்பு இது லவோதிக்கேயா சபையிலும் வாசிக்கப்படும்படி செய்யுங்கள், லவோதிக்கேயாவிலிருந்து வரும் நிருபத்தை நீங்களும் வாசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Epaphras, who is one of you, a servant of Christ, salutes you, always labouring fervently for you in prayers, that all of you may stand perfect and complete in all the will of God.]]></a:t>
+              <a:t><![CDATA[17. அர்க்கிப்பைக் கண்டு: நீ கர்த்தரிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றும்படி கவனமாயிருப்பாயாகவென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Epaphras, who is one of you, a servant of Christ, salutes you, always labouring fervently for you in prayers, that all of you may stand perfect and complete in all the will of God.]]></a:t>
+              <a:t><![CDATA[18. பவுலாகிய நான் என் கையினால் எழுதி, உங்களை வாழ்த்துகிறேன். நான் கட்டப்பட்டிருக்கிறதை நினைத்துக்கொள்ளுங்கள். கிருபை உங்களோடிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For I bear him record, that he has a great zeal for you, and them that are in Laodicea, and them in Hierapolis.]]></a:t>
+              <a:t><![CDATA[18. பவுலாகிய நான் என் கையினால் எழுதி, உங்களை வாழ்த்துகிறேன். நான் கட்டப்பட்டிருக்கிறதை நினைத்துக்கொள்ளுங்கள். கிருபை உங்களோடிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For I bear him record, that he has a great zeal for you, and them that are in Laodicea, and them in Hierapolis.]]></a:t>
+              <a:t><![CDATA[1. எஜமான்களே, உங்களுக்கும் பரலோகத்தில் எஜமான் இருக்கிறாரென்று அறிந்து, வேலைக்காரருக்கு நீதியும் செவ்வையுமானதைச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Luke, the beloved physician, and Demas, greet you.]]></a:t>
+              <a:t><![CDATA[1. எஜமான்களே, உங்களுக்கும் பரலோகத்தில் எஜமான் இருக்கிறாரென்று அறிந்து, வேலைக்காரருக்கு நீதியும் செவ்வையுமானதைச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Salute the brethren which are in Laodicea, and Nymphas, and the church which is in his house.]]></a:t>
+              <a:t><![CDATA[2. இடைவிடாமல் ஜெபம்பண்ணுங்கள், ஸ்தோத்திரத்துடன் ஜெபத்தில் விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when this epistle is read among you, cause that it be read also in the church of the Laodiceans; and that all of you likewise read the epistle from Laodicea.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்துவினுடைய இரகசியத்தினிமித்தம் கட்டப்பட்டிருக்கிற நான் அந்த இரகசியத்தைக்குறித்துப் பேசவேண்டியபிரகாரமாய்ப் பேசி, அதை வெளிப்படுத்துவதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when this epistle is read among you, cause that it be read also in the church of the Laodiceans; and that all of you likewise read the epistle from Laodicea.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்துவினுடைய இரகசியத்தினிமித்தம் கட்டப்பட்டிருக்கிற நான் அந்த இரகசியத்தைக்குறித்துப் பேசவேண்டியபிரகாரமாய்ப் பேசி, அதை வெளிப்படுத்துவதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Masters, give unto your servants that which is just and equal; knowing that all of you also have a Master in heaven.]]></a:t>
+              <a:t><![CDATA[6. அவனவனுக்கு இன்னின்னபடி உத்தரவு சொல்லவேண்டுமென்று நீங்கள் அறியும்படிக்கு, உங்கள் வசனம் எப்பொழுதும் கிருபை பொருந்தினதாயும் உப்பால் சாரமேறினதாயுமிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And say to Archippus, Take heed to the ministry which you have received in the Lord, that you fulfill it.]]></a:t>
+              <a:t><![CDATA[4. திருவசனம் செல்லும்படியான வாசலை தேவன் திறந்தருளும்படி எங்களுக்காகவும் வேண்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And say to Archippus, Take heed to the ministry which you have received in the Lord, that you fulfill it.]]></a:t>
+              <a:t><![CDATA[4. திருவசனம் செல்லும்படியான வாசலை தேவன் திறந்தருளும்படி எங்களுக்காகவும் வேண்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,160 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The salutation by the hand of me Paul. Remember my bonds. Grace be with you. Amen.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. The salutation by the hand of me Paul. Remember my bonds. Grace be with you. Amen.]]></a:t>
+              <a:t><![CDATA[5. புறம்பேயிருக்கிறவர்களுக்கு முன்பாக ஞானமாய் நடந்து காலத்தைப் பிரயோஜனப்படுத்திக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Continue in prayer, and watch in the same with thanksgiving;]]></a:t>
+              <a:t><![CDATA[7. பிரியமான சகோதரனும், உண்மையுள்ள ஊழியக்காரனும், கர்த்தருக்குள் எனக்கு உடன் வேலையாளுமாயிருக்கிற தீகிக்கு என்பவன் என் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Likewise praying also for us, that God would open unto us a door of utterance, to speak the mystery of Christ, for which I am also in bonds:]]></a:t>
+              <a:t><![CDATA[7. பிரியமான சகோதரனும், உண்மையுள்ள ஊழியக்காரனும், கர்த்தருக்குள் எனக்கு உடன் வேலையாளுமாயிருக்கிற தீகிக்கு என்பவன் என் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Likewise praying also for us, that God would open unto us a door of utterance, to speak the mystery of Christ, for which I am also in bonds:]]></a:t>
+              <a:t><![CDATA[8. உங்கள் செய்திகளை அறியவும், உங்கள் இருதயங்களைத் தேற்றவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. That I may make it manifest, as I ought to speak.]]></a:t>
+              <a:t><![CDATA[9. அவனையும், உங்களிலொருவனாயிருக்கிற உண்மையும் பிரியமுமுள்ள சகோதரனாகிய ஒநேசிமு என்பவனையும், உங்களிடத்தில் அனுப்பியிருக்கிறேன்; அவர்கள் இவ்விடத்துச் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Walk in wisdom toward them that are without, redeeming the time.]]></a:t>
+              <a:t><![CDATA[9. அவனையும், உங்களிலொருவனாயிருக்கிற உண்மையும் பிரியமுமுள்ள சகோதரனாகிய ஒநேசிமு என்பவனையும், உங்களிடத்தில் அனுப்பியிருக்கிறேன்; அவர்கள் இவ்விடத்துச் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Let your speech be always with grace, seasoned with salt, that all of you may know how all of you ought to answer every man.]]></a:t>
+              <a:t><![CDATA[10. என்னோடேகூடக் காவலிலிருக்கிற அரிஸ்தர்க்கு உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; பர்னபாவுக்கு இனத்தானாகிய மாற்கும் வாழ்த்துதல் சொல்லுகிறான், இவனைக்குறித்துக் கட்டளைபெற்றீர்களே; இவன் உங்களிடத்தில் வந்தால் இவனை அங்கிகரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506305" r:id="rId1"/>
+    <p:sldLayoutId id="2474467043" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4096,58 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிருபை பொருந்தினதாயும் உப்பால் சாரமேறினதாயுமிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[കിട്ടീട്ടുണ്ടല്ലോ; അവൻ നിങ്ങളുടെ അടുക്കൽ വന്നാൽ അവനെ കൈക്കൊൾവിൻ —]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரியமான சகோதரனும், உண்மையுள்ள ஊழியக்காரனும், கர்த்தருக்குள் எனக்கு உடன் வேலையாளுமாயிருக்கிற]]></a:t>
+              <a:t><![CDATA[11. യുസ്തൊസ് എന്നു പറയുന്ന യേശുവും നിങ്ങളെ വന്ദനം ചെയ്യുന്നു; പരിച്ഛേദനക്കാരിൽ ഇവർ മാത്രം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீகிக்கு என்பவன் என் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பான்.]]></a:t>
+              <a:t><![CDATA[ദൈവരാജ്യത്തിന്നു കൂട്ടുവേലക്കാരായിട്ടു എനിക്കു ആശ്വാസമായിത്തീർന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் செய்திகளை அறியவும், உங்கள் இருதயங்களைத் தேற்றவும்,]]></a:t>
+              <a:t><![CDATA[12. നിങ്ങളിൽ ഒരുത്തനായി ക്രിസ്തുയേശുവിന്റെ ദാസനായ എപ്പഫ്രാസ് നിങ്ങളെ വന്ദനം ചെയ്യുന്നു; നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனையும், உங்களிலொருவனாயிருக்கிற உண்மையும் பிரியமுமுள்ள சகோதரனாகிய ஒநேசிமு என்பவனையும்,]]></a:t>
+              <a:t><![CDATA[തികഞ്ഞവരും ദൈവഹിതം സംബന്ധിച്ചൊക്കെയും പൂർണ്ണനിശ്ചയമുള്ളവരുമായി നിൽക്കേണ്ടതിന്നു അവൻ പ്രാർത്ഥനയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களிடத்தில் அனுப்பியிருக்கிறேன்; அவர்கள் இவ்விடத்துச் செய்திகளையெல்லாம் உங்களுக்கு அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കു വേണ്ടി എപ്പോഴും പോരാടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னோடேகூடக் காவலிலிருக்கிற அரிஸ்தர்க்கு உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; பர்னபாவுக்கு]]></a:t>
+              <a:t><![CDATA[13. നിങ്ങൾക്കും ലവുദിക്യക്കാർക്കും ഹിയരപൊലിക്കാർക്കും വേണ്ടി അവൻ വളരെ പ്രയാസപ്പെടുന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இனத்தானாகிய மாற்கும் வாழ்த்துதல் சொல்லுகிறான், இவனைக்குறித்துக் கட்டளைபெற்றீர்களே; இவன்]]></a:t>
+              <a:t><![CDATA[എന്നുള്ളതിന്നു ഞാൻ സാക്ഷി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களிடத்தில் வந்தால் இவனை அங்கிகரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. വൈദ്യനായ പ്രിയ ലൂക്കൊസും ദേമാസും നിങ്ങളെ വന്ദനം ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யுஸ்து என்னப்பட்ட இயேசுவும் வாழ்த்துதல் சொல்லுகிறான். விருத்தசேதனமுள்ளவர்களில் இவர்கள் மாத்திரம்]]></a:t>
+              <a:t><![CDATA[15. ലവുദിക്യയിലെ സഹോദരന്മാർക്കും നുംഫെക്കും അവളുടെ വീട്ടിലെ സഭെക്കും വന്ദനം ചൊല്ലുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஜமான்களே, உங்களுக்கும் பரலோகத்தில் எஜமான் இருக்கிறாரென்று அறிந்து, வேலைக்காரருக்கு நீதியும்]]></a:t>
+              <a:t><![CDATA[6. ഓരോരുത്തനോടു നിങ്ങൾ എങ്ങനെ ഉത്തരം പറയേണം എന്നു അറിയേണ്ടതിന്നു നിങ്ങളുടെ വാക്കു എപ്പോഴും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனுடைய ராஜ்யத்தின்பொருட்டு என் உடன்வேலையாட்களாயிருந்து, எனக்கு ஆறுதல் செய்துவந்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. നിങ്ങളുടെ ഇടയിൽ ഈ ലേഖനം വായിച്ചു തീർന്നശേഷം ലവുദിക്യസഭയിൽ കൂടെ വായിപ്പിക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எப்பாப்பிராவும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறான்; உங்களைச் சேர்ந்தவனும் கிறிஸ்துவின்]]></a:t>
+              <a:t><![CDATA[ലവുദിക്യയിൽനിന്നുള്ളതു നിങ്ങളും വായിക്കയും ചെയ്‍വിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியக்காரனுமாகிய இவன், நீங்கள் தேவனுக்குச் சித்தமானவைகளெல்லாவற்றிலும் தேறினவர்களாயும் பூரண]]></a:t>
+              <a:t><![CDATA[17. അർഹിപ്പൊസിനോടു കർത്താവിൽ ലഭിച്ച ശുശ്രൂഷ നിവർത്തിപ്പാൻ നോക്കേണം എന്നു പറവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிச்சயமுள்ளவர்களாயும் நிலைநிற்கவேண்டுமென்று, தன் ஜெபங்களில் உங்களுக்காக எப்பொழுதும் போராடுகிறான்.]]></a:t>
+              <a:t><![CDATA[18. പൌലൊസായ എന്റെ സ്വന്തകയ്യാലെ വന്ദനം; എന്റെ ബന്ധനങ്ങളെ ഓർത്തുകൊൾവിൻ. കൃപ നിങ്ങളോടുകൂടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவன் உங்களுக்காகவும், லவோதிக்கேயருக்காகவும், எராப்போலியருக்காவும், மிகுந்த]]></a:t>
+              <a:t><![CDATA[ഇരിക്കുമാറാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜாக்கிரதையுள்ளவனாயிருக்கிறானென்பதற்கு நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. യജമാനന്മാരേ, നിങ്ങള്‍ക്കും സ്വർഗ്ഗത്തിൽ യജമാനൻ ഉണ്ടു എന്നറിഞ്ഞു ദാസന്മാരോടു നീതിയും ന്യായവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிரியமான வைத்தியனாகிய லூக்காவும், தேமாவும், உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[ആചരിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லவோதிக்கேயாவிலிருக்கிற சகோதரரையும், நிம்பாவையும், அவன் வீட்டில் கூடுகிற சபையையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[2. പ്രാർത്ഥനയിൽ ഉറ്റിരിപ്പിൻ; സ്തോത്രത്തോടെ അതിൽ ജാഗരിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்த நிருபம் உங்களிடத்தில் வாசிக்கப்பட்டபின்பு இது லவோதிக்கேயா சபையிலும் வாசிக்கப்படும்படி]]></a:t>
+              <a:t><![CDATA[3. എനിക്കു ബന്ധനകാരണമായ ക്രിസ്തുവിന്റെ മർമ്മം പ്രസ്താവിപ്പാൻ തക്കവണ്ണം ദൈവം ഞങ്ങൾക്കു വചനത്തിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்யுங்கள், லவோதிக்கேயாவிலிருந்து வரும் நிருபத்தை நீங்களும் வாசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[വാതിൽ തുറന്നുതരികയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செவ்வையுமானதைச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[കൃപയോടുകൂടിയതും ഉപ്പിനാൽ രുചിവരുത്തിയതും ആയിരിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அர்க்கிப்பைக் கண்டு: நீ கர்த்தரிடத்தில் பெற்ற ஊழியத்தை நிறைவேற்றும்படி கவனமாயிருப்பாயாகவென்று]]></a:t>
+              <a:t><![CDATA[4. ഞാൻ സംസാരിക്കേണ്ടുംവണ്ണം അതിനെ വെളിപ്പെടുത്തുകയും ചെയ്യേണ്ടതിന്നു ഞങ്ങൾക്കു വേണ്ടിയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[പ്രാർത്ഥിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,183 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பவுலாகிய நான் என் கையினால் எழுதி, உங்களை வாழ்த்துகிறேன். நான் கட்டப்பட்டிருக்கிறதை]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[நினைத்துக்கொள்ளுங்கள். கிருபை உங்களோடிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[5. സമയം തക്കത്തിൽ ഉപയോഗിച്ചുകൊണ്ടു പുറത്തുള്ളവരോടു ജ്ഞാനത്തോടെ പെരുമാറുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இடைவிடாமல் ஜெபம்பண்ணுங்கள், ஸ்தோத்திரத்துடன் ஜெபத்தில் விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. എന്റെ അവസ്ഥ ഒക്കെയും കർത്താവിൽ പ്രിയസഹോദരനും വിശ്വസ്തശുശ്രൂഷകനും സഹഭൃത്യനുമായ തിഹിക്കൊസ്]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்துவினுடைய இரகசியத்தினிமித்தம் கட்டப்பட்டிருக்கிற நான் அந்த இரகசியத்தைக்குறித்துப்]]></a:t>
+              <a:t><![CDATA[നിങ്ങളോടു അറിയിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பேசவேண்டியபிரகாரமாய்ப் பேசி, அதை வெளிப்படுத்துவதற்கு,]]></a:t>
+              <a:t><![CDATA[8. നിങ്ങൾ ഞങ്ങളുടെ അവസ്ഥ അറിവാനും അവൻ നിങ്ങളുടെ ഹൃദയങ്ങളെ ആശ്വസിപ്പിപ്പാനുമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. திருவசனம் செல்லும்படியான வாசலை தேவன் திறந்தருளும்படி எங்களுக்காகவும் வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. ഞാൻ അവനെ നിങ്ങളിൽ ഒരുത്തനായ ഒനേസിമൊസ് എന്ന വിശ്വസ്തനും പ്രിയനുമായ സഹോദരനോടുകൂടെ നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. புறம்பேயிருக்கிறவர்களுக்கு முன்பாக ஞானமாய் நடந்து காலத்தைப் பிரயோஜனப்படுத்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[അടുക്കൽ അയച്ചിരിക്കുന്നു; ഇവിടെത്തെ അവസ്ഥ എല്ലാം അവർ നിങ്ങളോടു അറിയിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனவனுக்கு இன்னின்னபடி உத்தரவு சொல்லவேண்டுமென்று நீங்கள் அறியும்படிக்கு, உங்கள் வசனம் எப்பொழுதும்]]></a:t>
+              <a:t><![CDATA[10. എന്റെ സഹബദ്ധനായ അരിസ്തർഹൊസും ബർന്നബാസിന്റെ മച്ചുനനായ മർക്കൊസും — അവനെക്കുറിച്ചു നിങ്ങൾക്കു കല്പന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[கொலோசெயர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>