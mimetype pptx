--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -75,50 +75,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +143,51 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +327,54 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1084,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ இன்று ராத்திரி சிவப்புக் குதிரையின்மேல் ஏறியிருந்த ஒரு புருஷனைக் கண்டேன்; அவர் பள்ளத்தாக்கில் இருக்கிற மிருதுச்செடிகளுக்குள்ளே நின்றார்; அவருக்குப் பின்னாலே சிவப்பும் மங்கின நிறமும் வெண்மையுமான குதிரைகள் இருந்தன.]]></a:t>
+              <a:t><![CDATA[7. தரியு அரசாண்ட இரண்டாம் வருஷம், சேபாத் மாதமாகிய பதினோராம் மாதம் இருபத்துநாலாந்தேதியிலே, கர்த்தருடைய வார்த்தை இத்தோவின் மகனான பெரகியாவின் குமாரன் சகரியா என்னும் தீர்க்கதரிசிக்கு உண்டாயிற்று; அவன் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான்; என் ஆண்டவரே, இவர்கள் யாரென்று கேட்டேன்; என்னோடே பேசுகிற தூதனானவர்: இவர்கள் யாரென்று நான் உனக்குக் காண்பிப்பேன் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. இதோ இன்று ராத்திரி சிவப்புக் குதிரையின்மேல் ஏறியிருந்த ஒரு புருஷனைக் கண்டேன்; அவர் பள்ளத்தாக்கில் இருக்கிற மிருதுச்செடிகளுக்குள்ளே நின்றார்; அவருக்குப் பின்னாலே சிவப்பும் மங்கின நிறமும் வெண்மையுமான குதிரைகள் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மிருதுச்செடிகளுக்குள்ளே நின்ற அந்தப் புருஷன் பிரதியுத்தரமாக: இவர்கள் பூமியெங்கும் சுற்றிப்பார்க்கக் கர்த்தர் அனுப்பினவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நான்; என் ஆண்டவரே, இவர்கள் யாரென்று கேட்டேன்; என்னோடே பேசுகிற தூதனானவர்: இவர்கள் யாரென்று நான் உனக்குக் காண்பிப்பேன் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அவர்கள் மிருதுச்செடிகளுக்குள்ளே நின்ற கர்த்தருடைய தூதனை நோக்கி: நாங்கள் பூமியெங்கும் சுற்றிப்பார்த்தோம்; இதோ, பூமிமுழுவதும் அமைதலும் அமரிக்கையுமாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மிருதுச்செடிகளுக்குள்ளே நின்ற அந்தப் புருஷன் பிரதியுத்தரமாக: இவர்கள் பூமியெங்கும் சுற்றிப்பார்க்கக் கர்த்தர் அனுப்பினவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
+              <a:t><![CDATA[11. பின்பு அவர்கள் மிருதுச்செடிகளுக்குள்ளே நின்ற கர்த்தருடைய தூதனை நோக்கி: நாங்கள் பூமியெங்கும் சுற்றிப்பார்த்தோம்; இதோ, பூமிமுழுவதும் அமைதலும் அமரிக்கையுமாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தர், என்னோடே பேசின தூதனுக்கு நல்வார்த்தைகளையும் ஆறுதலான வார்த்தைகளையும் பிரதியுத்தரமாகச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தர், என்னோடே பேசின தூதனுக்கு நல்வார்த்தைகளையும் ஆறுதலான வார்த்தைகளையும் பிரதியுத்தரமாகச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் என் கண்களை ஏறெடுத்துப்பார்த்தபோது, இதோ, நாலு கொம்புகளைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. நான் என் கண்களை ஏறெடுத்துப்பார்த்தபோது, இதோ, நாலு கொம்புகளைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு கர்த்தர் எனக்கு நாலு தொழிலாளிகளைக் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. பின்பு கர்த்தர் எனக்கு நாலு தொழிலாளிகளைக் காண்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,50 +4151,159 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -4869,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502947" r:id="rId1"/>
+    <p:sldLayoutId id="2473414211" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5314,58 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तुम्हारे पुरखा कहां रहे? और भविष्यद्वक्ता क्या सदा जीवित रहते हैं?]]></a:t>
+              <a:t><![CDATA[5. Your fathers, where are they? and the prophets, do they live for ever?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. परन्तु मेरे वचन और मेरी आज्ञाएं जिन को मैं ने अपने दास नबियों को दिया था, क्या वे तुम्हारे]]></a:t>
+              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरखाओं पर पूरी न हुई? तब उन्होंने मन फिराया और कहा, सेनाओं के यहोवा ने हमारे चालचलन और कामों के]]></a:t>
+              <a:t><![CDATA[of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार हम से जैसा व्यवहार करने को कहा था, वैसा ही उसने हम को बदला दिया है॥]]></a:t>
+              <a:t><![CDATA[to our ways, and according to our doings, so has he dealt with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. दारा के दूसरे वर्ष के शबात नाम ग्यारहवें महीने के चौबीसवें दिन को जकर्याह नबी के पास जो बेरेक्याह]]></a:t>
+              <a:t><![CDATA[7. Upon the four and twentieth day of the eleventh month, which is the month Sebat, in the second]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का पुत्र और इद्दो का पोता था, यहोवा का वचन यों पहुंचा :]]></a:t>
+              <a:t><![CDATA[year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मैं ने रात को स्वप्न में क्या देखा कि एक पुरूष लाल घोड़े पर चढ़ा हुआ उन मेंहदियों के बीच खड़ा है]]></a:t>
+              <a:t><![CDATA[prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो नीचे स्थान में हैं, और उसके पीछे लाल और सुरंग और श्वेत घोड़े भी खड़े हैं।]]></a:t>
+              <a:t><![CDATA[8. I saw by night, and behold a man riding upon a red horse, and he stood among the myrtle trees]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब मैं ने कहा, हे मेरे प्रभु ये कौन हैं? तब जो दूत मुझ से बातें करता था, उसने मुझ से कहा, मैं]]></a:t>
+              <a:t><![CDATA[that were in the bottom; and behind him were there red horses, speckled, and white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुझे बताऊंगा कि ये कौन हैं।]]></a:t>
+              <a:t><![CDATA[9. Then said I, O my lord, what are these? And the angel that talked with me said unto me, I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. दारा के राज्य के दूसरे वर्ष के आठवें महीने में जकर्याह भविष्यद्वक्ता के पास जो बेरेक्याह का पुत्र]]></a:t>
+              <a:t><![CDATA[1. In the eighth month, in the second year of Darius, came the word of the LORD unto Zechariah, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. फिर जो पुरूष मेंहदियों के बीच खड़ा था, उसने कहा, यह वे हैं जिन को यहोवा ने पृथ्वी पर सैर अर्थात]]></a:t>
+              <a:t><![CDATA[show you what these be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घूमने के लिये भेजा है।]]></a:t>
+              <a:t><![CDATA[10. And the man that stood among the myrtle trees answered and said, These are they whom the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब उन्होंने यहोवा के उस दूत से जो मेंहदियों के बीच खड़ा था, कहा, हम ने पृथ्वी पर सैर किया है, और]]></a:t>
+              <a:t><![CDATA[has sent to walk back and forth through the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या देखा कि सारी पृथ्वी में शान्ति और चैन है।]]></a:t>
+              <a:t><![CDATA[11. And they answered the angel of the LORD that stood among the myrtle trees, and said, We have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब यहोवा के दूत ने कहा, हे सेनाओं के यहोवा, तू जो यरूशलेम और यहूदा के नगरों पर सत्तर वर्ष से]]></a:t>
+              <a:t><![CDATA[walked back and forth through the earth, and, behold, all the earth sits still, and is at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्रोधित है, सो तू उन पर कब तक दया न करेगा?]]></a:t>
+              <a:t><![CDATA[12. Then the angel of the LORD answered and said, O LORD of hosts, how long will you not have mercy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और यहोवा ने उत्तर में उस दूत से जो मुझ से बातें करता था, अच्छी अच्छी और शान्ति की बातें कहीं।]]></a:t>
+              <a:t><![CDATA[on Jerusalem and on the cities of Judah, against which you have had indignation these threescore and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब जो दूत मुझ से बातें करता था, उसने मुझ से कहा, तू पुकार कर कह कि सेनाओं का यहोवा यों कहता है,]]></a:t>
+              <a:t><![CDATA[ten years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुझे यरूशलेम और सिय्योन के लिये बड़ी जलन हुई है।]]></a:t>
+              <a:t><![CDATA[13. And the LORD answered the angel that talked with me with good words and comfortable words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और जो जातियां सुख से रहती हैं, उन से मैं क्रोधित हूं; क्योंकि मैं ने तो थोड़ा से क्रोध किया था,]]></a:t>
+              <a:t><![CDATA[14. So the angel that communed with me said unto me, Cry you, saying, Thus says the LORD of hosts; I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और इद्दो का पोता था, यहोवा का यह वचन पहुंचा:]]></a:t>
+              <a:t><![CDATA[son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु उन्होंने विपत्ति को बढ़ा दिया।]]></a:t>
+              <a:t><![CDATA[am jealous for Jerusalem and for Zion with a great jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. इस कारण यहोवा यों कहता है, अब मैं दया कर के यरूशलेम को लौट आया हूं; मेरा भवन उस में बनेगा, और]]></a:t>
+              <a:t><![CDATA[15. And I am very sore displeased with the heathen that are at ease: for I was but a little]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यरूशलेम पर नापने की डोरी डाली जाएगी, सेनाओं के यहोवा की यही वाणी है।]]></a:t>
+              <a:t><![CDATA[displeased, and they helped forward the affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर यह भी पुकार कर कह कि सेनाओं का यहोवा यों कहता है, मेरे नगर फिर उत्तम वस्तुओं से भर जाएंगे,]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; I am returned to Jerusalem with mercies: my house shall be built]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और यहोवा फिर सिय्योन को शान्ति देगा; और यरूशलेम को फिर अपना ठहराएगा॥]]></a:t>
+              <a:t><![CDATA[in it, says the LORD of hosts, and a line shall be stretched forth upon Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. फिर मैं ने जो आंखें उठाई, तो क्या देखा कि चार सींग हैं।]]></a:t>
+              <a:t><![CDATA[17. Cry yet, saying, Thus says the LORD of hosts; My cities through prosperity shall yet be spread]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब जो दूत मुझ से बातें करता था, उस से मैं ने पूछा, ये क्या हैं? उसने मुझ से कहा, ये वे ही सींग]]></a:t>
+              <a:t><![CDATA[abroad; and the LORD shall yet comfort Zion, and shall yet choose Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं, जिन्होंने यहूदा और इस्राएल और यरूशलेम को तितर-बितर किया है।]]></a:t>
+              <a:t><![CDATA[18. Then lifted I up mine eyes, and saw, and behold four horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. फिर यहोवा ने मुझे चार लोहार दिखाए।]]></a:t>
+              <a:t><![CDATA[19. And I said unto the angel that talked with me, What be these? And he answered me, These are the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब मैं ने पूछा, ये क्या करने को आए हैं? उसने कहा, ये वे ही सींग हैं, जिन्होंने यहूदा को ऐसा]]></a:t>
+              <a:t><![CDATA[horns which have scattered Judah, Israel, and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. यहोवा तुम लोगों के पुरखाओं से बहुत ही क्रोधित हुआ था।]]></a:t>
+              <a:t><![CDATA[2. The LORD has been sore displeased with your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तितर-बितर किया कि कोई सिर न उठा सका; परन्तु ये लोग उन्हें भगाने के लिये और उन जातियों के सींगों को]]></a:t>
+              <a:t><![CDATA[20. And the LORD showed me four carpenters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काट डालने के लिये आए हैं जिन्होंने यहूदा के देश को तितर-बितर करने के लिये उनके विरुद्ध अपने अपने]]></a:t>
+              <a:t><![CDATA[21. Then said I, What come these to do? And he spoke, saying, These are the horns which have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10126,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सींग उठाए थे॥]]></a:t>
+              <a:t><![CDATA[scattered Judah, so that no man did lift up his head: but these are come to frighten them, to cast]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[out the horns of the Gentiles, which lifted up their horn over the land of Judah to scatter it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इसलिये तू इन लोगों से कह, सेनाओं का यहोवा यों कहता है: तुम मेरी ओर फिरो, सेनाओं के यहोवा की यही]]></a:t>
+              <a:t><![CDATA[3. Therefore say you unto them, Thus says the LORD of hosts; Turn all of you unto me, says the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाणी है, तब मैं तुम्हारी ओर फिरूंगा, सेनाओं के यहोवा का यही वचन है।]]></a:t>
+              <a:t><![CDATA[of hosts, and I will turn unto you, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. अपने पुरखाओं के समान न बनो, उन से तो अगले भविष्यद्वक्ता यह पुकार पुकारकर कहते थे कि सेनाओं का]]></a:t>
+              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा यों कहता है, अपने बुरे मार्गों से, और अपने बुरे कामों से फिरो; परन्तु उन्होंने न तो सुना, और न]]></a:t>
+              <a:t><![CDATA[the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरी ओर ध्यान दिया, यहोवा की यही वाणी है।]]></a:t>
+              <a:t><![CDATA[not hear, nor hearken unto me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>