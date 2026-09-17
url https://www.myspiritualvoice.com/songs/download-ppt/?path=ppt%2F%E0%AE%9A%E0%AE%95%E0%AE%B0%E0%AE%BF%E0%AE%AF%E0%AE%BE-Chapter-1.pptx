--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் பிதாக்கள் எங்கே? தீர்க்கதரிசிகள் என்றென்றைக்கும் உயிரோடிருப்பார்களோ?]]></a:t>
+              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did not hear, nor hearken unto me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இராமற்போனாலும, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரருக்கு நான் கட்டளையிட்ட என் வார்த்தைகளும் என் தீர்மானங்களும் உங்கள் பிதாக்களிடத்தில் பலிக்கவில்லையோ? எங்கள் வழிகளின்படியேயும், எங்கள் கிரியைகளின்படியேயும் சேனைகளின் கர்த்தர் எங்களுக்குச் செய்ய நிர்ணயித்தபடியே எங்களுக்குச் செய்தாரென்று அவர்கள் திரும்பவந்து சொன்னதில்லையோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did not hear, nor hearken unto me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இராமற்போனாலும, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரருக்கு நான் கட்டளையிட்ட என் வார்த்தைகளும் என் தீர்மானங்களும் உங்கள் பிதாக்களிடத்தில் பலிக்கவில்லையோ? எங்கள் வழிகளின்படியேயும், எங்கள் கிரியைகளின்படியேயும் சேனைகளின் கர்த்தர் எங்களுக்குச் செய்ய நிர்ணயித்தபடியே எங்களுக்குச் செய்தாரென்று அவர்கள் திரும்பவந்து சொன்னதில்லையோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Your fathers, where are they? and the prophets, do they live for ever?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இராமற்போனாலும, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரருக்கு நான் கட்டளையிட்ட என் வார்த்தைகளும் என் தீர்மானங்களும் உங்கள் பிதாக்களிடத்தில் பலிக்கவில்லையோ? எங்கள் வழிகளின்படியேயும், எங்கள் கிரியைகளின்படியேயும் சேனைகளின் கர்த்தர் எங்களுக்குச் செய்ய நிர்ணயித்தபடியே எங்களுக்குச் செய்தாரென்று அவர்கள் திரும்பவந்து சொன்னதில்லையோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according to our ways, and according to our doings, so has he dealt with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தரியு அரசாண்ட இரண்டாம் வருஷம், சேபாத் மாதமாகிய பதினோராம் மாதம் இருபத்துநாலாந்தேதியிலே, கர்த்தருடைய வார்த்தை இத்தோவின் மகனான பெரகியாவின் குமாரன் சகரியா என்னும் தீர்க்கதரிசிக்கு உண்டாயிற்று; அவன் சொன்னது:]]></a:t>
+              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according to our ways, and according to our doings, so has he dealt with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தரியு அரசாண்ட இரண்டாம் வருஷம், சேபாத் மாதமாகிய பதினோராம் மாதம் இருபத்துநாலாந்தேதியிலே, கர்த்தருடைய வார்த்தை இத்தோவின் மகனான பெரகியாவின் குமாரன் சகரியா என்னும் தீர்க்கதரிசிக்கு உண்டாயிற்று; அவன் சொன்னது:]]></a:t>
+              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according to our ways, and according to our doings, so has he dealt with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தரியு அரசாண்ட இரண்டாம் வருஷம், சேபாத் மாதமாகிய பதினோராம் மாதம் இருபத்துநாலாந்தேதியிலே, கர்த்தருடைய வார்த்தை இத்தோவின் மகனான பெரகியாவின் குமாரன் சகரியா என்னும் தீர்க்கதரிசிக்கு உண்டாயிற்று; அவன் சொன்னது:]]></a:t>
+              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according to our ways, and according to our doings, so has he dealt with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ இன்று ராத்திரி சிவப்புக் குதிரையின்மேல் ஏறியிருந்த ஒரு புருஷனைக் கண்டேன்; அவர் பள்ளத்தாக்கில் இருக்கிற மிருதுச்செடிகளுக்குள்ளே நின்றார்; அவருக்குப் பின்னாலே சிவப்பும் மங்கின நிறமும் வெண்மையுமான குதிரைகள் இருந்தன.]]></a:t>
+              <a:t><![CDATA[7. Upon the four and twentieth day of the eleventh month, which is the month Sebat, in the second year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ இன்று ராத்திரி சிவப்புக் குதிரையின்மேல் ஏறியிருந்த ஒரு புருஷனைக் கண்டேன்; அவர் பள்ளத்தாக்கில் இருக்கிற மிருதுச்செடிகளுக்குள்ளே நின்றார்; அவருக்குப் பின்னாலே சிவப்பும் மங்கின நிறமும் வெண்மையுமான குதிரைகள் இருந்தன.]]></a:t>
+              <a:t><![CDATA[7. Upon the four and twentieth day of the eleventh month, which is the month Sebat, in the second year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான்; என் ஆண்டவரே, இவர்கள் யாரென்று கேட்டேன்; என்னோடே பேசுகிற தூதனானவர்: இவர்கள் யாரென்று நான் உனக்குக் காண்பிப்பேன் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[7. Upon the four and twentieth day of the eleventh month, which is the month Sebat, in the second year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தரியு அரசாண்ட இரண்டாம் வருஷம் எட்டாம் மாதத்திலே இத்தோவின் மகனான பெரகியாவின் குமாரனாகிய சகரியாவுக்கு உண்டான கர்த்தருடைய வார்த்தை:]]></a:t>
+              <a:t><![CDATA[1. In the eighth month, in the second year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான்; என் ஆண்டவரே, இவர்கள் யாரென்று கேட்டேன்; என்னோடே பேசுகிற தூதனானவர்: இவர்கள் யாரென்று நான் உனக்குக் காண்பிப்பேன் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. I saw by night, and behold a man riding upon a red horse, and he stood among the myrtle trees that were in the bottom; and behind him were there red horses, speckled, and white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மிருதுச்செடிகளுக்குள்ளே நின்ற அந்தப் புருஷன் பிரதியுத்தரமாக: இவர்கள் பூமியெங்கும் சுற்றிப்பார்க்கக் கர்த்தர் அனுப்பினவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. I saw by night, and behold a man riding upon a red horse, and he stood among the myrtle trees that were in the bottom; and behind him were there red horses, speckled, and white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மிருதுச்செடிகளுக்குள்ளே நின்ற அந்தப் புருஷன் பிரதியுத்தரமாக: இவர்கள் பூமியெங்கும் சுற்றிப்பார்க்கக் கர்த்தர் அனுப்பினவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. I saw by night, and behold a man riding upon a red horse, and he stood among the myrtle trees that were in the bottom; and behind him were there red horses, speckled, and white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அவர்கள் மிருதுச்செடிகளுக்குள்ளே நின்ற கர்த்தருடைய தூதனை நோக்கி: நாங்கள் பூமியெங்கும் சுற்றிப்பார்த்தோம்; இதோ, பூமிமுழுவதும் அமைதலும் அமரிக்கையுமாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said I, O my lord, what are these? And the angel that talked with me said unto me, I will show you what these be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அவர்கள் மிருதுச்செடிகளுக்குள்ளே நின்ற கர்த்தருடைய தூதனை நோக்கி: நாங்கள் பூமியெங்கும் சுற்றிப்பார்த்தோம்; இதோ, பூமிமுழுவதும் அமைதலும் அமரிக்கையுமாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said I, O my lord, what are these? And the angel that talked with me said unto me, I will show you what these be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
+              <a:t><![CDATA[10. And the man that stood among the myrtle trees answered and said, These are they whom the LORD has sent to walk back and forth through the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
+              <a:t><![CDATA[10. And the man that stood among the myrtle trees answered and said, These are they whom the LORD has sent to walk back and forth through the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர் கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று சொல்ல,]]></a:t>
+              <a:t><![CDATA[11. And they answered the angel of the LORD that stood among the myrtle trees, and said, We have walked back and forth through the earth, and, behold, all the earth sits still, and is at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தர், என்னோடே பேசின தூதனுக்கு நல்வார்த்தைகளையும் ஆறுதலான வார்த்தைகளையும் பிரதியுத்தரமாகச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[11. And they answered the angel of the LORD that stood among the myrtle trees, and said, We have walked back and forth through the earth, and, behold, all the earth sits still, and is at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Then the angel of the LORD answered and said, O LORD of hosts, how long will you not have mercy on Jerusalem and on the cities of Judah, against which you have had indignation these threescore and ten years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தரியு அரசாண்ட இரண்டாம் வருஷம் எட்டாம் மாதத்திலே இத்தோவின் மகனான பெரகியாவின் குமாரனாகிய சகரியாவுக்கு உண்டான கர்த்தருடைய வார்த்தை:]]></a:t>
+              <a:t><![CDATA[1. In the eighth month, in the second year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Then the angel of the LORD answered and said, O LORD of hosts, how long will you not have mercy on Jerusalem and on the cities of Judah, against which you have had indignation these threescore and ten years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. Then the angel of the LORD answered and said, O LORD of hosts, how long will you not have mercy on Jerusalem and on the cities of Judah, against which you have had indignation these threescore and ten years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய் வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD answered the angel that talked with me with good words and comfortable words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD answered the angel that talked with me with good words and comfortable words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம் அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[14. So the angel that communed with me said unto me, Cry you, saying, Thus says the LORD of hosts; I am jealous for Jerusalem and for Zion with a great jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[14. So the angel that communed with me said unto me, Cry you, saying, Thus says the LORD of hosts; I am jealous for Jerusalem and for Zion with a great jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று பின்னும் கூறு என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And I am very sore displeased with the heathen that are at ease: for I was but a little displeased, and they helped forward the affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் என் கண்களை ஏறெடுத்துப்பார்த்தபோது, இதோ, நாலு கொம்புகளைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[15. And I am very sore displeased with the heathen that are at ease: for I was but a little displeased, and they helped forward the affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; I am returned to Jerusalem with mercies: my house shall be built in it, says the LORD of hosts, and a line shall be stretched forth upon Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும் எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; I am returned to Jerusalem with mercies: my house shall be built in it, says the LORD of hosts, and a line shall be stretched forth upon Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் உங்கள் பிதாக்களின்மேல் கடுங்கோபமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has been sore displeased with your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு கர்த்தர் எனக்கு நாலு தொழிலாளிகளைக் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; I am returned to Jerusalem with mercies: my house shall be built in it, says the LORD of hosts, and a line shall be stretched forth upon Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Cry yet, saying, Thus says the LORD of hosts; My cities through prosperity shall yet be spread abroad; and the LORD shall yet comfort Zion, and shall yet choose Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Cry yet, saying, Thus says the LORD of hosts; My cities through prosperity shall yet be spread abroad; and the LORD shall yet comfort Zion, and shall yet choose Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப் பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Cry yet, saying, Thus says the LORD of hosts; My cities through prosperity shall yet be spread abroad; and the LORD shall yet comfort Zion, and shall yet choose Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Then lifted I up mine eyes, and saw, and behold four horns.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And I said unto the angel that talked with me, What be these? And he answered me, These are the horns which have scattered Judah, Israel, and Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And I said unto the angel that talked with me, What be these? And he answered me, These are the horns which have scattered Judah, Israel, and Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the LORD showed me four carpenters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then said I, What come these to do? And he spoke, saying, These are the horns which have scattered Judah, so that no man did lift up his head: but these are come to frighten them, to cast out the horns of the Gentiles, which lifted up their horn over the land of Judah to scatter it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then said I, What come these to do? And he spoke, saying, These are the horns which have scattered Judah, so that no man did lift up his head: but these are come to frighten them, to cast out the horns of the Gentiles, which lifted up their horn over the land of Judah to scatter it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ அவர்களை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: என்னிடத்தில் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அப்பொழுது நான் உங்களிடத்துக்குத் திரும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Therefore say you unto them, Thus says the LORD of hosts; Turn all of you unto me, says the LORD of hosts, and I will turn unto you, says the LORD of hosts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then said I, What come these to do? And he spoke, saying, These are the horns which have scattered Judah, so that no man did lift up his head: but these are come to frighten them, to cast out the horns of the Gentiles, which lifted up their horn over the land of Judah to scatter it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ அவர்களை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: என்னிடத்தில் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அப்பொழுது நான் உங்களிடத்துக்குத் திரும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Therefore say you unto them, Thus says the LORD of hosts; Turn all of you unto me, says the LORD of hosts, and I will turn unto you, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பிதாக்களைப் போலிராதேயுங்கள்; முந்தின தீர்க்கதரிசிகள் அவர்களை நோக்கி: உங்கள் பொல்லாத வழிகளையும் உங்கள் பொல்லாத கிரியைகளையும் விட்டுத் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூப்பிட்டார்கள்; ஆனாலும் எனக்குச் செவிகொடாமலும் என்னைக் கவனியாமலும் போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Therefore say you unto them, Thus says the LORD of hosts; Turn all of you unto me, says the LORD of hosts, and I will turn unto you, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பிதாக்களைப் போலிராதேயுங்கள்; முந்தின தீர்க்கதரிசிகள் அவர்களை நோக்கி: உங்கள் பொல்லாத வழிகளையும் உங்கள் பொல்லாத கிரியைகளையும் விட்டுத் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூப்பிட்டார்கள்; ஆனாலும் எனக்குச் செவிகொடாமலும் என்னைக் கவனியாமலும் போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did not hear, nor hearken unto me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பிதாக்களைப் போலிராதேயுங்கள்; முந்தின தீர்க்கதரிசிகள் அவர்களை நோக்கி: உங்கள் பொல்லாத வழிகளையும் உங்கள் பொல்லாத கிரியைகளையும் விட்டுத் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று கூப்பிட்டார்கள்; ஆனாலும் எனக்குச் செவிகொடாமலும் என்னைக் கவனியாமலும் போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did not hear, nor hearken unto me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414211" r:id="rId1"/>
+    <p:sldLayoutId id="2478619156" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Your fathers, where are they? and the prophets, do they live for ever?]]></a:t>
+              <a:t><![CDATA[என்று கூப்பிட்டார்கள்; ஆனாலும் எனக்குச் செவிகொடாமலும் என்னைக் கவனியாமலும் போனார்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But my words and my statutes, which I commanded my servants the prophets, did they not take hold]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of your fathers? and they returned and said, Like the LORD of hosts thought to do unto us, according]]></a:t>
+              <a:t><![CDATA[5. உங்கள் பிதாக்கள் எங்கே? தீர்க்கதரிசிகள் என்றென்றைக்கும் உயிரோடிருப்பார்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to our ways, and according to our doings, so has he dealt with us.]]></a:t>
+              <a:t><![CDATA[6. இராமற்போனாலும, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரருக்கு நான் கட்டளையிட்ட என் வார்த்தைகளும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Upon the four and twentieth day of the eleventh month, which is the month Sebat, in the second]]></a:t>
+              <a:t><![CDATA[தீர்மானங்களும் உங்கள் பிதாக்களிடத்தில் பலிக்கவில்லையோ? எங்கள் வழிகளின்படியேயும், எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year of Darius, came the word of the LORD unto Zechariah, the son of Berechiah, the son of Iddo the]]></a:t>
+              <a:t><![CDATA[கிரியைகளின்படியேயும் சேனைகளின் கர்த்தர் எங்களுக்குச் செய்ய நிர்ணயித்தபடியே எங்களுக்குச் செய்தாரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophet, saying,]]></a:t>
+              <a:t><![CDATA[அவர்கள் திரும்பவந்து சொன்னதில்லையோ என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I saw by night, and behold a man riding upon a red horse, and he stood among the myrtle trees]]></a:t>
+              <a:t><![CDATA[7. தரியு அரசாண்ட இரண்டாம் வருஷம், சேபாத் மாதமாகிய பதினோராம் மாதம் இருபத்துநாலாந்தேதியிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were in the bottom; and behind him were there red horses, speckled, and white.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தை இத்தோவின் மகனான பெரகியாவின் குமாரன் சகரியா என்னும் தீர்க்கதரிசிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said I, O my lord, what are these? And the angel that talked with me said unto me, I will]]></a:t>
+              <a:t><![CDATA[உண்டாயிற்று; அவன் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the eighth month, in the second year of Darius, came the word of the LORD unto Zechariah, the]]></a:t>
+              <a:t><![CDATA[1. தரியு அரசாண்ட இரண்டாம் வருஷம் எட்டாம் மாதத்திலே இத்தோவின் மகனான பெரகியாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[show you what these be.]]></a:t>
+              <a:t><![CDATA[8. இதோ இன்று ராத்திரி சிவப்புக் குதிரையின்மேல் ஏறியிருந்த ஒரு புருஷனைக் கண்டேன்; அவர் பள்ளத்தாக்கில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the man that stood among the myrtle trees answered and said, These are they whom the LORD]]></a:t>
+              <a:t><![CDATA[இருக்கிற மிருதுச்செடிகளுக்குள்ளே நின்றார்; அவருக்குப் பின்னாலே சிவப்பும் மங்கின நிறமும் வெண்மையுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has sent to walk back and forth through the earth.]]></a:t>
+              <a:t><![CDATA[குதிரைகள் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they answered the angel of the LORD that stood among the myrtle trees, and said, We have]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நான்; என் ஆண்டவரே, இவர்கள் யாரென்று கேட்டேன்; என்னோடே பேசுகிற தூதனானவர்: இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walked back and forth through the earth, and, behold, all the earth sits still, and is at rest.]]></a:t>
+              <a:t><![CDATA[யாரென்று நான் உனக்குக் காண்பிப்பேன் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then the angel of the LORD answered and said, O LORD of hosts, how long will you not have mercy]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மிருதுச்செடிகளுக்குள்ளே நின்ற அந்தப் புருஷன் பிரதியுத்தரமாக: இவர்கள் பூமியெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on Jerusalem and on the cities of Judah, against which you have had indignation these threescore and]]></a:t>
+              <a:t><![CDATA[சுற்றிப்பார்க்கக் கர்த்தர் அனுப்பினவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ten years?]]></a:t>
+              <a:t><![CDATA[11. பின்பு அவர்கள் மிருதுச்செடிகளுக்குள்ளே நின்ற கர்த்தருடைய தூதனை நோக்கி: நாங்கள் பூமியெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD answered the angel that talked with me with good words and comfortable words.]]></a:t>
+              <a:t><![CDATA[சுற்றிப்பார்த்தோம்; இதோ, பூமிமுழுவதும் அமைதலும் அமரிக்கையுமாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So the angel that communed with me said unto me, Cry you, saying, Thus says the LORD of hosts; I]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய தூதன் தன் மறுமொழியைச் சேனைகளின் கர்த்தாவே, இந்த எழுபது வருஷமாய் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Berechiah, the son of Iddo the prophet, saying,]]></a:t>
+              <a:t><![CDATA[சகரியாவுக்கு உண்டான கர்த்தருடைய வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am jealous for Jerusalem and for Zion with a great jealousy.]]></a:t>
+              <a:t><![CDATA[கோபங்கொண்டிருக்கிற எருசலேமின்மேலும் யூதா பட்டணங்களின்மேலும் எந்தமட்டும் இரங்காதிருப்பீர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I am very sore displeased with the heathen that are at ease: for I was but a little]]></a:t>
+              <a:t><![CDATA[சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[displeased, and they helped forward the affliction.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தர், என்னோடே பேசின தூதனுக்கு நல்வார்த்தைகளையும் ஆறுதலான வார்த்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore thus says the LORD; I am returned to Jerusalem with mercies: my house shall be built]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாகச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in it, says the LORD of hosts, and a line shall be stretched forth upon Jerusalem.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது என்னோடே பேசின தூதன் என்னை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Cry yet, saying, Thus says the LORD of hosts; My cities through prosperity shall yet be spread]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்காகவும் சீயோனுக்காகவும் மகா வைராக்கியம் கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abroad; and the LORD shall yet comfort Zion, and shall yet choose Jerusalem.]]></a:t>
+              <a:t><![CDATA[15. நான் கொஞ்சங் கோபங்கொண்டிருந்தபோது அவர்கள் தங்கள் கேட்டை அதிகரிக்கத் தேடினபடியினால், சுகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then lifted I up mine eyes, and saw, and behold four horns.]]></a:t>
+              <a:t><![CDATA[வாழுகிற புறஜாதிகள்பேரில் நான் கடுங்கோபங்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I said unto the angel that talked with me, What be these? And he answered me, These are the]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் மனஉருக்கத்தோடே எருசலேமினிடத்தில் திரும்பினேன் என்று கர்த்தர் சொல்லுகிறார்; என் ஆலயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horns which have scattered Judah, Israel, and Jerusalem.]]></a:t>
+              <a:t><![CDATA[அதிலே கட்டப்படும்; எருசலேமின்மேல் அளவுநூல் பிடிக்கப்படும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The LORD has been sore displeased with your fathers.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் உங்கள் பிதாக்களின்மேல் கடுங்கோபமாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the LORD showed me four carpenters.]]></a:t>
+              <a:t><![CDATA[என்று கூறு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then said I, What come these to do? And he spoke, saying, These are the horns which have]]></a:t>
+              <a:t><![CDATA[17. இன்னும் என் பட்டணங்கள் நன்மையினால் பரம்பியிருக்கும்; இன்னும் கர்த்தர் சீயோனைத் தேற்றரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scattered Judah, so that no man did lift up his head: but these are come to frighten them, to cast]]></a:t>
+              <a:t><![CDATA[பண்ணுவார்; இன்னும் எருசலேமைத் தெரிந்துகொள்ளுவார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out the horns of the Gentiles, which lifted up their horn over the land of Judah to scatter it.]]></a:t>
+              <a:t><![CDATA[பின்னும் கூறு என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நான் என் கண்களை ஏறெடுத்துப்பார்த்தபோது, இதோ, நாலு கொம்புகளைக் கண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவைகள் என்னவென்று என்னோடே பேசின தூதனைக் கேட்டேன்; அதற்கு அவர்: இவைகள் யூதாவையும் இஸ்ரவேலையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எருசலேமையும் சிதறடித்த கொம்புகள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. பின்பு கர்த்தர் எனக்கு நாலு தொழிலாளிகளைக் காண்பித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இவர்கள் என்னசெய்ய வருகிறார்களென்று கேட்டேன்; அதற்கு அவர்: ஒருவனும் தன் தலையை ஏறெடுக்கக் கூடாதபடி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அந்தக் கொம்புகள் யூதாவைச் சிதறடித்ததே, அவைகளுக்குப் பயமுறுத்துகிறதற்கும், யூதாவின் தேசத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore say you unto them, Thus says the LORD of hosts; Turn all of you unto me, says the LORD]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீ அவர்களை நோக்கி: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: என்னிடத்தில் திரும்புங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாழாக்கத் தங்கள் கொம்பை எடுத்த ஜாதிகளுடைய கொம்புகளை விழத்தள்ளுகிறதற்கும் இவர்கள் வந்தார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of hosts, and I will turn unto you, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அப்பொழுது நான் உங்களிடத்துக்குத் திரும்புவேன் என்று சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Be all of you not as your fathers, unto whom the former prophets have cried, saying, Thus says]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD of hosts; Turn all of you now from your evil ways, and from your evil doings: but they did]]></a:t>
+              <a:t><![CDATA[4. உங்கள் பிதாக்களைப் போலிராதேயுங்கள்; முந்தின தீர்க்கதரிசிகள் அவர்களை நோக்கி: உங்கள் பொல்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not hear, nor hearken unto me, says the LORD.]]></a:t>
+              <a:t><![CDATA[வழிகளையும் உங்கள் பொல்லாத கிரியைகளையும் விட்டுத் திரும்புங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>