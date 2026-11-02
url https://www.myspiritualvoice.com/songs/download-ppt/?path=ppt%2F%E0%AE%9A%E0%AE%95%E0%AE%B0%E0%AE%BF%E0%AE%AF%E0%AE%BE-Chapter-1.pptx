--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619156" r:id="rId1"/>
+    <p:sldLayoutId id="2482630015" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>