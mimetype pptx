--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -59,56 +59,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,53 +117,50 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
-[...1 lines deleted...]
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -301,56 +292,53 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Whose possessors slay them, and hold themselves not guilty: and they that sell them say, Blessed be the LORD; for I am rich: and their own shepherds pity them not.]]></a:t>
+              <a:t><![CDATA[6. நான் இனி தேசத்துக் குடிகளின்மேல் இரக்கம்வையாமல் மனுஷரில் யாவரையும் அவனவனுடைய அயலான் கையிலும் அவனவனுடைய ராஜாவின் கையிலும் அகப்படப்பண்ணுவேன்; அவர்கள் தேசத்தை அழித்தும், நான் இவர்களை அவர்கள் கைக்குத் தப்புவிப்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For I will no more pity the inhabitants of the land, says the LORD: but, lo, I will deliver the men every one into his neighbour's hand, and into the hand of his king: and they shall strike the land, and out of their hand I will not deliver them.]]></a:t>
+              <a:t><![CDATA[6. நான் இனி தேசத்துக் குடிகளின்மேல் இரக்கம்வையாமல் மனுஷரில் யாவரையும் அவனவனுடைய அயலான் கையிலும் அவனவனுடைய ராஜாவின் கையிலும் அகப்படப்பண்ணுவேன்; அவர்கள் தேசத்தை அழித்தும், நான் இவர்களை அவர்கள் கைக்குத் தப்புவிப்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For I will no more pity the inhabitants of the land, says the LORD: but, lo, I will deliver the men every one into his neighbour's hand, and into the hand of his king: and they shall strike the land, and out of their hand I will not deliver them.]]></a:t>
+              <a:t><![CDATA[6. நான் இனி தேசத்துக் குடிகளின்மேல் இரக்கம்வையாமல் மனுஷரில் யாவரையும் அவனவனுடைய அயலான் கையிலும் அவனவனுடைய ராஜாவின் கையிலும் அகப்படப்பண்ணுவேன்; அவர்கள் தேசத்தை அழித்தும், நான் இவர்களை அவர்கள் கைக்குத் தப்புவிப்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For I will no more pity the inhabitants of the land, says the LORD: but, lo, I will deliver the men every one into his neighbour's hand, and into the hand of his king: and they shall strike the land, and out of their hand I will not deliver them.]]></a:t>
+              <a:t><![CDATA[7. கொலையுண்கிற மந்தையாகிய சிறுமைப்பட்ட உங்களை நான் மேய்ப்பேன்; நான் இரண்டு கோல்களை எடுத்து, ஒன்றிற்கு அநுக்கிரகம் என்றும், ஒன்றிற்கு நிக்கிரகம் என்றும் பேரிட்டு மந்தையை மேய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I will feed the flock of slaughter, even you, O poor of the flock. And I took unto me two staves; the one I called Beauty, and the other I called Bands; and I fed the flock.]]></a:t>
+              <a:t><![CDATA[7. கொலையுண்கிற மந்தையாகிய சிறுமைப்பட்ட உங்களை நான் மேய்ப்பேன்; நான் இரண்டு கோல்களை எடுத்து, ஒன்றிற்கு அநுக்கிரகம் என்றும், ஒன்றிற்கு நிக்கிரகம் என்றும் பேரிட்டு மந்தையை மேய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I will feed the flock of slaughter, even you, O poor of the flock. And I took unto me two staves; the one I called Beauty, and the other I called Bands; and I fed the flock.]]></a:t>
+              <a:t><![CDATA[8. ஒரேமாதத்திலே மூன்று மேய்ப்பரையும் அதம்பண்ணினேன்; என் ஆத்துமா அவர்களை அரோசித்தது; அவர்கள் ஆத்துமா என்னையும் வெறுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Three shepherds also I cut off in one month; and my soul loathed them, and their soul also abhorred me.]]></a:t>
+              <a:t><![CDATA[8. ஒரேமாதத்திலே மூன்று மேய்ப்பரையும் அதம்பண்ணினேன்; என் ஆத்துமா அவர்களை அரோசித்தது; அவர்கள் ஆத்துமா என்னையும் வெறுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Three shepherds also I cut off in one month; and my soul loathed them, and their soul also abhorred me.]]></a:t>
+              <a:t><![CDATA[9. இனி நான் உங்களை மேய்ப்பதில்லை; சாகிறது சாகட்டும், அதமாகிறது அதமாகட்டும்; மீதியனவைகளோவென்றால், ஒன்றின் மாம்சத்தை ஒன்று தின்னக்கடவது என்று நான் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said I, I will not feed you: that that dies, let it die; and that that is to be cut off, let it be cut off; and let the rest eat every one the flesh of another.]]></a:t>
+              <a:t><![CDATA[9. இனி நான் உங்களை மேய்ப்பதில்லை; சாகிறது சாகட்டும், அதமாகிறது அதமாகட்டும்; மீதியனவைகளோவென்றால், ஒன்றின் மாம்சத்தை ஒன்று தின்னக்கடவது என்று நான் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said I, I will not feed you: that that dies, let it die; and that that is to be cut off, let it be cut off; and let the rest eat every one the flesh of another.]]></a:t>
+              <a:t><![CDATA[10. அநுக்கிரகம் என்னப்பட்ட என் கோலை எடுத்து, நான் அந்த ஜனங்களெல்லாரோடும் பண்ணியிருந்த என் உடன்படிக்கை அற்றுப்போகும்படிக்கு அதை முறித்துப்போட்டேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Open your doors, O Lebanon, that the fire may devour your cedars.]]></a:t>
+              <a:t><![CDATA[1. லீபனோனே, அக்கினி உன் கேதுருமரங்களைப் பட்சிக்கும்படி உன் வாசல்களைத்திற.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I took my staff, even Beauty, and cut it asunder, that I might break my covenant which I had made with all the people.]]></a:t>
+              <a:t><![CDATA[10. அநுக்கிரகம் என்னப்பட்ட என் கோலை எடுத்து, நான் அந்த ஜனங்களெல்லாரோடும் பண்ணியிருந்த என் உடன்படிக்கை அற்றுப்போகும்படிக்கு அதை முறித்துப்போட்டேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I took my staff, even Beauty, and cut it asunder, that I might break my covenant which I had made with all the people.]]></a:t>
+              <a:t><![CDATA[11. அந்நாளிலே அது அற்றுப்போயிற்று; அப்படியே மந்தையில் எனக்குக் காத்திருந்த சிறுமைப்பட்டவைகள் அது கர்த்தருடைய வார்த்தையென்று அறிந்துகொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it was broken in that day: and so the poor of the flock that waited upon me knew that it was the word of the LORD.]]></a:t>
+              <a:t><![CDATA[11. அந்நாளிலே அது அற்றுப்போயிற்று; அப்படியே மந்தையில் எனக்குக் காத்திருந்த சிறுமைப்பட்டவைகள் அது கர்த்தருடைய வார்த்தையென்று அறிந்துகொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it was broken in that day: and so the poor of the flock that waited upon me knew that it was the word of the LORD.]]></a:t>
+              <a:t><![CDATA[12. உங்கள் பார்வைக்கு நன்றாய்க்கண்டால், என் கூலியைத் தாருங்கள்; இல்லாவிட்டால் இருக்கட்டும் என்று அவர்களோடே சொன்னேன்; அப்பொழுது எனக்குக் கூலியாக முப்பது வெள்ளிக்காசை நிறுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I said unto them, If all of you think good, give me my price; and if not, forbear. So they weighed for my price thirty pieces of silver.]]></a:t>
+              <a:t><![CDATA[12. உங்கள் பார்வைக்கு நன்றாய்க்கண்டால், என் கூலியைத் தாருங்கள்; இல்லாவிட்டால் இருக்கட்டும் என்று அவர்களோடே சொன்னேன்; அப்பொழுது எனக்குக் கூலியாக முப்பது வெள்ளிக்காசை நிறுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I said unto them, If all of you think good, give me my price; and if not, forbear. So they weighed for my price thirty pieces of silver.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் என்னை நோக்கி: அதைக் குயவனிடத்தில் எறிந்துவிடு என்றார்; இதுவே நான் அவர்களால் மதிக்கப்பட்ட மேன்மையான மதிப்பு; நான் அந்த முப்பது வெள்ளிக்காசை எடுத்து அவைகளைக் குயவனுக்கென்று கர்த்தருடைய ஆலயத்திலே எறிந்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD said unto me, Cast it unto the potter: a goodly price that I was appraised at of them. And I took the thirty pieces of silver, and cast them to the potter in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் என்னை நோக்கி: அதைக் குயவனிடத்தில் எறிந்துவிடு என்றார்; இதுவே நான் அவர்களால் மதிக்கப்பட்ட மேன்மையான மதிப்பு; நான் அந்த முப்பது வெள்ளிக்காசை எடுத்து அவைகளைக் குயவனுக்கென்று கர்த்தருடைய ஆலயத்திலே எறிந்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD said unto me, Cast it unto the potter: a goodly price that I was appraised at of them. And I took the thirty pieces of silver, and cast them to the potter in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[14. நான் யூதாவுக்கும் இஸ்ரவேலுக்கும் இருக்கிற சகோதரக்கட்டை அற்றுப்போகப்பண்ணும்படிக்கு, நிக்கிரகம் என்னப்பட்ட என் இரண்டாம் கோலையும் முறித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD said unto me, Cast it unto the potter: a goodly price that I was appraised at of them. And I took the thirty pieces of silver, and cast them to the potter in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[14. நான் யூதாவுக்கும் இஸ்ரவேலுக்கும் இருக்கிற சகோதரக்கட்டை அற்றுப்போகப்பண்ணும்படிக்கு, நிக்கிரகம் என்னப்பட்ட என் இரண்டாம் கோலையும் முறித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then I cut asunder mine other staff, even Bands, that I might break the brotherhood between Judah and Israel.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் என்னை நோக்கி: நீ மதியற்ற ஒரு மேய்ப்பனுடைய ஆயுதங்களை இன்னும் எடுத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Wail, fir tree; for the cedar is fallen; because the mighty are spoiled: wail, O all of you oaks of Bashan; for the forest of the vintage has come down.]]></a:t>
+              <a:t><![CDATA[2. தேவதாரு விருட்சங்களே, புலம்புங்கள்; கேதுருமரங்கள் விழுந்ததே; பிரபலமானவைகள் பாழாக்கப்பட்ட பாசானின் கர்வாலிமரங்களே, புலம்புங்கள்; அரணுள்ள சோலை கீழே தள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then I cut asunder mine other staff, even Bands, that I might break the brotherhood between Judah and Israel.]]></a:t>
+              <a:t><![CDATA[16. இதோ, நான் தேசத்திலே ஒரு மேய்ப்பனை எழும்பப்பண்ணுவேன்; அவன் அதமாகிறவைகளைப் பராமரிக்காமலும், சிதறுண்டதைத் தேடாமலும், நொறுங்குண்டதைக் குணமாக்காமலும் இளைத்திருக்கிறதை ஆதரிக்காமலும், அதின் மாம்சத்தைத் தின்று, அவைகளுடைய குளம்புகளை உடைத்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD said unto me, Take unto you yet the instruments of a foolish shepherd.]]></a:t>
+              <a:t><![CDATA[16. இதோ, நான் தேசத்திலே ஒரு மேய்ப்பனை எழும்பப்பண்ணுவேன்; அவன் அதமாகிறவைகளைப் பராமரிக்காமலும், சிதறுண்டதைத் தேடாமலும், நொறுங்குண்டதைக் குணமாக்காமலும் இளைத்திருக்கிறதை ஆதரிக்காமலும், அதின் மாம்சத்தைத் தின்று, அவைகளுடைய குளம்புகளை உடைத்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For, lo, I will raise up a shepherd in the land, which shall not visit those that be cut off, neither shall seek the young one, nor heal that that is broken, nor feed that that stands still: but he shall eat the flesh of the fat, and tear their claws in pieces.]]></a:t>
+              <a:t><![CDATA[16. இதோ, நான் தேசத்திலே ஒரு மேய்ப்பனை எழும்பப்பண்ணுவேன்; அவன் அதமாகிறவைகளைப் பராமரிக்காமலும், சிதறுண்டதைத் தேடாமலும், நொறுங்குண்டதைக் குணமாக்காமலும் இளைத்திருக்கிறதை ஆதரிக்காமலும், அதின் மாம்சத்தைத் தின்று, அவைகளுடைய குளம்புகளை உடைத்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For, lo, I will raise up a shepherd in the land, which shall not visit those that be cut off, neither shall seek the young one, nor heal that that is broken, nor feed that that stands still: but he shall eat the flesh of the fat, and tear their claws in pieces.]]></a:t>
+              <a:t><![CDATA[17. மந்தையைக் கைவிடுகிற அபத்தமான மேய்ப்பனுக்கு ஐயோ! பட்டயம் அவன் புயத்தின்மேலும் அவன் வலதுகண்ணின்மேலும் வரும்; அவன் புயமுழுதும் சூம்பிப்போம்; அவன் வலதுகண் முற்றிலும் இருள் அடையும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,378 +3232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For, lo, I will raise up a shepherd in the land, which shall not visit those that be cut off, neither shall seek the young one, nor heal that that is broken, nor feed that that stands still: but he shall eat the flesh of the fat, and tear their claws in pieces.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[17. Woe to the idol shepherd that left the flock! the sword shall be upon his arm, and upon his right eye: his arm shall be clean dried up, and his right eye shall be utterly darkened.]]></a:t>
+              <a:t><![CDATA[17. மந்தையைக் கைவிடுகிற அபத்தமான மேய்ப்பனுக்கு ஐயோ! பட்டயம் அவன் புயத்தின்மேலும் அவன் வலதுகண்ணின்மேலும் வரும்; அவன் புயமுழுதும் சூம்பிப்போம்; அவன் வலதுகண் முற்றிலும் இருள் அடையும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Wail, fir tree; for the cedar is fallen; because the mighty are spoiled: wail, O all of you oaks of Bashan; for the forest of the vintage has come down.]]></a:t>
+              <a:t><![CDATA[2. தேவதாரு விருட்சங்களே, புலம்புங்கள்; கேதுருமரங்கள் விழுந்ததே; பிரபலமானவைகள் பாழாக்கப்பட்ட பாசானின் கர்வாலிமரங்களே, புலம்புங்கள்; அரணுள்ள சோலை கீழே தள்ளப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. There is a voice of the howling of the shepherds; for their glory is spoiled: a voice of the roaring of young lions; for the pride of Jordan is spoiled.]]></a:t>
+              <a:t><![CDATA[3. மேய்ப்பர்களின் மகிமை அழிந்துபோனபடியால், அவர்கள் அலறுகிற சத்தம் கேட்கப்படுகிறது; யோர்தானின் பெருமை அழிந்துபோனபடியால், பாலசிங்கங்கள் கர்ச்சிக்கிற சத்தம் கேட்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. There is a voice of the howling of the shepherds; for their glory is spoiled: a voice of the roaring of young lions; for the pride of Jordan is spoiled.]]></a:t>
+              <a:t><![CDATA[3. மேய்ப்பர்களின் மகிமை அழிந்துபோனபடியால், அவர்கள் அலறுகிற சத்தம் கேட்கப்படுகிறது; யோர்தானின் பெருமை அழிந்துபோனபடியால், பாலசிங்கங்கள் கர்ச்சிக்கிற சத்தம் கேட்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Thus says the LORD my God; Feed the flock of the slaughter;]]></a:t>
+              <a:t><![CDATA[4. என் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், கொலையுண்கிற ஆடுகளை மேய்க்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Whose possessors slay them, and hold themselves not guilty: and they that sell them say, Blessed be the LORD; for I am rich: and their own shepherds pity them not.]]></a:t>
+              <a:t><![CDATA[5. அவைகளை உடையவர்கள், அவைகளைக் கொன்றுபோட்டுத் தங்களுக்குக் குற்றமில்லையென்று எண்ணுகிறார்கள். அவைகளை விற்கிறவர்கள், கர்த்தருக்கு ஸ்தோத்திரம், நாங்கள் ஐசுவரியமுள்ளவர்களானோம் என்கிறார்கள்; அவைகளை மேய்க்கிறவர்கள், அவைகள்மேல் இரக்கம்வைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Whose possessors slay them, and hold themselves not guilty: and they that sell them say, Blessed be the LORD; for I am rich: and their own shepherds pity them not.]]></a:t>
+              <a:t><![CDATA[5. அவைகளை உடையவர்கள், அவைகளைக் கொன்றுபோட்டுத் தங்களுக்குக் குற்றமில்லையென்று எண்ணுகிறார்கள். அவைகளை விற்கிறவர்கள், கர்த்தருக்கு ஸ்தோத்திரம், நாங்கள் ஐசுவரியமுள்ளவர்களானோம் என்கிறார்கள்; அவைகளை மேய்க்கிறவர்கள், அவைகள்மேல் இரக்கம்வைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495498" r:id="rId1"/>
+    <p:sldLayoutId id="2473414246" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4564,74 +4225,50 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேய்க்கிறவர்கள், அவைகள்மேல் இரக்கம்வைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[6. For I will no more pity the inhabitants of the land, says the LORD: but, lo, I will deliver the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இனி தேசத்துக் குடிகளின்மேல் இரக்கம்வையாமல் மனுஷரில் யாவரையும் அவனவனுடைய அயலான் கையிலும்]]></a:t>
+              <a:t><![CDATA[men every one into his neighbour's hand, and into the hand of his king: and they shall strike the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனவனுடைய ராஜாவின் கையிலும் அகப்படப்பண்ணுவேன்; அவர்கள் தேசத்தை அழித்தும், நான் இவர்களை அவர்கள்]]></a:t>
+              <a:t><![CDATA[land, and out of their hand I will not deliver them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கைக்குத் தப்புவிப்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. And I will feed the flock of slaughter, even you, O poor of the flock. And I took unto me two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கொலையுண்கிற மந்தையாகிய சிறுமைப்பட்ட உங்களை நான் மேய்ப்பேன்; நான் இரண்டு கோல்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[staves; the one I called Beauty, and the other I called Bands; and I fed the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒன்றிற்கு அநுக்கிரகம் என்றும், ஒன்றிற்கு நிக்கிரகம் என்றும் பேரிட்டு மந்தையை மேய்த்து,]]></a:t>
+              <a:t><![CDATA[8. Three shepherds also I cut off in one month; and my soul loathed them, and their soul also]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒரேமாதத்திலே மூன்று மேய்ப்பரையும் அதம்பண்ணினேன்; என் ஆத்துமா அவர்களை அரோசித்தது; அவர்கள் ஆத்துமா]]></a:t>
+              <a:t><![CDATA[abhorred me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னையும் வெறுத்தது.]]></a:t>
+              <a:t><![CDATA[9. Then said I, I will not feed you: that that dies, let it die; and that that is to be cut off, let]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இனி நான் உங்களை மேய்ப்பதில்லை; சாகிறது சாகட்டும், அதமாகிறது அதமாகட்டும்; மீதியனவைகளோவென்றால்,]]></a:t>
+              <a:t><![CDATA[it be cut off; and let the rest eat every one the flesh of another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒன்றின் மாம்சத்தை ஒன்று தின்னக்கடவது என்று நான் சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. And I took my staff, even Beauty, and cut it asunder, that I might break my covenant which I had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லீபனோனே, அக்கினி உன் கேதுருமரங்களைப் பட்சிக்கும்படி உன் வாசல்களைத்திற.]]></a:t>
+              <a:t><![CDATA[1. Open your doors, O Lebanon, that the fire may devour your cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநுக்கிரகம் என்னப்பட்ட என் கோலை எடுத்து, நான் அந்த ஜனங்களெல்லாரோடும் பண்ணியிருந்த என்]]></a:t>
+              <a:t><![CDATA[made with all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடன்படிக்கை அற்றுப்போகும்படிக்கு அதை முறித்துப்போட்டேன்,]]></a:t>
+              <a:t><![CDATA[11. And it was broken in that day: and so the poor of the flock that waited upon me knew that it was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளிலே அது அற்றுப்போயிற்று; அப்படியே மந்தையில் எனக்குக் காத்திருந்த சிறுமைப்பட்டவைகள் அது]]></a:t>
+              <a:t><![CDATA[the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய வார்த்தையென்று அறிந்துகொண்டன.]]></a:t>
+              <a:t><![CDATA[12. And I said unto them, If all of you think good, give me my price; and if not, forbear. So they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் பார்வைக்கு நன்றாய்க்கண்டால், என் கூலியைத் தாருங்கள்; இல்லாவிட்டால் இருக்கட்டும் என்று]]></a:t>
+              <a:t><![CDATA[weighed for my price thirty pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களோடே சொன்னேன்; அப்பொழுது எனக்குக் கூலியாக முப்பது வெள்ளிக்காசை நிறுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD said unto me, Cast it unto the potter: a goodly price that I was appraised at of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் என்னை நோக்கி: அதைக் குயவனிடத்தில் எறிந்துவிடு என்றார்; இதுவே நான் அவர்களால்]]></a:t>
+              <a:t><![CDATA[them. And I took the thirty pieces of silver, and cast them to the potter in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மதிக்கப்பட்ட மேன்மையான மதிப்பு; நான் அந்த முப்பது வெள்ளிக்காசை எடுத்து அவைகளைக் குயவனுக்கென்று]]></a:t>
+              <a:t><![CDATA[14. Then I cut asunder mine other staff, even Bands, that I might break the brotherhood between]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய ஆலயத்திலே எறிந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[Judah and Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் யூதாவுக்கும் இஸ்ரவேலுக்கும் இருக்கிற சகோதரக்கட்டை அற்றுப்போகப்பண்ணும்படிக்கு, நிக்கிரகம்]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto me, Take unto you yet the instruments of a foolish shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவதாரு விருட்சங்களே, புலம்புங்கள்; கேதுருமரங்கள் விழுந்ததே; பிரபலமானவைகள் பாழாக்கப்பட்ட பாசானின்]]></a:t>
+              <a:t><![CDATA[2. Wail, fir tree; for the cedar is fallen; because the mighty are spoiled: wail, O all of you oaks]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னப்பட்ட என் இரண்டாம் கோலையும் முறித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. For, lo, I will raise up a shepherd in the land, which shall not visit those that be cut off,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் என்னை நோக்கி: நீ மதியற்ற ஒரு மேய்ப்பனுடைய ஆயுதங்களை இன்னும் எடுத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[neither shall seek the young one, nor heal that that is broken, nor feed that that stands still: but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, நான் தேசத்திலே ஒரு மேய்ப்பனை எழும்பப்பண்ணுவேன்; அவன் அதமாகிறவைகளைப் பராமரிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[he shall eat the flesh of the fat, and tear their claws in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிதறுண்டதைத் தேடாமலும், நொறுங்குண்டதைக் குணமாக்காமலும் இளைத்திருக்கிறதை ஆதரிக்காமலும், அதின்]]></a:t>
+              <a:t><![CDATA[17. Woe to the idol shepherd that left the flock! the sword shall be upon his arm, and upon his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,447 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாம்சத்தைத் தின்று, அவைகளுடைய குளம்புகளை உடைத்துப்போடுவான்.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[என்றார்.]]></a:t>
+              <a:t><![CDATA[right eye: his arm shall be clean dried up, and his right eye shall be utterly darkened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்வாலிமரங்களே, புலம்புங்கள்; அரணுள்ள சோலை கீழே தள்ளப்பட்டது.]]></a:t>
+              <a:t><![CDATA[of Bashan; for the forest of the vintage has come down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேய்ப்பர்களின் மகிமை அழிந்துபோனபடியால், அவர்கள் அலறுகிற சத்தம் கேட்கப்படுகிறது; யோர்தானின் பெருமை]]></a:t>
+              <a:t><![CDATA[3. There is a voice of the howling of the shepherds; for their glory is spoiled: a voice of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழிந்துபோனபடியால், பாலசிங்கங்கள் கர்ச்சிக்கிற சத்தம் கேட்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[roaring of young lions; for the pride of Jordan is spoiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், கொலையுண்கிற ஆடுகளை மேய்க்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD my God; Feed the flock of the slaughter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகளை உடையவர்கள், அவைகளைக் கொன்றுபோட்டுத் தங்களுக்குக் குற்றமில்லையென்று எண்ணுகிறார்கள். அவைகளை]]></a:t>
+              <a:t><![CDATA[5. Whose possessors slay them, and hold themselves not guilty: and they that sell them say, Blessed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விற்கிறவர்கள், கர்த்தருக்கு ஸ்தோத்திரம், நாங்கள் ஐசுவரியமுள்ளவர்களானோம் என்கிறார்கள்; அவைகளை]]></a:t>
+              <a:t><![CDATA[be the LORD; for I am rich: and their own shepherds pity them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>