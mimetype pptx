--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -59,50 +59,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +119,51 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +295,54 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. In that day, says the LORD, I will strike every horse with astonishment, and his rider with madness: and I will open mine eyes upon the house of Judah, and will strike every horse of the people with blindness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And the governors of Judah shall say in their heart, The inhabitants of Jerusalem shall be my strength in the LORD of hosts their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the governors of Judah shall say in their heart, The inhabitants of Jerusalem shall be my strength in the LORD of hosts their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD also shall save the tents of Judah first, that the glory of the house of David and the glory of the inhabitants of Jerusalem do not magnify themselves against Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD also shall save the tents of Judah first, that the glory of the house of David and the glory of the inhabitants of Jerusalem do not magnify themselves against Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. In that day shall the LORD defend the inhabitants of Jerusalem; and he that is feeble among them at that day shall be as David; and the house of David shall be as God, as the angel of the LORD before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலைக்குறித்துக் கர்த்தர் சொன்ன வார்த்தையின் பாரம்; வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, மனுஷனுடைய ஆவியை அவனுக்குள் உண்டாக்குகிற கர்த்தர் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[1. The burden of the word of the LORD for Israel, says the LORD, which stretches forth the heavens, and lays the foundation of the earth, and forms the spirit of man within him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. In that day shall the LORD defend the inhabitants of Jerusalem; and he that is feeble among them at that day shall be as David; and the house of David shall be as God, as the angel of the LORD before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. In that day shall the LORD defend the inhabitants of Jerusalem; and he that is feeble among them at that day shall be as David; and the house of David shall be as God, as the angel of the LORD before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass in that day, that I will seek to destroy all the nations that come against Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in bitterness for his firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in bitterness for his firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in bitterness for his firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in bitterness for his firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. In that day shall there be a great mourning in Jerusalem, as the mourning of Hadadrimmon in the valley of Megiddon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின் புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. In that day shall there be a great mourning in Jerusalem, as the mourning of Hadadrimmon in the valley of Megiddon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின் புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And the land shall mourn, every family apart; the family of the house of David apart, and their wives apart; the family of the house of Nathan apart, and their wives apart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலைக்குறித்துக் கர்த்தர் சொன்ன வார்த்தையின் பாரம்; வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, மனுஷனுடைய ஆவியை அவனுக்குள் உண்டாக்குகிற கர்த்தர் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[1. The burden of the word of the LORD for Israel, says the LORD, which stretches forth the heavens, and lays the foundation of the earth, and forms the spirit of man within him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[12. And the land shall mourn, every family apart; the family of the house of David apart, and their wives apart; the family of the house of Nathan apart, and their wives apart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[12. And the land shall mourn, every family apart; the family of the house of David apart, and their wives apart; the family of the house of Nathan apart, and their wives apart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[13. The family of the house of Levi apart, and their wives apart; the family of Shimei apart, and their wives apart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[13. The family of the house of Levi apart, and their wives apart; the family of Shimei apart, and their wives apart;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3236,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மற்றுமுண்டான சகல குடும்பங்களிலும் ஒவ்வொரு குடும்பத்தின் மனுஷர் தனித்தனியேயும் அவர்களுடைய ஸ்திரீகள் தனித்தனியேயும் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. All the families that remain, every family apart, and their wives apart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. All the families that remain, every family apart, and their wives apart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ சுற்றிலும் இருக்கிற எல்லா ஜனங்களுக்கும் நான் எருசலேமைத் தத்தளிப்பின் பாத்திரமாக்குகிறேன்; எருசலேமுக்கு விரோதமாய்ப் போடப்படும் முற்றிக்கையிலே யூதாவும் அப்படியேயாகும்.]]></a:t>
+              <a:t><![CDATA[2. Behold, I will make Jerusalem a cup of trembling unto all the people round about, when they shall be in the siege both against Judah and against Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ சுற்றிலும் இருக்கிற எல்லா ஜனங்களுக்கும் நான் எருசலேமைத் தத்தளிப்பின் பாத்திரமாக்குகிறேன்; எருசலேமுக்கு விரோதமாய்ப் போடப்படும் முற்றிக்கையிலே யூதாவும் அப்படியேயாகும்.]]></a:t>
+              <a:t><![CDATA[2. Behold, I will make Jerusalem a cup of trembling unto all the people round about, when they shall be in the siege both against Judah and against Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாளிலே நான் எருசலேமைச் சகல ஜனங்களுக்கும் பாரமான கல்லாக்குவேன்; அதைக் கிளப்புகிற யாவரும் சிதைக்கப்படுவார்கள்; பூமியிலுள்ள ஜாதிகளெல்லாம் அதற்கு விரோதமாய்க் கூடிக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And in that day will I make Jerusalem a burdensome stone for all people: all that burden themselves with it shall be cut in pieces, though all the people of the earth be gathered together against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாளிலே நான் எருசலேமைச் சகல ஜனங்களுக்கும் பாரமான கல்லாக்குவேன்; அதைக் கிளப்புகிற யாவரும் சிதைக்கப்படுவார்கள்; பூமியிலுள்ள ஜாதிகளெல்லாம் அதற்கு விரோதமாய்க் கூடிக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And in that day will I make Jerusalem a burdensome stone for all people: all that burden themselves with it shall be cut in pieces, though all the people of the earth be gathered together against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாளிலே நான் எருசலேமைச் சகல ஜனங்களுக்கும் பாரமான கல்லாக்குவேன்; அதைக் கிளப்புகிற யாவரும் சிதைக்கப்படுவார்கள்; பூமியிலுள்ள ஜாதிகளெல்லாம் அதற்கு விரோதமாய்க் கூடிக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. In that day, says the LORD, I will strike every horse with astonishment, and his rider with madness: and I will open mine eyes upon the house of Judah, and will strike every horse of the people with blindness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. In that day, says the LORD, I will strike every horse with astonishment, and his rider with madness: and I will open mine eyes upon the house of Judah, and will strike every horse of the people with blindness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414214" r:id="rId1"/>
+    <p:sldLayoutId id="2478708598" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4338,58 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[madness: and I will open mine eyes upon the house of Judah, and will strike every horse of the]]></a:t>
+              <a:t><![CDATA[குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people with blindness.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the governors of Judah shall say in their heart, The inhabitants of Jerusalem shall be my]]></a:t>
+              <a:t><![CDATA[என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strength in the LORD of hosts their God.]]></a:t>
+              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a]]></a:t>
+              <a:t><![CDATA[கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
+              <a:t><![CDATA[குடியேற்றப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The LORD also shall save the tents of Judah first, that the glory of the house of David and the]]></a:t>
+              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[glory of the inhabitants of Jerusalem do not magnify themselves against Judah.]]></a:t>
+              <a:t><![CDATA[உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In that day shall the LORD defend the inhabitants of Jerusalem; and he that is feeble among them]]></a:t>
+              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The burden of the word of the LORD for Israel, says the LORD, which stretches forth the heavens,]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலைக்குறித்துக் கர்த்தர் சொன்ன வார்த்தையின் பாரம்; வானங்களை விரித்து, பூமியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at that day shall be as David; and the house of David shall be as God, as the angel of the LORD]]></a:t>
+              <a:t><![CDATA[தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before them.]]></a:t>
+              <a:t><![CDATA[தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it shall come to pass in that day, that I will seek to destroy all the nations that come]]></a:t>
+              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against Jerusalem.]]></a:t>
+              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of]]></a:t>
+              <a:t><![CDATA[ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn]]></a:t>
+              <a:t><![CDATA[பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in]]></a:t>
+              <a:t><![CDATA[துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bitterness for his firstborn.]]></a:t>
+              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In that day shall there be a great mourning in Jerusalem, as the mourning of Hadadrimmon in the]]></a:t>
+              <a:t><![CDATA[புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[valley of Megiddon.]]></a:t>
+              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and lays the foundation of the earth, and forms the spirit of man within him.]]></a:t>
+              <a:t><![CDATA[அஸ்திபாரப்படுத்தி, மனுஷனுடைய ஆவியை அவனுக்குள் உண்டாக்குகிற கர்த்தர் சொல்லுகிறது என்னவென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the land shall mourn, every family apart; the family of the house of David apart, and their]]></a:t>
+              <a:t><![CDATA[தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wives apart; the family of the house of Nathan apart, and their wives apart;]]></a:t>
+              <a:t><![CDATA[தனியேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The family of the house of Levi apart, and their wives apart; the family of Shimei apart, and]]></a:t>
+              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their wives apart;]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7970,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. All the families that remain, every family apart, and their wives apart.]]></a:t>
+              <a:t><![CDATA[14. மற்றுமுண்டான சகல குடும்பங்களிலும் ஒவ்வொரு குடும்பத்தின் மனுஷர் தனித்தனியேயும் அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்திரீகள் தனித்தனியேயும் புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Behold, I will make Jerusalem a cup of trembling unto all the people round about, when they shall]]></a:t>
+              <a:t><![CDATA[2. இதோ சுற்றிலும் இருக்கிற எல்லா ஜனங்களுக்கும் நான் எருசலேமைத் தத்தளிப்பின் பாத்திரமாக்குகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be in the siege both against Judah and against Jerusalem.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்கு விரோதமாய்ப் போடப்படும் முற்றிக்கையிலே யூதாவும் அப்படியேயாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And in that day will I make Jerusalem a burdensome stone for all people: all that burden]]></a:t>
+              <a:t><![CDATA[3. அந்நாளிலே நான் எருசலேமைச் சகல ஜனங்களுக்கும் பாரமான கல்லாக்குவேன்; அதைக் கிளப்புகிற யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves with it shall be cut in pieces, though all the people of the earth be gathered together]]></a:t>
+              <a:t><![CDATA[சிதைக்கப்படுவார்கள்; பூமியிலுள்ள ஜாதிகளெல்லாம் அதற்கு விரோதமாய்க் கூடிக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against it.]]></a:t>
+              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. In that day, says the LORD, I will strike every horse with astonishment, and his rider with]]></a:t>
+              <a:t><![CDATA[புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>