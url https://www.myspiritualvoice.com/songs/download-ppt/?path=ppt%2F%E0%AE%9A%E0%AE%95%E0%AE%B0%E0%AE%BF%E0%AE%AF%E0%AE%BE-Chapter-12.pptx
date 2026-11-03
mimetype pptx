--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -4078,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708598" r:id="rId1"/>
+    <p:sldLayoutId id="2482712413" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8955,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>