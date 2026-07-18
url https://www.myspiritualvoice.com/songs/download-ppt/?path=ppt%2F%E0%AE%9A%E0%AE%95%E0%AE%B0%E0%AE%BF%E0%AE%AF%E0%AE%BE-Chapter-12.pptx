--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -47,50 +47,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +111,56 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +286,59 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமின் குடிகள், சேனைகளின் கர்த்தராகிய தங்கள் தேவனுடைய துணையினால் எங்களுக்குப் பெலனானவர்கள் என்று அப்போது யூதாவின் தலைவர் தங்கள் இருதயத்திலே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. அந்நாளிலே யூதாவின் தலைவரை விறகுகளுக்குள்ளே எரிகிற அக்கினி அடுப்புக்கும், வைக்கோல் கட்டுகளுக்குள்ளே எரிகிற தீவட்டிக்கும் ஒப்பாக்குவேன்; அவர்கள் வலதுபுறமும் இடதுபுறமுமாகப் புறப்பட்டு, சுற்றிலும் இருக்கிற எல்லா ஜனங்களையும் பட்சிப்பார்கள்; எருசலேம் திரும்பவும் தன் ஸ்தானமாகிய எருசலேமிலே குடியேற்றப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. தாவீது வம்சத்தாரின் மகிமையும் எருசலேமின் குடிகளுடைய மகிமையும், யூதாவின்மேல் தன்னை உயர்த்தாதபடிக்கு, கர்த்தர் தாவீதின் கூடாரங்களை முதல்முதல் இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளிலே கர்த்தர் எருசலேமின் குடிகளைக் காப்பாற்றுவார்; அவர்களில் தள்ளாடினவன் அந்நாளிலே தாவீதைப்போல இருப்பான்; தாவீது குடும்பத்தார் அவர்களுக்கு முன்பாக தேவனைப்போலும் கர்த்தருடைய தூதனைப்போலும் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அந்நாளிலே எருசலேமுக்கு விரோதமாய் வருகிற எல்லா ஜாதிகளையும் அழிக்கப் பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின் புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+              <a:t><![CDATA[10. நான் தாவீது குடும்பத்தாரின்மேலும் எருசலேம் குடிகளின்மேலும் கிருபையின் ஆவியையும் விண்ணப்பங்களின் ஆவியையும் ஊற்றுவேன். அப்பொழுது அவர்கள் தாங்கள் குத்தின என்னை நோக்கிப் பார்த்து, ஒருவன் தன் ஒரே பேறானவனுக்காகப் புலம்புகிறதுபோல எனக்காகப் புலம்பி, ஒருவன் தன் தலைச்சன் பிள்ளைக்காகத் துக்கிக்கிறதுபோல எனக்காக மனங்கசந்து துக்கிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2469,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மற்றுமுண்டான சகல குடும்பங்களிலும் ஒவ்வொரு குடும்பத்தின் மனுஷர் தனித்தனியேயும் அவர்களுடைய ஸ்திரீகள் தனித்தனியேயும் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின் புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அந்நாளிலே மெகிதோன் பட்டணத்துப் பள்ளத்தாக்கின் ஊராகிய ஆதாத்ரிம்மோனின் புலம்பலைப்போல எருசலேமின் புலம்பல் பெரிதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2564,50 +2697,595 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. இஸ்ரவேலைக்குறித்துக் கர்த்தர் சொன்ன வார்த்தையின் பாரம்; வானங்களை விரித்து, பூமியை அஸ்திபாரப்படுத்தி, மனுஷனுடைய ஆவியை அவனுக்குள் உண்டாக்குகிற கர்த்தர் சொல்லுகிறது என்னவென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. தேசம் புலம்பிக்கொண்டிருக்கும்; ஒவ்வொரு வம்சமும் தனித்தனியாகப் புலம்பும்; தாவீது குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், நாத்தான் குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. லேவி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும், சீமேயி குடும்பத்தார் தனியேயும், அவர்கள் ஸ்திரீகள் தனியேயும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. மற்றுமுண்டான சகல குடும்பங்களிலும் ஒவ்வொரு குடும்பத்தின் மனுஷர் தனித்தனியேயும் அவர்களுடைய ஸ்திரீகள் தனித்தனியேயும் புலம்புவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3099,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளிலே நான் குதிரைகளுக்கெல்லாம் திகைப்பையும், அவைகளின்மேல் ஏறியிருக்கிறவர்களுக்கெல்லாம் புத்திமயக்கத்தையும் வரப்பண்ணி யூதாவம்சத்தின்மேல் என் கண்களைத் திறந்துவைத்து, ஜனங்களுடைய எல்லாக் குதிரைகளுக்கும் குருட்டாட்டத்தை உண்டுபண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. அந்நாளிலே நான் எருசலேமைச் சகல ஜனங்களுக்கும் பாரமான கல்லாக்குவேன்; அதைக் கிளப்புகிற யாவரும் சிதைக்கப்படுவார்கள்; பூமியிலுள்ள ஜாதிகளெல்லாம் அதற்கு விரோதமாய்க் கூடிக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506479" r:id="rId1"/>
+    <p:sldLayoutId id="2473414214" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +4169,102 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब यहूदा के अधिपति सोचेंगे कि यरूशलेम के निवासी अपने परमेश्वर, सेनाओं के यहोवा की सहायता से मेरे]]></a:t>
+              <a:t><![CDATA[madness: and I will open mine eyes upon the house of Judah, and will strike every horse of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सहायक बनेंगे॥]]></a:t>
+              <a:t><![CDATA[people with blindness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. उस समय मैं यहूदा के अधिपतियों को ऐसा कर दूंगा, जैसी लकड़ी के ढेर में आग भरी अंगेठी वा पूले में]]></a:t>
+              <a:t><![CDATA[5. And the governors of Judah shall say in their heart, The inhabitants of Jerusalem shall be my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जलती हुई मशाल होती है, अर्थात वे दाहिने बांए चारों ओर के सब लोगों को भस्म कर डालेंगे; और यरूशलेम]]></a:t>
+              <a:t><![CDATA[strength in the LORD of hosts their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जहां अब बसी है, वहीं बसी रहेगी, यरूशलेम में॥]]></a:t>
+              <a:t><![CDATA[6. In that day will I make the governors of Judah like an hearth of fire among the wood, and like a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और हे यहोवा पहिले यहूदा के तम्बुओं का उद्धार करेगा, कहीं ऐसा न हो कि दाऊद का घराना और यरूशलेम के]]></a:t>
+              <a:t><![CDATA[torch of fire in a sheaf; and they shall devour all the people round about, on the right hand and on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निवासी अपने अपने वैभव के कारण यहूदा के विरुद्ध बड़ाई मारें।]]></a:t>
+              <a:t><![CDATA[the left: and Jerusalem shall be inhabited again in her own place, even in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उस समय यहोवा यरूशलेम के निवासियों मानो ढाल से बचा लेगा, और उस समय उन में से जो ठोकर खाने वाला हो]]></a:t>
+              <a:t><![CDATA[7. The LORD also shall save the tents of Judah first, that the glory of the house of David and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह दाऊद के समान होगा; और दाऊद का घराना परमेश्वर के समान होगा, अर्थात यहोवा के उस दूत के समान जो उनके]]></a:t>
+              <a:t><![CDATA[glory of the inhabitants of Jerusalem do not magnify themselves against Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आगे आगे चलता था।]]></a:t>
+              <a:t><![CDATA[8. In that day shall the LORD defend the inhabitants of Jerusalem; and he that is feeble among them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. इस्राएल के विषय में यहोवा का कहा हुआ भारी वचन: यहोवा को आकाश का तानने वाला, पृथ्वी की नेव डालने]]></a:t>
+              <a:t><![CDATA[1. The burden of the word of the LORD for Israel, says the LORD, which stretches forth the heavens,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और उस समय मैं उन सब जातियों को नाश करने का यत्न करूंगा जो यरूशलेम पर चढ़ाई करेंगी॥]]></a:t>
+              <a:t><![CDATA[at that day shall be as David; and the house of David shall be as God, as the angel of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और मैं दाऊद के घराने और यरूशलेम के निवासियों पर अपना अनुग्रह करने वाली और प्रार्थना सिखाने वाली]]></a:t>
+              <a:t><![CDATA[before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आत्मा उण्डेलूंगा, तब वे मुझे ताकेंगे अर्थात जिसे उन्होंने बेधा है, और उसके लिये ऐसे रोएंगे जैसे]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass in that day, that I will seek to destroy all the nations that come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एकलौते पुत्र के लिये रोते-पीटते हैं, और ऐसा भारी शोक करेंगे, जैसा पहिलौठे के लिये करते हैं।]]></a:t>
+              <a:t><![CDATA[against Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. उस समय यरूशलेम में इतना रोना-पीटना होगा जैसा मगिद्दोन की तराई में हदद्रिम्मोन में हुआ था।]]></a:t>
+              <a:t><![CDATA[10. And I will pour upon the house of David, and upon the inhabitants of Jerusalem, the spirit of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. सारे देश में विलाप होगा, हर एक परिवार में अलग अलग; अर्थात दाऊद के घराने का परिवार अलग, और उनकी]]></a:t>
+              <a:t><![CDATA[grace and of supplications: and they shall look upon me whom they have pierced, and they shall mourn]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्त्रियां अलग; नातान के घराने का परिवार अलग, और उनकी स्त्रियां अलग;]]></a:t>
+              <a:t><![CDATA[for him, as one mourns for his only son, and shall be in bitterness for him, as one that is in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. लेवी के घराने का परिवार अलग और उनकी स्त्रियां अलग; शिमियों का परिवार अलग; और उनकी स्त्रियां अलग;]]></a:t>
+              <a:t><![CDATA[bitterness for his firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6925,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और जितने परिवार रह गए हों हर एक परिवार अलग और उनकी स्त्रियां भी अलग अलग;]]></a:t>
+              <a:t><![CDATA[11. In that day shall there be a great mourning in Jerusalem, as the mourning of Hadadrimmon in the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[valley of Megiddon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +7189,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाला और मनुष्य की आत्मा का रचने वाला है, उसकी यह वाणी है,]]></a:t>
+              <a:t><![CDATA[and lays the foundation of the earth, and forms the spirit of man within him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the land shall mourn, every family apart; the family of the house of David apart, and their]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[wives apart; the family of the house of Nathan apart, and their wives apart;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. The family of the house of Levi apart, and their wives apart; the family of Shimei apart, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[their wives apart;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. All the families that remain, every family apart, and their wives apart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. देखो, मैं यरूशलेम को चारों ओर की सब जातियों के लिये लड़खड़ा देने के मद का कटोरा ठहरा दूंगा; और जब]]></a:t>
+              <a:t><![CDATA[2. Behold, I will make Jerusalem a cup of trembling unto all the people round about, when they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यरूशलेम घेर लिया जाएगा तब यहूदा की दशा भी ऐसी ही होगी।]]></a:t>
+              <a:t><![CDATA[be in the siege both against Judah and against Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और उस समय पृथ्वी की सारी जातियां यरूशलेम के विरुद्ध इकट्ठी होंगी, तब मैं उसको इतना भारी पत्थर]]></a:t>
+              <a:t><![CDATA[3. And in that day will I make Jerusalem a burdensome stone for all people: all that burden]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनाऊंगा, कि जो उसको उठाएंगे वे बहुत ही घायल होंगे।]]></a:t>
+              <a:t><![CDATA[themselves with it shall be cut in pieces, though all the people of the earth be gathered together]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यहोवा की यह वाणी है, उस समय मैं हर एक घोड़े को घबरा दूंगा, और उसके सवार को घायल करूंगा। परन्तु]]></a:t>
+              <a:t><![CDATA[against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं यहूदा के घराने पर कृपादृष्टि रखूंगा, जब मैं अन्यजातियों के सब घोड़ों को अन्धा कर डालूंगा।]]></a:t>
+              <a:t><![CDATA[4. In that day, says the LORD, I will strike every horse with astonishment, and his rider with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>