--- v0 (2026-08-03)
+++ v1 (2026-08-03)
@@ -39,101 +39,98 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
-    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -255,54 +252,53 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எவ்விடத்துக்குப் போகிறீர் என்று கேட்டேன்; அதற்கு அவர்; எருசலேமின் அகலம் இவ்வளவு என்றும் அதின் நீளம் இவ்வளவு என்றும் அறியும்படி அதை அளக்கிறதற்குப் போகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, என்னோடேபேசின தூதன் புறப்பட்டபோது, வேறொரு தூதன் அவரைச் சந்திக்கும்படிப் புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, என்னோடேபேசின தூதன் புறப்பட்டபோது, வேறொரு தூதன் அவரைச் சந்திக்கும்படிப் புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. இவனை அவர் நோக்கி: நீ ஓடி இந்த வாலிபனிடத்தில் சொல்லவேண்டியது என்னவென்றால், எருசலேம் தன் நடுவிலே கூடும் மனுஷரின் திரளினாலும் மிருகஜீவன்களின் திரளினாலும் மதிலில்லாத பட்டணங்கள்போல் வாசஸ்தலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, என்னோடேபேசின தூதன் புறப்பட்டபோது, வேறொரு தூதன் அவரைச் சந்திக்கும்படிப் புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. இவனை அவர் நோக்கி: நீ ஓடி இந்த வாலிபனிடத்தில் சொல்லவேண்டியது என்னவென்றால், எருசலேம் தன் நடுவிலே கூடும் மனுஷரின் திரளினாலும் மிருகஜீவன்களின் திரளினாலும் மதிலில்லாத பட்டணங்கள்போல் வாசஸ்தலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவனை அவர் நோக்கி: நீ ஓடி இந்த வாலிபனிடத்தில் சொல்லவேண்டியது என்னவென்றால், எருசலேம் தன் நடுவிலே கூடும் மனுஷரின் திரளினாலும் மிருகஜீவன்களின் திரளினாலும் மதிலில்லாத பட்டணங்கள்போல் வாசஸ்தலமாகும்.]]></a:t>
+              <a:t><![CDATA[5. நான் அதற்குச் சுற்றிலும் அக்கினி மதிலாயிருந்து, அதின் நடுவில் மகிமையாக இருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் அதற்குச் சுற்றிலும் அக்கினி மதிலாயிருந்து, அதின் நடுவில் மகிமையாக இருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. ஓகோ, நீங்கள் எழும்பி வடதேசத்திலிருந்து ஓடிவாருங்கள் என்று கர்த்தர் சொல்லுகிறார்; ஆகாயத்து நான்கு திசைகளிலும் உங்களை நான் சிதறப்பண்ணினேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஓகோ, நீங்கள் எழும்பி வடதேசத்திலிருந்து ஓடிவாருங்கள் என்று கர்த்தர் சொல்லுகிறார்; ஆகாயத்து நான்கு திசைகளிலும் உங்களை நான் சிதறப்பண்ணினேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் குமாரத்தியினிடத்தில் குடியிருக்கிற சீயோனே, உன்னை விடுவித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிற்பாடு மகிமையுண்டாகுமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; உங்களைக் கொள்ளையிட்ட ஜாதிகளிடத்துக்கு என்னை அனுப்பினார்; உங்களைத் தொடுகிறவன் அவருடைய கண்மணியைத் தொடுகிறான்.]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் குமாரத்தியினிடத்தில் குடியிருக்கிற சீயோனே, உன்னை விடுவித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2007,159 +2003,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[10. சீயோன் குமாரத்தியே, கெம்பீரித்துப்பாடு; இதோ, நான் வந்து உன் நடுவில் வாசம்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2433,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் பரிசுத்த தேசத்திலே யூதாவாகிய தமது பங்கைச் சுதந்தரித்து, திரும்பவும் எருசலேமைத் தெரிந்துகொள்வார்.]]></a:t>
+              <a:t><![CDATA[13. மாம்சமான சகலமான பேர்களே, கர்த்தருக்கு முன்பாக மெளனமாயிருங்கள்; அவர் தமது பரிசுத்த வாசஸ்தலத்திலிருந்து எழுந்தருளினார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +2429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாம்சமான சகலமான பேர்களே, கர்த்தருக்கு முன்பாக மெளனமாயிருங்கள்; அவர் தமது பரிசுத்த வாசஸ்தலத்திலிருந்து எழுந்தருளினார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. நான் என் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, தன் கையிலே அளவுநூல் பிடித்திருந்த ஒரு புருஷனைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாம்சமான சகலமான பேர்களே, கர்த்தருக்கு முன்பாக மெளனமாயிருங்கள்; அவர் தமது பரிசுத்த வாசஸ்தலத்திலிருந்து எழுந்தருளினார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நீர் எவ்விடத்துக்குப் போகிறீர் என்று கேட்டேன்; அதற்கு அவர்; எருசலேமின் அகலம் இவ்வளவு என்றும் அதின் நீளம் இவ்வளவு என்றும் அறியும்படி அதை அளக்கிறதற்குப் போகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் என் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, தன் கையிலே அளவுநூல் பிடித்திருந்த ஒரு புருஷனைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. நீர் எவ்விடத்துக்குப் போகிறீர் என்று கேட்டேன்; அதற்கு அவர்; எருசலேமின் அகலம் இவ்வளவு என்றும் அதின் நீளம் இவ்வளவு என்றும் அறியும்படி அதை அளக்கிறதற்குப் போகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எவ்விடத்துக்குப் போகிறீர் என்று கேட்டேன்; அதற்கு அவர்; எருசலேமின் அகலம் இவ்வளவு என்றும் அதின் நீளம் இவ்வளவு என்றும் அறியும்படி அதை அளக்கிறதற்குப் போகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, என்னோடேபேசின தூதன் புறப்பட்டபோது, வேறொரு தூதன் அவரைச் சந்திக்கும்படிப் புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732238" r:id="rId1"/>
+    <p:sldLayoutId id="2474739592" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3120,58 +3007,50 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3328,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चौड़ाई कितनी, और लम्बाई कितनी है।]]></a:t>
+              <a:t><![CDATA[জন্য এগিয়ে এলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब मैं ने क्या देखा, कि जो दूत मुझ से बातें करता था वह चला गया, और दूसरा दूत उस से मिलने के लिये]]></a:t>
+              <a:t><![CDATA[4. তিনি তাকে বললেন, “দৌড়ে গিয়ে সেই যুবকদের বল য়ে জেরুশালেম মাপার পক্ষে অতিশয বড়| তার কাছে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आकर,]]></a:t>
+              <a:t><![CDATA[এই কথাগুলো বল:‘জেরুশালেম হবে প্রাচীরবিহীন একটি শহর কারণ জেরুশালেমে বসবাসকারী মানুষ ও পশুর সংখ্যা হবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. उस से कहता है, दौड़ कर उस जवान से कह, यरूशलेम मनुष्यों और घरैलू पशुओं की बहुतायत के मारे शहरपनाह]]></a:t>
+              <a:t><![CDATA[অনেক|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के बाहर बाहर भी बसेगी।]]></a:t>
+              <a:t><![CDATA[5. প্রভু বলেছেন, ‘আমি শহরের চারধারে একটি আগুনের প্রাচীর তৈরী করে তাকে রক্ষা করব| এবং সেই শহরের মহিমা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और यहोवा की यह वाणी है, कि मैं आप उसके चारों ओर आग की से शहरपनाह ठहरूंगा, और उसके बीच में तेजोमय]]></a:t>
+              <a:t><![CDATA[আনয়ণ করবার জন্য আমি সেখানে বাস করব|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो कर दिखाई दूंगा॥]]></a:t>
+              <a:t><![CDATA[6. প্রভু বলেছেন, “তাড়াতাড়ি কর, উত্তরে অবস্থিত দেশটি ত্যাগ কর! হ্যাঁ, এটা সত্যি য়ে আমি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. यहोवा की यह वाणी है, देखो, सुनो उत्तर के देश में से भाग जाओ, क्योंकि मैं ने तुम को आकाश की चारों]]></a:t>
+              <a:t><![CDATA[লোকেদের চতুর্দ্দিকে ছড়িয়ে দিয়েছিলাম|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वायुओं के समान तितर बितर किया है।]]></a:t>
+              <a:t><![CDATA[7. ওহে সিয়োনের লোকেরা, যারা বাবিলে বাস করছ, তোমাদের প্রাণ বাঁচাতে এ জায়গা ছেড়ে যাও| ঐ শহর ছেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हे बाबुल वाली जाति के संग रहने वाली, सिय्योन को बच कर निकल भाग!]]></a:t>
+              <a:t><![CDATA[পালাও! সর্বশক্তিমান প্রভুই এই কথা বলেছেন| তিনি আমাকে সেই জাতিগুলির মধ্যে পাঠিয়েছেন যারা তোমাদের লুঠ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. उस समय बहुत सी जातियां यहोवा से मिल जाएंगी, और मेरी प्रजा हो जाएंगी; और मैं तेरे बीच में बास]]></a:t>
+              <a:t><![CDATA[11. সেই সময়ে বহু জাতি আমার কাছে আসবে| তারা আমার লোক হবে এবং আমি তোমার শহরে বাস করব|” আর তুমি জানবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. क्योंकि सेनाओं का यहोवा यों कहता है, उस तेज के प्रगट होने के बाद उसने मुझे उन जातियों के पास भेजा]]></a:t>
+              <a:t><![CDATA[করেছিল| তিনি আমাকে পাঠিয়েছেন তোমাদের কাছে সম্মান আনতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है जो तुम्हें लूटती थीं, क्योंकि जो तुम को छूता है, वह मेरी आंख की पुतली ही को छूता है।]]></a:t>
+              <a:t><![CDATA[8. কারণ তোমাদের আঘাত করা, ঈশ্বরের চোখের মণিকে আঘাত করবার তুল্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. देखो, मैं अपना हाथ उन पर उठाऊंगा, तब वे उन्हीं से लूटे जाएंगे जो उनके दास हुए थे। तब तुम जानोगे]]></a:t>
+              <a:t><![CDATA[9. বাবিলের লোকেরা আমার লোকেদের কারারুদ্ধ করেছিল এবং তাদের এীতদাস বানিয়েছিল| কিন্তু আমি তাদের আঘাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि सेनाओं के यहोवा ने मुझे भेजा है।]]></a:t>
+              <a:t><![CDATA[করলে তারা আমার লোকেদের দাস হয়ে যাবে| তখন তোমরা জানবে য়ে সর্বশক্তিমান প্রভুই আমায় পাঠিয়েছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,183 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. हे सिय्योन, ऊंचे स्वर से गा और आनन्द कर, क्योंकि देख, मैं आकर तेरे बीच में निवास करूंगा, यहोवा]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[की यही वाणी है।]]></a:t>
+              <a:t><![CDATA[10. প্রভু বলেছেন, “সিয়োন, আনন্দ করো এবং সুখী হও! কারণ আমি আসছি এবং আমি তোমার শহরে বাস করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करूंगा,]]></a:t>
+              <a:t><![CDATA[য়ে সর্বশক্তিমান প্রভু আমায় তোমার কাছে পাঠিয়েছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और तू जानेगी कि सेनाओं के यहोवा ने मुझे तेरे पास भेज दिया है। और यहोवा यहूदा को पवित्र देश में]]></a:t>
+              <a:t><![CDATA[12. প্রভু জেরুশালেমকে তাঁর বিশেষ শহর হিসেবে আবার মনোনীত করবেন| যিহূদা হবে পবিত্র ভূমিতে তাঁর অংশ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपना भाग कर लेगा, और यरूशलेम को फिर अपना ठहराएगा॥]]></a:t>
+              <a:t><![CDATA[13. প্রত্যেকে নীরব হও! প্রভু তাঁর পবিত্র আবাস হতে আসছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हे सब प्राणियों! यहोवा के साम्हने चुपके रहो; क्योंकि वह जाग कर अपने पवित्र निवास स्थान से निकला]]></a:t>
+              <a:t><![CDATA[1. তারপর আমি চোখ তুলে চেয়ে দেখলাম মাপার ফিতে হাতে একজন মানুষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है॥]]></a:t>
+              <a:t><![CDATA[2. আমি জিজ্ঞেস করলাম, “আপনি কোথায যাচ্ছেন?”তিনি আমায় বললেন, “আমি জেরুশালেম মেপে দেখতে চাই তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर मैं ने आंखें उठाईं तो क्या देखा, कि हाथ में नापने की डोरी लिए हुए एक पुरूष है।]]></a:t>
+              <a:t><![CDATA[দৈর্ঘ্যে ও প্রস্থে কতখানি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब मैं ने उस से पूछा, तू कहां जाता है? उसने मुझ से कहा, यरूशलेम को नापने जाता हूं कि देखूं उसकी]]></a:t>
+              <a:t><![CDATA[3. তখন য়ে দেবদূতটি আমার সঙ্গে কথা বলেছিলেন তিনি চলে গেলেন এবং আরেকটি দেবদূত তাঁর সঙ্গে কথা বলবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +6457,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>24</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>