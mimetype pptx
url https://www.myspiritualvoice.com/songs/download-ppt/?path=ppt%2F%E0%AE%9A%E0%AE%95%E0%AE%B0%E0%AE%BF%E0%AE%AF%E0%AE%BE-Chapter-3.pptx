--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -35,102 +35,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
-    <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -250,55 +244,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he answered and spoke unto those that stood before him, saying, Take away the filthy garments from him. And unto him he said, Behold, I have caused yours iniquity to pass from you, and I will clothe you with change of raiment.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; சாத்தானே, எருசலேமைத் தெரிந்துகொண்ட கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; இவன் அக்கினியினின்று தப்புவிக்கப்பட்ட கொள்ளி அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I said, Let them set a fair turban upon his head. So they set a fair turban upon his head, and clothed him with garments. And the angel of the LORD stood by.]]></a:t>
+              <a:t><![CDATA[3. யோசுவாவோவெனில் அழுக்கு வஸ்திரம் தரித்தவனாய்த் தூதனுக்கு முன்பாக நின்றிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I said, Let them set a fair turban upon his head. So they set a fair turban upon his head, and clothed him with garments. And the angel of the LORD stood by.]]></a:t>
+              <a:t><![CDATA[4. அவர் தமக்கு முன்பாக நிற்கிறவர்களை நோக்கி: இவன்மேல் இருக்கிற அழுக்கு வஸ்திரங்களைக் களைந்துபோடுங்கள் என்றார்; பின்பு அவனை நோக்கி: பார் நான் உன் அக்கிரமத்தை உன்னிலிருந்து நீங்கச்செய்து, உனக்குச் சிறந்த வஸ்திரங்களைத் தரிப்பித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the angel of the LORD protested unto Joshua, saying,]]></a:t>
+              <a:t><![CDATA[4. அவர் தமக்கு முன்பாக நிற்கிறவர்களை நோக்கி: இவன்மேல் இருக்கிற அழுக்கு வஸ்திரங்களைக் களைந்துபோடுங்கள் என்றார்; பின்பு அவனை நோக்கி: பார் நான் உன் அக்கிரமத்தை உன்னிலிருந்து நீங்கச்செய்து, உனக்குச் சிறந்த வஸ்திரங்களைத் தரிப்பித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus says the LORD of hosts; If you will walk in my ways, and if you will keep my charge, then you shall also judge my house, and shall also keep my courts, and I will give you places to walk among these that stand by.]]></a:t>
+              <a:t><![CDATA[4. அவர் தமக்கு முன்பாக நிற்கிறவர்களை நோக்கி: இவன்மேல் இருக்கிற அழுக்கு வஸ்திரங்களைக் களைந்துபோடுங்கள் என்றார்; பின்பு அவனை நோக்கி: பார் நான் உன் அக்கிரமத்தை உன்னிலிருந்து நீங்கச்செய்து, உனக்குச் சிறந்த வஸ்திரங்களைத் தரிப்பித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus says the LORD of hosts; If you will walk in my ways, and if you will keep my charge, then you shall also judge my house, and shall also keep my courts, and I will give you places to walk among these that stand by.]]></a:t>
+              <a:t><![CDATA[5. அவன் சிரசின்மேல் சுத்தமான பாகையை வைப்பார்களாக என்றார்; அப்பொழுது சுத்தமான பாகையை அவன் சிரசின்மேல் வைத்து, அவனுக்கு வஸ்திரங்களைத் தரிப்பித்தார்கள். கர்த்தருடைய தூதன் அங்கே நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus says the LORD of hosts; If you will walk in my ways, and if you will keep my charge, then you shall also judge my house, and shall also keep my courts, and I will give you places to walk among these that stand by.]]></a:t>
+              <a:t><![CDATA[5. அவன் சிரசின்மேல் சுத்தமான பாகையை வைப்பார்களாக என்றார்; அப்பொழுது சுத்தமான பாகையை அவன் சிரசின்மேல் வைத்து, அவனுக்கு வஸ்திரங்களைத் தரிப்பித்தார்கள். கர்த்தருடைய தூதன் அங்கே நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Hear now, O Joshua the high priest, you, and your fellows that sit before you: for they are men wondered at: for, behold, I will bring forth my servant the BRANCH.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தருடைய தூதன் யோசுவாவுக்குச் சாட்சியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Hear now, O Joshua the high priest, you, and your fellows that sit before you: for they are men wondered at: for, behold, I will bring forth my servant the BRANCH.]]></a:t>
+              <a:t><![CDATA[7. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நீ என் வழிகளில் நடந்து என் காவலைக் காத்தால், நீ என் ஆலயத்தில் நியாயம் விசாரிப்பாய்; என் பிராகாரங்களையும் காவல்காப்பாய்; இங்கே நிற்கிறவர்களுக்குள்ளே உலாவுகிறதற்கு இடம் நான் உனக்குக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Hear now, O Joshua the high priest, you, and your fellows that sit before you: for they are men wondered at: for, behold, I will bring forth my servant the BRANCH.]]></a:t>
+              <a:t><![CDATA[7. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நீ என் வழிகளில் நடந்து என் காவலைக் காத்தால், நீ என் ஆலயத்தில் நியாயம் விசாரிப்பாய்; என் பிராகாரங்களையும் காவல்காப்பாய்; இங்கே நிற்கிறவர்களுக்குள்ளே உலாவுகிறதற்கு இடம் நான் உனக்குக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he showed me Joshua the high priest standing before the angel of the LORD, and Satan standing at his right hand to resist him.]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் யோசுவாவுக்கு முன்பாக வைத்த கல்; இந்த ஒரே கல்லின்மேல் ஏழு கண்களும் வைக்கப்பட்டிருக்கிறது; இதோ, நான் அதின் சித்திரவேலையை நிறைவேற்றி இந்ததேசத்தில் அக்கிரமத்தை ஒரேநாளிலே நீக்கிப்போடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For behold the stone that I have laid before Joshua; upon one stone shall be seven eyes: behold, I will engrave the graving thereof, says the LORD of hosts, and I will remove the iniquity of that land in one day.]]></a:t>
+              <a:t><![CDATA[7. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நீ என் வழிகளில் நடந்து என் காவலைக் காத்தால், நீ என் ஆலயத்தில் நியாயம் விசாரிப்பாய்; என் பிராகாரங்களையும் காவல்காப்பாய்; இங்கே நிற்கிறவர்களுக்குள்ளே உலாவுகிறதற்கு இடம் நான் உனக்குக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For behold the stone that I have laid before Joshua; upon one stone shall be seven eyes: behold, I will engrave the graving thereof, says the LORD of hosts, and I will remove the iniquity of that land in one day.]]></a:t>
+              <a:t><![CDATA[8. இப்போதும், பிரதான ஆசாரியனாகிய யோசுவாவே, நீ கேள்; உனக்கு முன்பாக உட்கார்ந்திருக்கிற உன் தோழரும் கேட்கக்கடவர்கள்; இவர்கள் அடையாளமாயிருக்கிற புருஷர்; இதோ, கிளை என்னப்பட்டவராகிய என் தாசனை நான் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,269 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For behold the stone that I have laid before Joshua; upon one stone shall be seven eyes: behold, I will engrave the graving thereof, says the LORD of hosts, and I will remove the iniquity of that land in one day.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[10. In that day, says the LORD of hosts, shall all of you call every man his neighbour under the vine and under the fig tree.]]></a:t>
+              <a:t><![CDATA[8. இப்போதும், பிரதான ஆசாரியனாகிய யோசுவாவே, நீ கேள்; உனக்கு முன்பாக உட்கார்ந்திருக்கிற உன் தோழரும் கேட்கக்கடவர்கள்; இவர்கள் அடையாளமாயிருக்கிற புருஷர்; இதோ, கிளை என்னப்பட்டவராகிய என் தாசனை நான் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he showed me Joshua the high priest standing before the angel of the LORD, and Satan standing at his right hand to resist him.]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் யோசுவாவுக்கு முன்பாக வைத்த கல்; இந்த ஒரே கல்லின்மேல் ஏழு கண்களும் வைக்கப்பட்டிருக்கிறது; இதோ, நான் அதின் சித்திரவேலையை நிறைவேற்றி இந்ததேசத்தில் அக்கிரமத்தை ஒரேநாளிலே நீக்கிப்போடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said unto Satan, The LORD rebuke you, O Satan; even the LORD that has chosen Jerusalem rebuke you: is not this a brand plucked out of the fire?]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் யோசுவாவுக்கு முன்பாக வைத்த கல்; இந்த ஒரே கல்லின்மேல் ஏழு கண்களும் வைக்கப்பட்டிருக்கிறது; இதோ, நான் அதின் சித்திரவேலையை நிறைவேற்றி இந்ததேசத்தில் அக்கிரமத்தை ஒரேநாளிலே நீக்கிப்போடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said unto Satan, The LORD rebuke you, O Satan; even the LORD that has chosen Jerusalem rebuke you: is not this a brand plucked out of the fire?]]></a:t>
+              <a:t><![CDATA[10. அந்நாளிலே நீங்கள் ஒருவரையொருவர் திராட்சச்செடியின் கீழும் அத்திமரத்தின்கீழும் வரவழைப்பீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said unto Satan, The LORD rebuke you, O Satan; even the LORD that has chosen Jerusalem rebuke you: is not this a brand plucked out of the fire?]]></a:t>
+              <a:t><![CDATA[10. அந்நாளிலே நீங்கள் ஒருவரையொருவர் திராட்சச்செடியின் கீழும் அத்திமரத்தின்கீழும் வரவழைப்பீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now Joshua was clothed with filthy garments, and stood before the angel.]]></a:t>
+              <a:t><![CDATA[1. அவர் பிரதான ஆசாரியனாகிய யோசுவாவை எனக்குக் காண்பித்தார்; அவன் கர்த்தருடைய தூதனுக்கு முன்பாக நின்றான்; சாத்தான் அவனுக்கு விரோதஞ்செய்ய அவன் வலதுபக்கத்திலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he answered and spoke unto those that stood before him, saying, Take away the filthy garments from him. And unto him he said, Behold, I have caused yours iniquity to pass from you, and I will clothe you with change of raiment.]]></a:t>
+              <a:t><![CDATA[1. அவர் பிரதான ஆசாரியனாகிய யோசுவாவை எனக்குக் காண்பித்தார்; அவன் கர்த்தருடைய தூதனுக்கு முன்பாக நின்றான்; சாத்தான் அவனுக்கு விரோதஞ்செய்ய அவன் வலதுபக்கத்திலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he answered and spoke unto those that stood before him, saying, Take away the filthy garments from him. And unto him he said, Behold, I have caused yours iniquity to pass from you, and I will clothe you with change of raiment.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; சாத்தானே, எருசலேமைத் தெரிந்துகொண்ட கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; இவன் அக்கினியினின்று தப்புவிக்கப்பட்ட கொள்ளி அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492340" r:id="rId1"/>
+    <p:sldLayoutId id="2473414189" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2991,66 +2765,50 @@
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உனக்குச் சிறந்த வஸ்திரங்களைத் தரிப்பித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[Jerusalem rebuke you: is not this a brand plucked out of the fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் சிரசின்மேல் சுத்தமான பாகையை வைப்பார்களாக என்றார்; அப்பொழுது சுத்தமான பாகையை அவன் சிரசின்மேல்]]></a:t>
+              <a:t><![CDATA[3. Now Joshua was clothed with filthy garments, and stood before the angel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைத்து, அவனுக்கு வஸ்திரங்களைத் தரிப்பித்தார்கள். கர்த்தருடைய தூதன் அங்கே நின்றார்.]]></a:t>
+              <a:t><![CDATA[4. And he answered and spoke unto those that stood before him, saying, Take away the filthy garments]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய தூதன் யோசுவாவுக்குச் சாட்சியாக:]]></a:t>
+              <a:t><![CDATA[from him. And unto him he said, Behold, I have caused yours iniquity to pass from you, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்: நீ என் வழிகளில் நடந்து என் காவலைக் காத்தால், நீ என்]]></a:t>
+              <a:t><![CDATA[clothe you with change of raiment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆலயத்தில் நியாயம் விசாரிப்பாய்; என் பிராகாரங்களையும் காவல்காப்பாய்; இங்கே நிற்கிறவர்களுக்குள்ளே]]></a:t>
+              <a:t><![CDATA[5. And I said, Let them set a fair turban upon his head. So they set a fair turban upon his head,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உலாவுகிறதற்கு இடம் நான் உனக்குக் கட்டளையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[and clothed him with garments. And the angel of the LORD stood by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்போதும், பிரதான ஆசாரியனாகிய யோசுவாவே, நீ கேள்; உனக்கு முன்பாக உட்கார்ந்திருக்கிற உன் தோழரும்]]></a:t>
+              <a:t><![CDATA[6. And the angel of the LORD protested unto Joshua, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்கக்கடவர்கள்; இவர்கள் அடையாளமாயிருக்கிற புருஷர்; இதோ, கிளை என்னப்பட்டவராகிய என் தாசனை நான்]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD of hosts; If you will walk in my ways, and if you will keep my charge, then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[you shall also judge my house, and shall also keep my courts, and I will give you places to walk]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் பிரதான ஆசாரியனாகிய யோசுவாவை எனக்குக் காண்பித்தார்; அவன் கர்த்தருடைய தூதனுக்கு முன்பாக]]></a:t>
+              <a:t><![CDATA[9. For behold the stone that I have laid before Joshua; upon one stone shall be seven eyes: behold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, நான் யோசுவாவுக்கு முன்பாக வைத்த கல்; இந்த ஒரே கல்லின்மேல் ஏழு கண்களும்]]></a:t>
+              <a:t><![CDATA[among these that stand by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைக்கப்பட்டிருக்கிறது; இதோ, நான் அதின் சித்திரவேலையை நிறைவேற்றி இந்ததேசத்தில் அக்கிரமத்தை ஒரேநாளிலே]]></a:t>
+              <a:t><![CDATA[8. Hear now, O Joshua the high priest, you, and your fellows that sit before you: for they are men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,315 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீக்கிப்போடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[wondered at: for, behold, I will bring forth my servant the BRANCH.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நின்றான்; சாத்தான் அவனுக்கு விரோதஞ்செய்ய அவன் வலதுபக்கத்திலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[I will engrave the graving thereof, says the LORD of hosts, and I will remove the iniquity of that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; சாத்தானே, எருசலேமைத்]]></a:t>
+              <a:t><![CDATA[land in one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தெரிந்துகொண்ட கர்த்தர் உன்னைக் கடிந்துகொள்வாராக; இவன் அக்கினியினின்று தப்புவிக்கப்பட்ட கொள்ளி அல்லவா]]></a:t>
+              <a:t><![CDATA[10. In that day, says the LORD of hosts, shall all of you call every man his neighbour under the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்.]]></a:t>
+              <a:t><![CDATA[vine and under the fig tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவோவெனில் அழுக்கு வஸ்திரம் தரித்தவனாய்த் தூதனுக்கு முன்பாக நின்றிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he showed me Joshua the high priest standing before the angel of the LORD, and Satan standing]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் தமக்கு முன்பாக நிற்கிறவர்களை நோக்கி: இவன்மேல் இருக்கிற அழுக்கு வஸ்திரங்களைக்]]></a:t>
+              <a:t><![CDATA[at his right hand to resist him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[களைந்துபோடுங்கள் என்றார்; பின்பு அவனை நோக்கி: பார் நான் உன் அக்கிரமத்தை உன்னிலிருந்து நீங்கச்செய்து,]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto Satan, The LORD rebuke you, O Satan; even the LORD that has chosen]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +5951,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>22</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>