--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,97 +37,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +260,57 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவர்: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்; இவைகள் இரண்டும் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவரின் சமுகத்தில் நிற்கிற அபிஷேகம் பெற்றவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,50 +1896,486 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அதற்கு அவர்: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[14. அப்பொழுது அவர்; இவைகள் இரண்டும் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவரின் சமுகத்தில் நிற்கிற அபிஷேகம் பெற்றவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -1989,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. என்னோடே பேசின தூதன் திரும்பிவந்து நித்திரை பண்ணுகிற ஒருவனை எழுப்புவதுபோல் என்னை எழுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள் இருக்கிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி: ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள் இருக்கிறது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள் இருக்கிறது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி: ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506306" r:id="rId1"/>
+    <p:sldLayoutId id="2473414188" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,50 +3338,82 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु मेरे आत्मा के द्वारा होगा, मुझ सेनाओं के यहोवा का यही वचन है।]]></a:t>
+              <a:t><![CDATA[5. Then the angel that talked with me answered and said unto me, Know you not what these be? And I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हे बड़े पहाड़, तू क्या है? जरूब्बाबेल के साम्हने तू मैदान हो जाएगा; और वह चोटी का पत्थर यह]]></a:t>
+              <a:t><![CDATA[said, No, my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुकारते हुए आएगा, उस पर अनुग्रह हो, अनुग्रह!]]></a:t>
+              <a:t><![CDATA[6. Then he answered and spoke unto me, saying, This is the word of the LORD unto Zerubbabel, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर यहोवा का यह वचन मेरे पास पहुंचा,]]></a:t>
+              <a:t><![CDATA[Not by might, nor by power, but by my spirit, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जरूब्बाबेल ने अपने हाथों से इस भवन की नेव डाली है, और वही अपने हाथों से उसको तैयार भी करेगा। तब]]></a:t>
+              <a:t><![CDATA[7. Who are you, O great mountain? before Zerubbabel you shall become a plain: and he shall bring]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू जानेगा कि सेनाओं के यहोवा ने मुझे तुम्हारे पास भेजा है।]]></a:t>
+              <a:t><![CDATA[forth the headstone thereof with shoutings, crying, Grace, grace unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि किस ने छोटी बातों के दिन तुच्छ जाना है? यहोवा अपनी इन सातों आंखों से सारी पृथ्वी पर]]></a:t>
+              <a:t><![CDATA[8. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दृष्टि कर के साहुल को जरूब्बाबेल के हाथ में देखेगा, और आनन्दित होगा।]]></a:t>
+              <a:t><![CDATA[9. The hands of Zerubbabel have laid the foundation of this house; his hands shall also finish it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब मैं ने उस से फिर पूछा, ये दो जलपाई के वृक्ष क्या हैं जो दीवट की दाहिनी-बाईं ओर हैं?]]></a:t>
+              <a:t><![CDATA[and you shall know that the LORD of hosts has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर मैं ने दूसरी बार उस से पूछा, जलपाई की दोनों डालियें क्या हैं जो सोने की दोनों नालियों के]]></a:t>
+              <a:t><![CDATA[10. For who has despised the day of small things? for they shall rejoice, and shall see the plummet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर जो दूत मुझ से बातें करता था, उसने आकर मुझे ऐसा जगाया जैसा कोई नींद से जगाया जाए।]]></a:t>
+              <a:t><![CDATA[1. And the angel that talked with me came again, and waked me, as a man that is wakened out of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[द्वारा अपने में से सोनहला तेल उण्डेलती हैं?]]></a:t>
+              <a:t><![CDATA[in the hand of Zerubbabel with those seven; they are the eyes of the LORD, which run back and forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उसने मुझ से कहा, क्या तू नहीं जानता कि ये क्या हैं? मैं ने कहा, हे मेरे प्रभु मैं नहीं जानता।]]></a:t>
+              <a:t><![CDATA[through the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब उसने कहा, इनका अर्थ ताजे तेल से भरे हुए वे दो पुरूष हैं जो सारी पृथ्वी के परमेश्वर के पास]]></a:t>
+              <a:t><![CDATA[11. Then answered I, and said unto him, What are these two olive trees upon the right side of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाजिर रहते हैं॥]]></a:t>
+              <a:t><![CDATA[candlestick and upon the left side thereof?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And I answered again, and said unto him, What be these two olive branches which through the two]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[golden pipes empty the golden oil out of themselves?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And he answered me and said, Know you not what these be? And I said, No, my lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said he, These are the two anointed ones, that stand by the LORD of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और उसने मुझ से पूछा, तुझे क्या देख पड़ता है? मैं ने कहा, एक दीवट है, जो सम्पूर्ण सोने की है, और]]></a:t>
+              <a:t><![CDATA[sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका कटोरा उसकी चोटी पर है, और उस पर उसके सात दीपक है; जिन के ऊपर बत्ती के लिये सात सात नालियां हैं।]]></a:t>
+              <a:t><![CDATA[2. And said unto me, What see you? And I said, I have looked, and behold a candlestick all of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और दीवट के पास जलपाई के दो वृक्ष हैं, एक उस कटोरे की दाहिनी ओर, और दूसरा उसकी बाईं ओर।]]></a:t>
+              <a:t><![CDATA[with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब मैं ने उस दूत से जो मुझ से बातें करता था, पूछा, हे मेरे प्रभु, ये क्या हैं?]]></a:t>
+              <a:t><![CDATA[which are upon the top thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जो दूत मुझ से बातें करता था, उसने मुझ को उत्तर दिया, क्या तू नहीं जानता कि ये क्या हैं? मैं ने]]></a:t>
+              <a:t><![CDATA[3. And two olive trees by it, one upon the right side of the bowl, and the other upon the left side]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा, हे मेरे प्रभु मैं नहीं जानता।]]></a:t>
+              <a:t><![CDATA[thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तब उसने मुझे उत्तर देकर कहा, जरूब्बाबेल के लिये यहोवा का यह वचन है : न तो बल से, और न शक्ति से,]]></a:t>
+              <a:t><![CDATA[4. So I answered and spoke to the angel that talked with me, saying, What are these, my lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>