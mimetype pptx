--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -43,103 +43,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
-    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -263,54 +260,53 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. Then the angel that talked with me answered and said unto me, Know you not what these be? And I said, No, my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
+              <a:t><![CDATA[6. Then he answered and spoke unto me, saying, This is the word of the LORD unto Zerubbabel, saying, Not by might, nor by power, but by my spirit, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Then he answered and spoke unto me, saying, This is the word of the LORD unto Zerubbabel, saying, Not by might, nor by power, but by my spirit, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும் அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Who are you, O great mountain? before Zerubbabel you shall become a plain: and he shall bring forth the headstone thereof with shoutings, crying, Grace, grace unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Who are you, O great mountain? before Zerubbabel you shall become a plain: and he shall bring forth the headstone thereof with shoutings, crying, Grace, grace unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன் கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[9. The hands of Zerubbabel have laid the foundation of this house; his hands shall also finish it; and you shall know that the LORD of hosts has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[9. The hands of Zerubbabel have laid the foundation of this house; his hands shall also finish it; and you shall know that the LORD of hosts has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்; அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[10. For who has despised the day of small things? for they shall rejoice, and shall see the plummet in the hand of Zerubbabel with those seven; they are the eyes of the LORD, which run back and forth through the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. For who has despised the day of small things? for they shall rejoice, and shall see the plummet in the hand of Zerubbabel with those seven; they are the eyes of the LORD, which run back and forth through the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என்னோடே பேசின தூதன் திரும்பிவந்து நித்திரை பண்ணுகிற ஒருவனை எழுப்புவதுபோல் என்னை எழுப்பி:]]></a:t>
+              <a:t><![CDATA[1. And the angel that talked with me came again, and waked me, as a man that is wakened out of his sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Then answered I, and said unto him, What are these two olive trees upon the right side of the candlestick and upon the left side thereof?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Then answered I, and said unto him, What are these two olive trees upon the right side of the candlestick and upon the left side thereof?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And I answered again, and said unto him, What be these two olive branches which through the two golden pipes empty the golden oil out of themselves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And I answered again, and said unto him, What be these two olive branches which through the two golden pipes empty the golden oil out of themselves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And he answered me and said, Know you not what these be? And I said, No, my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத் தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[14. Then said he, These are the two anointed ones, that stand by the LORD of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,160 +2219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவர்: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[14. அப்பொழுது அவர்; இவைகள் இரண்டும் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவரின் சமுகத்தில் நிற்கிற அபிஷேகம் பெற்றவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Then said he, These are the two anointed ones, that stand by the LORD of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என்னோடே பேசின தூதன் திரும்பிவந்து நித்திரை பண்ணுகிற ஒருவனை எழுப்புவதுபோல் என்னை எழுப்பி:]]></a:t>
+              <a:t><![CDATA[2. And said unto me, What see you? And I said, I have looked, and behold a candlestick all of gold, with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps, which are upon the top thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. And said unto me, What see you? And I said, I have looked, and behold a candlestick all of gold, with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps, which are upon the top thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. And said unto me, What see you? And I said, I have looked, and behold a candlestick all of gold, with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps, which are upon the top thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின் உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. And two olive trees by it, one upon the right side of the bowl, and the other upon the left side thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள் இருக்கிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. And two olive trees by it, one upon the right side of the bowl, and the other upon the left side thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள் இருக்கிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[4. So I answered and spoke to the angel that talked with me, saying, What are these, my lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி: ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. Then the angel that talked with me answered and said unto me, Know you not what these be? And I said, No, my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414188" r:id="rId1"/>
+    <p:sldLayoutId id="2478619052" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3362,58 +3249,50 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3570,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the angel that talked with me answered and said unto me, Know you not what these be? And I]]></a:t>
+              <a:t><![CDATA[தெரியாது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, No, my lord.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்: செருபாபேலுக்குச் சொல்லப்படுகிற கர்த்தருடைய வார்த்தை என்னவென்றால், பலத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then he answered and spoke unto me, saying, This is the word of the LORD unto Zerubbabel, saying,]]></a:t>
+              <a:t><![CDATA[அல்ல, பராக்கிரமத்தினாலும் அல்ல, என்னுடைய ஆவியினாலேயே ஆகும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Not by might, nor by power, but by my spirit, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[7. பெரிய பர்வதமே நீ எம்மாத்திரம்? செருபாபேலுக்கு முன்பாக நீ சமபூமியாவாய்; தலைக்கல்லை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Who are you, O great mountain? before Zerubbabel you shall become a plain: and he shall bring]]></a:t>
+              <a:t><![CDATA[கொண்டுவருவான்; அதற்குக் கிருபையுண்டாவதாக, கிருபையுண்டாவதாக என்று ஆர்ப்பரிப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth the headstone thereof with shoutings, crying, Grace, grace unto it.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Moreover the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[9. செருபாபேலின் கைகள் இந்த ஆலயத்துக்கு அஸ்திபாரம்போட்டது; அவன் கைகளே இதை முடித்துத் தீர்க்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The hands of Zerubbabel have laid the foundation of this house; his hands shall also finish it;]]></a:t>
+              <a:t><![CDATA[அதினால் சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and you shall know that the LORD of hosts has sent me unto you.]]></a:t>
+              <a:t><![CDATA[10. அற்பமான ஆரம்பத்தின் நாளை யார் அசட்டைபண்ணலாம்? பூமியெங்கும் சுற்றிப்பார்க்கிறவைகளாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For who has despised the day of small things? for they shall rejoice, and shall see the plummet]]></a:t>
+              <a:t><![CDATA[ஏழு கண்களும் செருபாபேலின் கையில் இருக்கிற தூக்குநூலைச் சந்தோஷமாய்ப் பார்க்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the angel that talked with me came again, and waked me, as a man that is wakened out of his]]></a:t>
+              <a:t><![CDATA[1. என்னோடே பேசின தூதன் திரும்பிவந்து நித்திரை பண்ணுகிற ஒருவனை எழுப்புவதுபோல் என்னை எழுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the hand of Zerubbabel with those seven; they are the eyes of the LORD, which run back and forth]]></a:t>
+              <a:t><![CDATA[11. பின்பு நான் அவரை நோக்கி: குத்துவிளக்குக்கு வலதுபுறமாகவும் அதற்கு இடதுபுறமாகவும் இருக்கிற இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[through the whole earth.]]></a:t>
+              <a:t><![CDATA[இரண்டு ஒலிவமரங்கள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then answered I, and said unto him, What are these two olive trees upon the right side of the]]></a:t>
+              <a:t><![CDATA[12. மறுபடியும் நான் அவரை நோக்கி இரண்டு பொற்குழாய்களின் வழியாய்த் தொடங்கி பொன்னிறமான எண்ணெயைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[candlestick and upon the left side thereof?]]></a:t>
+              <a:t><![CDATA[தங்களிலிருந்து இறங்கப்பண்ணுகிறவைகளாகிய ஒலிவமரங்களின் இரண்டு கிளைகள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I answered again, and said unto him, What be these two olive branches which through the two]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவர்: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத் தெரியாது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[golden pipes empty the golden oil out of themselves?]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்; இவைகள் இரண்டும் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவரின் சமுகத்தில் நிற்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,183 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he answered me and said, Know you not what these be? And I said, No, my lord.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[14. Then said he, These are the two anointed ones, that stand by the LORD of the whole earth.]]></a:t>
+              <a:t><![CDATA[அபிஷேகம் பெற்றவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sleep.]]></a:t>
+              <a:t><![CDATA[2. நீ காண்கிறது என்னவென்று கேட்டார்; அதற்கு நான்: இதோ, முழுவதும் பொன்னினால் செய்யப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And said unto me, What see you? And I said, I have looked, and behold a candlestick all of gold,]]></a:t>
+              <a:t><![CDATA[குத்துவிளக்கைக் காண்கிறேன்; அதின் உச்சியில் அதின் கிண்ணமும், அதின்மேல் அதின் ஏழு அகல்களும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with a bowl upon the top of it, and his seven lamps thereon, and seven pipes to the seven lamps,]]></a:t>
+              <a:t><![CDATA[உச்சியில் இருக்கிற அகல்களுக்குப்போகிற ஏழு குழாய்களும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which are upon the top thereof:]]></a:t>
+              <a:t><![CDATA[3. அதின் அருகில் கிண்ணத்திற்கு வலதுபுறமாக ஒன்றும், அதற்கு இடதுபுறமாக ஒன்றும், ஆக இரண்டு ஒலிவமரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And two olive trees by it, one upon the right side of the bowl, and the other upon the left side]]></a:t>
+              <a:t><![CDATA[இருக்கிறது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof.]]></a:t>
+              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி: ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So I answered and spoke to the angel that talked with me, saying, What are these, my lord?]]></a:t>
+              <a:t><![CDATA[5. என்னோடே பேசின தூதன் மறுமொழியாக: இவைகள் இன்னதென்று உனக்குத் தெரியாதா என்றார்; ஆண்டவனே, எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +6963,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>26</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>