--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -3061,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619052" r:id="rId1"/>
+    <p:sldLayoutId id="2482533763" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6678,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>