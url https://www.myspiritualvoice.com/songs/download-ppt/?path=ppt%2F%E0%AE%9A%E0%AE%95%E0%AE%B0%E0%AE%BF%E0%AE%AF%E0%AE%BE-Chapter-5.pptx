--- v0 (2026-08-04)
+++ v1 (2026-11-02)
@@ -33,95 +33,104 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -240,53 +249,56 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது திருடன் வீட்டிலும், என் நாமத்தைக்கொண்டு பொய்யாணையிடுகிறவன் வீட்டிலும் வந்து, அவனவன்வீட்டின் நடுவிலே தங்கி, அதை அதின் மரங்களோடும் அதின் கல்லுகளோடுங்கூட நிர்மூலமாக்கும்படி அதைப் புறப்பட்டுப்போகப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. I will bring it forth, says the LORD of hosts, and it shall enter into the house of the thief, and into the house of him that swears falsely by my name: and it shall remain in the midst of his house, and shall consume it with the timber thereof and the stones thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது திருடன் வீட்டிலும், என் நாமத்தைக்கொண்டு பொய்யாணையிடுகிறவன் வீட்டிலும் வந்து, அவனவன்வீட்டின் நடுவிலே தங்கி, அதை அதின் மரங்களோடும் அதின் கல்லுகளோடுங்கூட நிர்மூலமாக்கும்படி அதைப் புறப்பட்டுப்போகப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Then the angel that talked with me went forth, and said unto me, Lift up now yours eyes, and see what is this that goes forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு என்னோடே பேசின தூதன் வெளியே வந்து என்னை நோக்கி: நீ உன் கண்களை ஏறெடுத்து புறப்பட்டுவருகிறதை என்னவென்று பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Then the angel that talked with me went forth, and said unto me, Lift up now yours eyes, and see what is this that goes forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது என்னவென்று கேட்டேன்; அதற்கு அவர்: அது புறப்பட்டுவருகிறதாகிய ஒரு மரக்கால் என்றார். பின்னும் அவர் பூமியெங்கும் இதுதான் அவர்களுடைய கண்ணோக்கம் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I said, What is it? And he said, This is an ephah that goes forth. He said moreover, This is their resemblance through all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது என்னவென்று கேட்டேன்; அதற்கு அவர்: அது புறப்பட்டுவருகிறதாகிய ஒரு மரக்கால் என்றார். பின்னும் அவர் பூமியெங்கும் இதுதான் அவர்களுடைய கண்ணோக்கம் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I said, What is it? And he said, This is an ephah that goes forth. He said moreover, This is their resemblance through all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ ஒரு தாலந்து நிறையான ஈயமூடி தூக்கிவரப்பட்டது; மரக்காலின் நடுவிலே ஒரு ஸ்திரீ உட்கார்ந்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, there was lifted up a talent of lead: and this is a woman that sits in the midst of the ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: இவள் அக்கிரமக்காரி என்று சொல்லி, அவளை மரக்காலுக்குள்ளே தள்ளி ஈயக்கட்டியை அதின் வாயிலே போட்டார்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, there was lifted up a talent of lead: and this is a woman that sits in the midst of the ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: இவள் அக்கிரமக்காரி என்று சொல்லி, அவளை மரக்காலுக்குள்ளே தள்ளி ஈயக்கட்டியை அதின் வாயிலே போட்டார்.]]></a:t>
+              <a:t><![CDATA[8. And he said, This is wickedness. And he cast it into the midst of the ephah; and he cast the weight of lead upon the mouth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான் என் கண்களை ஏறெடுத்து, இதோ, புறப்பட்டுவருகிற இரண்டு ஸ்திரீகளைக் கண்டேன்; அவர்களுக்கு நாரையின் செட்டைகளுக்கொத்த செட்டைகள் இருந்தது; அவர்கள் செட்டைகளில் காற்றிருந்தது; இவர்கள் மரக்காலை பூமிக்கும் வானத்துக்கும் நடுவாய்த் தூக்கிக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he said, This is wickedness. And he cast it into the midst of the ephah; and he cast the weight of lead upon the mouth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான் என் கண்களை ஏறெடுத்து, இதோ, புறப்பட்டுவருகிற இரண்டு ஸ்திரீகளைக் கண்டேன்; அவர்களுக்கு நாரையின் செட்டைகளுக்கொத்த செட்டைகள் இருந்தது; அவர்கள் செட்டைகளில் காற்றிருந்தது; இவர்கள் மரக்காலை பூமிக்கும் வானத்துக்கும் நடுவாய்த் தூக்கிக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then lifted I up mine eyes, and looked, and, behold, there came out two women, and the wind was in their wings; for they had wings like the wings of a stork: and they lifted up the ephah between the earth and the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1436,51 +1448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர் சிநெயார் தேசத்திலே அதற்கு ஒரு வீட்டைக் கட்டும்படிக்கு அதைக் கொண்டுபோகிறார்கள்; அங்கே அது ஸ்தாபிக்கப்பட்டு, தன் நிலையிலே வைக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then I turned, and lifted up mine eyes, and looked, and behold a flying roll.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நான் என் கண்களை ஏறெடுத்து, இதோ, புறப்பட்டுவருகிற இரண்டு ஸ்திரீகளைக் கண்டேன்; அவர்களுக்கு நாரையின் செட்டைகளுக்கொத்த செட்டைகள் இருந்தது; அவர்கள் செட்டைகளில் காற்றிருந்தது; இவர்கள் மரக்காலை பூமிக்கும் வானத்துக்கும் நடுவாய்த் தூக்கிக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then lifted I up mine eyes, and looked, and, behold, there came out two women, and the wind was in their wings; for they had wings like the wings of a stork: and they lifted up the ephah between the earth and the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1654,51 +1666,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என்னோடே பேசின தூதனை நோக்கி: இவர்கள் மரக்காலை எங்கே கொண்டுபோகிறார்கள் என்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. Then lifted I up mine eyes, and looked, and, behold, there came out two women, and the wind was in their wings; for they had wings like the wings of a stork: and they lifted up the ephah between the earth and the heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. Then said I to the angel that talked with me, Where do these bear the ephah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And he said unto me, To build it an house in the land of Shinar: and it shall be established, and set there upon her own base.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And he said unto me, To build it an house in the land of Shinar: and it shall be established, and set there upon her own base.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1763,51 +2102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர் சிநெயார் தேசத்திலே அதற்கு ஒரு வீட்டைக் கட்டும்படிக்கு அதைக் கொண்டுபோகிறார்கள்; அங்கே அது ஸ்தாபிக்கப்பட்டு, தன் நிலையிலே வைக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto me, What see you? And I answered, I see a flying roll; the length thereof is twenty cubits, and the breadth thereof ten cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1872,51 +2211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் திரும்பவும் என் கண்களை ஏறெடுத்துப் பார்க்கையில், இதோ, பறக்கிற ஒரு புஸ்தகச்சுருளைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto me, What see you? And I answered, I see a flying roll; the length thereof is twenty cubits, and the breadth thereof ten cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1981,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூதன்; நீ காண்கிறது என்னவென்று கேட்டார்; பறக்கிற ஒரு புஸ்தகச்சுருளைக் காண்கிறேன், அதின் நீளம் இருபது முழமும் அதின் அகலம் பத்துமுழமுமாயிருக்கிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. Then said he unto me, This is the curse that goes forth over the face of the whole earth: for every one that steals shall be cut off as on this side according to it; and every one that swears shall be cut off as on that side according to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2090,51 +2429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூதன்; நீ காண்கிறது என்னவென்று கேட்டார்; பறக்கிற ஒரு புஸ்தகச்சுருளைக் காண்கிறேன், அதின் நீளம் இருபது முழமும் அதின் அகலம் பத்துமுழமுமாயிருக்கிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. Then said he unto me, This is the curse that goes forth over the face of the whole earth: for every one that steals shall be cut off as on this side according to it; and every one that swears shall be cut off as on that side according to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2199,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்: இது பூமியின்மீதெங்கும் புறப்பட்டுப்போகிற சாபம்; எந்தத் திருடனும் அதின் ஒரு புறத்திலிருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்; ஆணையிடுகிற எவனும், அதின் மறுபுறத்தில் இருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[3. Then said he unto me, This is the curse that goes forth over the face of the whole earth: for every one that steals shall be cut off as on this side according to it; and every one that swears shall be cut off as on that side according to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்: இது பூமியின்மீதெங்கும் புறப்பட்டுப்போகிற சாபம்; எந்தத் திருடனும் அதின் ஒரு புறத்திலிருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்; ஆணையிடுகிற எவனும், அதின் மறுபுறத்தில் இருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[4. I will bring it forth, says the LORD of hosts, and it shall enter into the house of the thief, and into the house of him that swears falsely by my name: and it shall remain in the midst of his house, and shall consume it with the timber thereof and the stones thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது திருடன் வீட்டிலும், என் நாமத்தைக்கொண்டு பொய்யாணையிடுகிறவன் வீட்டிலும் வந்து, அவனவன்வீட்டின் நடுவிலே தங்கி, அதை அதின் மரங்களோடும் அதின் கல்லுகளோடுங்கூட நிர்மூலமாக்கும்படி அதைப் புறப்பட்டுப்போகப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. I will bring it forth, says the LORD of hosts, and it shall enter into the house of the thief, and into the house of him that swears falsely by my name: and it shall remain in the midst of his house, and shall consume it with the timber thereof and the stones thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474748350" r:id="rId1"/>
+    <p:sldLayoutId id="2482637097" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2644,50 +2983,74 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ী এই পুঁথি পাঠাব| এই পুঁথি সেই বাড়ীগুলিতে থাকবে এবং তাদের ধ্বংস করবে| এমনকি পাথর ও কাঠের]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போகப்பண்ணுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাত্রগুলিও এটি ধ্বংস করবে|”]]></a:t>
+              <a:t><![CDATA[5. பின்பு என்னோடே பேசின தூதன் வெளியே வந்து என்னை நோக்கி: நீ உன் கண்களை ஏறெடுத்து புறப்பட்டுவருகிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. য়ে দেবদূতটি আমার সঙ্গে কথা বলছিলেন তিনি বাইরে গেলেন এবং বললেন, “দেখ, কি আসছে?”]]></a:t>
+              <a:t><![CDATA[என்னவென்று பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি বললাম, “আমি জানি না, এটা কি?”তিনি বললেন, “ওটা মাপার ঝুড়ি|” তিনি আরও বললেন, “এই দেশের লোকের]]></a:t>
+              <a:t><![CDATA[6. அது என்னவென்று கேட்டேன்; அதற்கு அவர்: அது புறப்பட்டுவருகிறதாகிய ஒரு மரக்கால் என்றார். பின்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপ মাপার জন্যই এই ঝুড়ি|”]]></a:t>
+              <a:t><![CDATA[அவர் பூமியெங்கும் இதுதான் அவர்களுடைய கண்ணோக்கம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঝুড়ির সীসার তৈরী ঢাকনাটা খোলা হলে দেখা গেল তার মধ্যে এক স্ত্রীলোক|]]></a:t>
+              <a:t><![CDATA[7. இதோ ஒரு தாலந்து நிறையான ஈயமூடி தூக்கிவரப்பட்டது; மரக்காலின் நடுவிலே ஒரு ஸ்திரீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. দেবদূতটি আমায় বললেন, “ঐ স্ত্রীলোকটি অধর্মকে প্রতিনিধিত্ব করে|” তখন দেবদূতটি স্ত্রীলোকটিকে ঠেলে]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঝুড়ির মধ্যে ঢুকিয়ে তার ঢাকনাটি বন্ধ করে দিলেন|]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்: இவள் அக்கிரமக்காரி என்று சொல்லி, அவளை மரக்காலுக்குள்ளே தள்ளி ஈயக்கட்டியை அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তখন আমি ওপরের দিকে তাকিযে সারস পাখীর মতডানা সমেত দুই জন স্ত্রীলোককে দেখতে পেলাম| তারা নীচে উড়ে]]></a:t>
+              <a:t><![CDATA[வாயிலே போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এল এবং তাদের পাখার বাতাসের সাহায্যে সেই ঝুড়িটাকে তুলে নিল| তারপর তারা ঝুড়িটাকে বহন করে বাতাসের]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நான் என் கண்களை ஏறெடுத்து, இதோ, புறப்பட்டுவருகிற இரண்டு ஸ்திரீகளைக் கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. দেবদূতটি উত্তর দিলেন, “তারা শিনিযর দেশে একটা বাড়ী তৈরী করবে এবং ঝুড়িটাকে তারা সেই বাড়ীর ভেতরে]]></a:t>
+              <a:t><![CDATA[1. நான் திரும்பவும் என் கண்களை ஏறெடுத்துப் பார்க்கையில், இதோ, பறக்கிற ஒரு புஸ்தகச்சுருளைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে দিয়ে উড়ে গেল|]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு நாரையின் செட்டைகளுக்கொத்த செட்டைகள் இருந்தது; அவர்கள் செட்டைகளில் காற்றிருந்தது; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4791,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন আমার সাথে আলাপচারী দেবদূতটিকে আমি জিজ্ঞাসা করলাম, “ঝুড়িটিকে তারা কোথায বয়ে নিয়ে যাচ্ছে?”]]></a:t>
+              <a:t><![CDATA[மரக்காலை பூமிக்கும் வானத்துக்கும் நடுவாய்த் தூக்கிக்கொண்டு போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. நான் என்னோடே பேசின தூதனை நோக்கி: இவர்கள் மரக்காலை எங்கே கொண்டுபோகிறார்கள் என்று கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அதற்கு அவர் சிநெயார் தேசத்திலே அதற்கு ஒரு வீட்டைக் கட்டும்படிக்கு அதைக் கொண்டுபோகிறார்கள்; அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அது ஸ்தாபிக்கப்பட்டு, தன் நிலையிலே வைக்கப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবে|”]]></a:t>
+              <a:t><![CDATA[2. தூதன்; நீ காண்கிறது என்னவென்று கேட்டார்; பறக்கிற ஒரு புஸ்தகச்சுருளைக் காண்கிறேன், அதின் நீளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি আবার চোখ তুললাম এবং দেখলাম য়ে একটা হাতে লেখা পুঁথি বাতাসে উড়ছে|]]></a:t>
+              <a:t><![CDATA[இருபது முழமும் அதின் அகலம் பத்துமுழமுமாயிருக்கிறது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. দেবদূতটি আমাকে বললেন, “তুমি কি দেখছ?”আমি বললাম, “একটি গোটানো হাতে লেখা পুঁথি উড়ছে, য়েটা 20 হাত]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்: இது பூமியின்மீதெங்கும் புறப்பட்டுப்போகிற சாபம்; எந்தத் திருடனும் அதின் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লম্বা এবং 10 হাত চওড়া|”]]></a:t>
+              <a:t><![CDATA[புறத்திலிருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்; ஆணையிடுகிற எவனும், அதின் மறுபுறத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তিনি আমায় বললেন, “এই গোটানো হাতে লেখা পুঁথিতে অভিশাপ লেখা রয়েছে| হাতে লেখা পুঁথির একপাশে চোরদের]]></a:t>
+              <a:t><![CDATA[இருக்கிறதின்படியே அழிக்கப்பட்டுப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য অভিশাপ লেখা এবং অন্য পাশে সেইসব লোকদের জন্য অভিশাপ লেখা যারা মিথ্যা প্রতিশ্রুতি করে|]]></a:t>
+              <a:t><![CDATA[4. அது திருடன் வீட்டிலும், என் நாமத்தைக்கொண்டு பொய்யாணையிடுகிறவன் வீட்டிலும் வந்து, அவனவன்வீட்டின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভু সর্বশক্তিমান বলেছেন: “আমি চোরদের বাড়ী এবং যারা আমার নাম ব্যবহার করে মিথ্যা শপথ করে তাদের]]></a:t>
+              <a:t><![CDATA[நடுவிலே தங்கி, அதை அதின் மரங்களோடும் அதின் கல்லுகளோடுங்கூட நிர்மூலமாக்கும்படி அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +6457,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>24</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>