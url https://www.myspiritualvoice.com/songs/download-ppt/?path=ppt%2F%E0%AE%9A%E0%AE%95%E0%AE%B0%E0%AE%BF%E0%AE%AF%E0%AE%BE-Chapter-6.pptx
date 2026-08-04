--- v0 (2026-08-02)
+++ v1 (2026-08-04)
@@ -45,50 +45,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -96,50 +106,55 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,53 +279,58 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒன்றில் பூட்டப்பட்டிருந்த கறுப்புக்குதிரைகள் வடதேசத்துக்குப் புறப்பட்டுப்போயின; வெண்மையான குதிரைகள் அவைகளின் பின்னாலே புறப்பட்டுப்போயின; புள்ளி புள்ளியான குதிரைகள் தென்தேசத்துக்குப் புறப்பட்டுப்போயின.]]></a:t>
+              <a:t><![CDATA[6. The black horses which are therein go forth into the north country; and the white go forth after them; and the greyed go forth toward the south country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிவப்புக் குதிரைகளோவென்றால் புறப்பட்டுப்போய், பூமியிலே சுற்றித்திரியும்படி கேட்டுக்கொண்டன; அதற்கு அவர்: போய் பூமியில் சுற்றித்திரியுங்கள் என்றார்; அப்படியே பூமியிலே சுற்றித்திரிந்தன.]]></a:t>
+              <a:t><![CDATA[6. The black horses which are therein go forth into the north country; and the white go forth after them; and the greyed go forth toward the south country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிவப்புக் குதிரைகளோவென்றால் புறப்பட்டுப்போய், பூமியிலே சுற்றித்திரியும்படி கேட்டுக்கொண்டன; அதற்கு அவர்: போய் பூமியில் சுற்றித்திரியுங்கள் என்றார்; அப்படியே பூமியிலே சுற்றித்திரிந்தன.]]></a:t>
+              <a:t><![CDATA[6. The black horses which are therein go forth into the north country; and the white go forth after them; and the greyed go forth toward the south country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவர் என்னைக் கூப்பிட்டு; பார், வடதேசத்துக்குப் புறப்பட்டுப்போனவைகள், வடதேசத்திலே என் கோபத்தைச் சாந்திபண்ணிற்று என்று என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[7. And the bay went forth, and sought to go that they might walk back and forth through the earth: and he said, Get you behind, walk back and forth through the earth. So they walked back and forth through the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு அவர் என்னைக் கூப்பிட்டு; பார், வடதேசத்துக்குப் புறப்பட்டுப்போனவைகள், வடதேசத்திலே என் கோபத்தைச் சாந்திபண்ணிற்று என்று என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[7. And the bay went forth, and sought to go that they might walk back and forth through the earth: and he said, Get you behind, walk back and forth through the earth. So they walked back and forth through the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. Then cried he upon me, and spoke unto me, saying, Behold, these that go toward the north country have quieted my spirit in the north country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறையிருப்பின் மனுஷராகிய எல்தாயும், தொபியாவும், யெதாயாவும் பாபிலோனிலிருந்து வந்திருக்கும் அந்நாளிலே நீ போய், செப்பனியாவின் குமாரனாகிய யோசியாவின் வீட்டுக்குள் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[8. Then cried he upon me, and spoke unto me, saying, Behold, these that go toward the north country have quieted my spirit in the north country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறையிருப்பின் மனுஷராகிய எல்தாயும், தொபியாவும், யெதாயாவும் பாபிலோனிலிருந்து வந்திருக்கும் அந்நாளிலே நீ போய், செப்பனியாவின் குமாரனாகிய யோசியாவின் வீட்டுக்குள் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[9. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கே அவர்கள் கையிலே வெள்ளியையும் பொன்னையும் வாங்கி, கிரீடங்களைச் செய்வித்து யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய சிரசிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[10. Take of them of the captivity, even of Heldai, of Tobijah, and of Jedaiah, which are come from Babylon, and come you the same day, and go into the house of Josiah the son of Zephaniah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கே அவர்கள் கையிலே வெள்ளியையும் பொன்னையும் வாங்கி, கிரீடங்களைச் செய்வித்து யோத்சதாக்கின் குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய சிரசிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[10. Take of them of the captivity, even of Heldai, of Tobijah, and of Jedaiah, which are come from Babylon, and come you the same day, and go into the house of Josiah the son of Zephaniah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் திரும்பவும் என் கண்களை ஏறெடுத்து இதோ, இரண்டு பர்வதங்களின் நடுவாகப் புறப்பட்டுவருகிற நாலு இரதங்களைக் கண்டேன்; அந்தப் பர்வதங்கள் வெண்கலப் பர்வதங்களாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[1. And I turned, and lifted up mine eyes, and looked, and, behold, there came four chariots out from between two mountains; and the mountains were mountains of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனோடே சொல்லவேண்டியது: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, ஒரு புருஷன், அவருடைய நாமம் கிளை என்னப்படும்; அவர் தம்முடைய ஸ்தானத்திலிருந்து முளைத்தெழும்பிக் கர்த்தருடைய ஆலயத்தைக் கட்டுவார்.]]></a:t>
+              <a:t><![CDATA[11. Then take silver and gold, and make crowns, and set them upon the head of Joshua the son of Josedech, the high priest;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனோடே சொல்லவேண்டியது: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, ஒரு புருஷன், அவருடைய நாமம் கிளை என்னப்படும்; அவர் தம்முடைய ஸ்தானத்திலிருந்து முளைத்தெழும்பிக் கர்த்தருடைய ஆலயத்தைக் கட்டுவார்.]]></a:t>
+              <a:t><![CDATA[11. Then take silver and gold, and make crowns, and set them upon the head of Joshua the son of Josedech, the high priest;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவரே கர்த்தருடைய ஆலயத்தைக் கட்டுவார்; அவர் மகிமைபொருந்தினவராய், தம்முடைய சிங்காசனத்தின்மேல் வீற்றிருந்து ஆளுகை செய்வார்; தம்முடைய சிங்காசனத்தின்மேல் ஆசாரியராயும் இருப்பார்; இவ்விரண்டின் நடுவாகச் சமாதானத்தின் ஆலோசனை விளங்கும்.]]></a:t>
+              <a:t><![CDATA[12. And speak unto him, saying, Thus speaks the LORD of hosts, saying, Behold the man whose name is The BRANCH; and he shall grow up out of his place, and he shall build the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவரே கர்த்தருடைய ஆலயத்தைக் கட்டுவார்; அவர் மகிமைபொருந்தினவராய், தம்முடைய சிங்காசனத்தின்மேல் வீற்றிருந்து ஆளுகை செய்வார்; தம்முடைய சிங்காசனத்தின்மேல் ஆசாரியராயும் இருப்பார்; இவ்விரண்டின் நடுவாகச் சமாதானத்தின் ஆலோசனை விளங்கும்.]]></a:t>
+              <a:t><![CDATA[12. And speak unto him, saying, Thus speaks the LORD of hosts, saying, Behold the man whose name is The BRANCH; and he shall grow up out of his place, and he shall build the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கிரீடங்களோவென்றால், கர்த்தருடைய ஆலயத்திலே, ஏலேமுக்கும், தொபியாவுக்கும், யெதாயாவுக்கும், செப்பனியாவின் குமாரனாகிய ஏனுக்கும் நினைப்பூட்டுதலுக்கென்று வைக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[12. And speak unto him, saying, Thus speaks the LORD of hosts, saying, Behold the man whose name is The BRANCH; and he shall grow up out of his place, and he shall build the temple of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கிரீடங்களோவென்றால், கர்த்தருடைய ஆலயத்திலே, ஏலேமுக்கும், தொபியாவுக்கும், யெதாயாவுக்கும், செப்பனியாவின் குமாரனாகிய ஏனுக்கும் நினைப்பூட்டுதலுக்கென்று வைக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[13. Even he shall build the temple of the LORD; and he shall bear the glory, and shall sit and rule upon his throne; and he shall be a priest upon his throne: and the counsel of peace shall be between them both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தூரத்திலுள்ளவர்கள் வந்து கர்த்தருடைய ஆலயத்தைக்கூட இருந்து கட்டுவார்கள்; அப்பொழுது சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிந்துகொள்வீர்கள்; நீங்கள் உங்கள் தேவனாகிய கர்த்தரின் சத்தத்தைக்கேட்டு நடந்தீர்களானால் இது நிறைவேறும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Even he shall build the temple of the LORD; and he shall bear the glory, and shall sit and rule upon his throne; and he shall be a priest upon his throne: and the counsel of peace shall be between them both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2352,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தூரத்திலுள்ளவர்கள் வந்து கர்த்தருடைய ஆலயத்தைக்கூட இருந்து கட்டுவார்கள்; அப்பொழுது சேனைகளின் கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிந்துகொள்வீர்கள்; நீங்கள் உங்கள் தேவனாகிய கர்த்தரின் சத்தத்தைக்கேட்டு நடந்தீர்களானால் இது நிறைவேறும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Even he shall build the temple of the LORD; and he shall bear the glory, and shall sit and rule upon his throne; and he shall be a priest upon his throne: and the counsel of peace shall be between them both.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the crowns shall be to Helem, and to Tobijah, and to Jedaiah, and to Hen the son of Zephaniah, for a memorial in the temple of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the crowns shall be to Helem, and to Tobijah, and to Jedaiah, and to Hen the son of Zephaniah, for a memorial in the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2679,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் திரும்பவும் என் கண்களை ஏறெடுத்து இதோ, இரண்டு பர்வதங்களின் நடுவாகப் புறப்பட்டுவருகிற நாலு இரதங்களைக் கண்டேன்; அந்தப் பர்வதங்கள் வெண்கலப் பர்வதங்களாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[1. And I turned, and lifted up mine eyes, and looked, and, behold, there came four chariots out from between two mountains; and the mountains were mountains of brass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And they that are far off shall come and build in the temple of the LORD, and all of you shall know that the LORD of hosts has sent me unto you. And this shall come to pass, if all of you will diligently obey the voice of the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And they that are far off shall come and build in the temple of the LORD, and all of you shall know that the LORD of hosts has sent me unto you. And this shall come to pass, if all of you will diligently obey the voice of the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And they that are far off shall come and build in the temple of the LORD, and all of you shall know that the LORD of hosts has sent me unto you. And this shall come to pass, if all of you will diligently obey the voice of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதலாம் இரதத்தில் சிவப்புக்குதிரைகளும், இரண்டாம் இரதத்தில் கறுப்புக் குதிரைகளும்,]]></a:t>
+              <a:t><![CDATA[2. In the first chariot were red horses; and in the second chariot black horses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மூன்றாம் இரதத்தில் வெள்ளைக்குதிரைகளும், நான்காம் இரதத்தில் புள்ளிபுள்ளியான சிவப்புக்குதிரைகளும் பூட்டியிருந்தன.]]></a:t>
+              <a:t><![CDATA[3. And in the third chariot white horses; and in the fourth chariot greyed and bay horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[3. And in the third chariot white horses; and in the fourth chariot greyed and bay horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தூதன் எனக்குப் பிரதியுத்தரமாக: இவைகள் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவருடைய சமுகத்தில் நின்று புறப்படுகிற வானத்தினுடைய நாலு ஆவிகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Then I answered and said unto the angel that talked with me, What are these, my lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தூதன் எனக்குப் பிரதியுத்தரமாக: இவைகள் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவருடைய சமுகத்தில் நின்று புறப்படுகிற வானத்தினுடைய நாலு ஆவிகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And the angel answered and said unto me, These are the four spirits of the heavens, which go forth from standing before the LORD of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒன்றில் பூட்டப்பட்டிருந்த கறுப்புக்குதிரைகள் வடதேசத்துக்குப் புறப்பட்டுப்போயின; வெண்மையான குதிரைகள் அவைகளின் பின்னாலே புறப்பட்டுப்போயின; புள்ளி புள்ளியான குதிரைகள் தென்தேசத்துக்குப் புறப்பட்டுப்போயின.]]></a:t>
+              <a:t><![CDATA[5. And the angel answered and said unto me, These are the four spirits of the heavens, which go forth from standing before the LORD of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721598" r:id="rId1"/>
+    <p:sldLayoutId id="2474782019" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3370,54 +3935,94 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3570,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಕ್ಷಿಣ ದೇಶಕ್ಕೆ ಹೊರಡುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[6. ஒன்றில் பூட்டப்பட்டிருந்த கறுப்புக்குதிரைகள் வடதேசத்துக்குப் புறப்பட்டுப்போயின; வெண்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕಪಿಲ ವರ್ಣದವುಗಳು ಹೊರಟು ದೇಶದಲ್ಲಿ ಸಂಚಾರ ಮಾಡಹೋಗುವದಕ್ಕೆ ನೋಡಿದವು ಅಂದನು. ಆಗ ಅವನು--ಹೋಗಿ ದೇಶದಲ್ಲಿ ಅತ್ತಿತ್ತ]]></a:t>
+              <a:t><![CDATA[குதிரைகள் அவைகளின் பின்னாலே புறப்பட்டுப்போயின; புள்ளி புள்ளியான குதிரைகள் தென்தேசத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆದಾಡುವದಕ್ಕೆ ಇಲ್ಲಿಂದ ಹೋಗಿರಿ ಅಂದನು; ಹಾಗೆ ಅವು ದೇಶದಲ್ಲಿ ಅತ್ತಿತ್ತ ತಿರುಗಾಡಿದವು.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಅವನು ನನಗೆ ಕೂಗಿ ಹೇಳಿದ್ದೇನಂ ದರೆ--ನೋಡು, ಉತ್ತರ ದೇಶಕ್ಕೆ ಹೊರಟವುಗಳು ಉತ್ತರ ದೇಶದಲ್ಲಿ ನನ್ನ ಆತ್ಮವನ್ನು]]></a:t>
+              <a:t><![CDATA[7. சிவப்புக் குதிரைகளோவென்றால் புறப்பட்டுப்போய், பூமியிலே சுற்றித்திரியும்படி கேட்டுக்கொண்டன; அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಾಂತಿಪಡಿಸಿವೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அவர்: போய் பூமியில் சுற்றித்திரியுங்கள் என்றார்; அப்படியே பூமியிலே சுற்றித்திரிந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇದಲ್ಲದೆ ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಉಂಟಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[8. பின்பு அவர் என்னைக் கூப்பிட்டு; பார், வடதேசத்துக்குப் புறப்பட்டுப்போனவைகள், வடதேசத்திலே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಹೇಗಂದರೆ--ಆ ಸೆರೆಯವರಿಂದ ಅಂದರೆ ಬಾಬೆಲಿ ನಿಂದ ಬಂದಿರುವ ಹೆಲ್ದಾಯನಿಂದಲೂ ತೋಬೀಯ ನಿಂದಲೂ ಯೆದಾಯನಿಂದಲೂ ತಕ್ಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[கோபத்தைச் சாந்திபண்ணிற்று என்று என்னோடே சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದೇ ದಿವಸದಲ್ಲಿ ನೀನು ಬಂದು ಚೆಫನ್ಯನ ಮಗನಾದ ಯೋಷೀಯನ ಮನೆಗೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[9. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಬೆಳ್ಳಿಬಂಗಾರವನ್ನು ತಕ್ಕೊಂಡು ಕಿರೀಟಗಳನ್ನು ಮಾಡಿ ಅವುಗಳನ್ನು ಯೆಹೋಚಾದಾಕನ ಮಗನಾದ ಪ್ರಧಾನ ಯಾಜಕ ನಾದ ಯೆಹೋಶುವನ]]></a:t>
+              <a:t><![CDATA[10. சிறையிருப்பின் மனுஷராகிய எல்தாயும், தொபியாவும், யெதாயாவும் பாபிலோனிலிருந்து வந்திருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಲೆಯ ಮೇಲೆ ಇಟ್ಟು]]></a:t>
+              <a:t><![CDATA[அந்நாளிலே நீ போய், செப்பனியாவின் குமாரனாகிய யோசியாவின் வீட்டுக்குள் பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನಾನು ತಿರುಗಿಕೊಂಡು ನನ್ನ ಕಣ್ಣುಗಳನ್ನೆತ್ತಿ ನೋಡಿದಾಗ ಇಗೋ, ನಾಲ್ಕು ರಥಗಳು ಎರಡು ಬೆಟ್ಟಗಳ ನಡುವೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[1. நான் திரும்பவும் என் கண்களை ஏறெடுத்து இதோ, இரண்டு பர்வதங்களின் நடுவாகப் புறப்பட்டுவருகிற நாலு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನಿಗೆ ಹೇಳತಕ್ಕದ್ದೇನಂದರೆ--ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಇಗೋ, ಚಿಗುರೆಂದು ಹೆಸರುಳ್ಳ ಮನುಷ್ಯನು, ಅವನು]]></a:t>
+              <a:t><![CDATA[11. அங்கே அவர்கள் கையிலே வெள்ளியையும் பொன்னையும் வாங்கி, கிரீடங்களைச் செய்வித்து யோத்சதாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸ್ಥಳದೊಳಗಿಂದ ಚಿಗುರು ವನು, ಆತನೇ ಕರ್ತನ ದೇವಾಲಯವನ್ನು ಕಟ್ಟುವನು.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோசுவா என்னும் பிரதான ஆசாரியனுடைய சிரசிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹೌದು, ಆತನು ಕರ್ತನ ದೇವಾಲಯವನ್ನು ಕಟ್ಟು ವನು; ಆತನು ಮಹಿಮೆಯನ್ನು ಧರಿಸುವನು; ಕೂತು ಕೊಂಡು ತನ್ನ ಸಿಂಹಾಸನದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[12. அவனோடே சொல்லவேண்டியது: சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, ஒரு புருஷன், அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳುವನು, ತನ್ನ ಸಿಂಹಾಸನದಲ್ಲಿ ಯಾಜಕನಾಗಿರುವನು; ಸಮಾಧಾನದ ಆಲೋಚನೆ ಅವರಿಬ್ಬರೊಳಗೆ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[நாமம் கிளை என்னப்படும்; அவர் தம்முடைய ஸ்தானத்திலிருந்து முளைத்தெழும்பிக் கர்த்தருடைய ஆலயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆ ಕಿರೀಟಗಳು ಹೇಲೆಮನಿಗೂ ತೋಬೀಯನಿಗೂ ಯೆದಾಯನಿಗೂ ಚೆಫನ್ಯನ ಮಗನಾದ ಹೇನನಿಗೂ ಕರ್ತನ ದೇವಾಲಯದಲ್ಲಿ ಜ್ಞಾಪಕಾರ್ಥವಾಗಿ]]></a:t>
+              <a:t><![CDATA[கட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರು ವವು.]]></a:t>
+              <a:t><![CDATA[13. அவரே கர்த்தருடைய ஆலயத்தைக் கட்டுவார்; அவர் மகிமைபொருந்தினவராய், தம்முடைய சிங்காசனத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ದೂರವಾದವರು ಬಂದು ಕರ್ತನ ದೇವಾ ಲಯವನ್ನು ಕಟ್ಟುವರು; ಸೈನ್ಯಗಳ ಕರ್ತನು ನನ್ನನ್ನು ನಿಮ್ಮ ಬಳಿಗೆ ಕಳುಹಿಸಿದ್ದಾನೆಂದು]]></a:t>
+              <a:t><![CDATA[வீற்றிருந்து ஆளுகை செய்வார்; தம்முடைய சிங்காசனத்தின்மேல் ஆசாரியராயும் இருப்பார்; இவ்விரண்டின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6551,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಯುವಿರಿ; ನೀವು ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನ ಶಬ್ದಕ್ಕೆ ಜಾಗ್ರತೆಯಾಗಿ ಕಿವಿಗೊಟ್ಟರೆ ಇದು ನೆರವೇರುವದು.]]></a:t>
+              <a:t><![CDATA[நடுவாகச் சமாதானத்தின் ஆலோசனை விளங்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. இந்தக் கிரீடங்களோவென்றால், கர்த்தருடைய ஆலயத்திலே, ஏலேமுக்கும், தொபியாவுக்கும், யெதாயாவுக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியாவின் குமாரனாகிய ஏனுக்கும் நினைப்பூட்டுதலுக்கென்று வைக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಟುಬಂದವು; ಆ ಬೆಟ್ಟಗಳು ಹಿತ್ತಾಳೆಯ ಬೆಟ್ಟಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[இரதங்களைக் கண்டேன்; அந்தப் பர்வதங்கள் வெண்கலப் பர்வதங்களாயிருந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. தூரத்திலுள்ளவர்கள் வந்து கர்த்தருடைய ஆலயத்தைக்கூட இருந்து கட்டுவார்கள்; அப்பொழுது சேனைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் என்னை உங்களிடத்திற்கு அனுப்பினாரென்று அறிந்துகொள்வீர்கள்; நீங்கள் உங்கள் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தரின் சத்தத்தைக்கேட்டு நடந்தீர்களானால் இது நிறைவேறும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮೊದಲನೇ ರಥಕ್ಕೆ ಕೆಂಪು ಕುದುರೆಗಳಿದ್ದವು; ಎರಡನೇ ರಥಕ್ಕೆ ಕಪ್ಪು ಕುದುರೆಗಳು;]]></a:t>
+              <a:t><![CDATA[2. முதலாம் இரதத்தில் சிவப்புக்குதிரைகளும், இரண்டாம் இரதத்தில் கறுப்புக் குதிரைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಮೂರನೇ ರಥಕ್ಕೆ ಬಿಳಿ ಕುದುರೆಗಳು; ನಾಲ್ಕನೇ ರಥಕ್ಕೆ ಕಪಿಲ ವರ್ಣದ ಕುದುರೆಗಳು.]]></a:t>
+              <a:t><![CDATA[3. மூன்றாம் இரதத்தில் வெள்ளைக்குதிரைகளும், நான்காம் இரதத்தில் புள்ளிபுள்ளியான சிவப்புக்குதிரைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ನಾನು ಉತ್ತರ ಕೊಟ್ಟು ನನ್ನ ಸಂಗಡ ಮಾತನಾಡಿದ ದೂತನಿಗೆ--ನನ್ನ ಒಡೆಯನೇ, ಇದೇನು ಅಂದೆನು.]]></a:t>
+              <a:t><![CDATA[பூட்டியிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ದೂತನು ನನಗೆ ಉತ್ತರಕೊಟ್ಟು ಹೇಳಿದ್ದೇನಂದರೆ--ಇವು ಆಕಾಶಗಳ ನಾಲ್ಕು ಆತ್ಮಗಳು; ಇವು ಸಮಸ್ತ ಭೂಮಿಯ ಕರ್ತನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[4. நான் என்னோடே பேசின தூதனை நோக்கி ஆண்டவனே, இவைகள் என்னவென்று கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತಲ್ಲಿಂದ ಹೊರಟುಬಂದವೆ.]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தூதன் எனக்குப் பிரதியுத்தரமாக: இவைகள் சர்வலோகத்துக்கும் ஆண்டவராயிருக்கிறவருடைய சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆ ಕಪ್ಪು ಕುದುರೆಗಳು ಉತ್ತರ ದೇಶಕ್ಕೆ ಹೊರಡುತ್ತವೆ; ಬಿಳಿಯವುಗಳು ಇವುಗಳ ಹಿಂದೆ ಹೊರಡುತ್ತವೆ; ಚುಕ್ಕೆಗಳಿದ್ದವುಗಳು]]></a:t>
+              <a:t><![CDATA[நின்று புறப்படுகிற வானத்தினுடைய நாலு ஆவிகள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>