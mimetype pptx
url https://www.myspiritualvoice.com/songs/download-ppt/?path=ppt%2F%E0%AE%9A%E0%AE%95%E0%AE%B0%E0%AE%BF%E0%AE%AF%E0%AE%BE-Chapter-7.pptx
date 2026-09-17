--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -386,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ தேசத்தின் எல்லா ஜனத்தோடும் ஆசாரியர்களோடும் சொல்லவேண்டியது என்னவென்றால், நீங்கள் இந்த எழுபது வருஷமாக ஐந்தாம் மாதத்திலும் ஏழாம் மாதத்திலும் உபாவாசம்பண்ணி துக்கங்கொண்டாடினபோது நீங்கள் எனக்கென்றுதானா உபவாசம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Speak unto all the people of the land, and to the priests, saying, When all of you fasted and mourned in the fifth and seventh month, even those seventy years, did all of you at all fast unto me, even to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ தேசத்தின் எல்லா ஜனத்தோடும் ஆசாரியர்களோடும் சொல்லவேண்டியது என்னவென்றால், நீங்கள் இந்த எழுபது வருஷமாக ஐந்தாம் மாதத்திலும் ஏழாம் மாதத்திலும் உபாவாசம்பண்ணி துக்கங்கொண்டாடினபோது நீங்கள் எனக்கென்றுதானா உபவாசம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Speak unto all the people of the land, and to the priests, saying, When all of you fasted and mourned in the fifth and seventh month, even those seventy years, did all of you at all fast unto me, even to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் புசிக்கிறபோதும் குடிக்கிறபோதும் உங்களுக்கென்றல்லவா புசிக்கிறீர்கள்? உங்களுக்கென்றல்லவா குடிக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[6. And when all of you did eat, and when all of you did drink, did not all of you eat for yourselves, and drink for yourselves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் புசிக்கிறபோதும் குடிக்கிறபோதும் உங்களுக்கென்றல்லவா புசிக்கிறீர்கள்? உங்களுக்கென்றல்லவா குடிக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[6. And when all of you did eat, and when all of you did drink, did not all of you eat for yourselves, and drink for yourselves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமும் அதைச் சுற்றிலுமிருந்த பட்டணங்களும் குடிநிறைந்து சுகமாயிருந்தகாலத்திலும், தெற்குநாடும் சமபூமியும் குடியேறியிருந்த காலத்திலும் முன்னிருந்த தீர்க்கதரிசிகளைக்கொண்டு கர்த்தர் கூறின வார்த்தைகள் இவைகள் அல்லவோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Should all of you not hear the words which the LORD has cried by the former prophets, when Jerusalem was inhabited and in prosperity, and the cities thereof round about her, when men inhabited the south and the plain?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமும் அதைச் சுற்றிலுமிருந்த பட்டணங்களும் குடிநிறைந்து சுகமாயிருந்தகாலத்திலும், தெற்குநாடும் சமபூமியும் குடியேறியிருந்த காலத்திலும் முன்னிருந்த தீர்க்கதரிசிகளைக்கொண்டு கர்த்தர் கூறின வார்த்தைகள் இவைகள் அல்லவோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Should all of you not hear the words which the LORD has cried by the former prophets, when Jerusalem was inhabited and in prosperity, and the cities thereof round about her, when men inhabited the south and the plain?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமும் அதைச் சுற்றிலுமிருந்த பட்டணங்களும் குடிநிறைந்து சுகமாயிருந்தகாலத்திலும், தெற்குநாடும் சமபூமியும் குடியேறியிருந்த காலத்திலும் முன்னிருந்த தீர்க்கதரிசிகளைக்கொண்டு கர்த்தர் கூறின வார்த்தைகள் இவைகள் அல்லவோ என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Should all of you not hear the words which the LORD has cried by the former prophets, when Jerusalem was inhabited and in prosperity, and the cities thereof round about her, when men inhabited the south and the plain?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு கர்த்தருடைய வார்த்தை சகரியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. And the word of the LORD came unto Zechariah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீங்கள் உண்மையாய் நியாயந்தீர்த்து, அவனவன் தன்தன் சகோதரனுக்குத் தயவும் இரக்கமும் செய்து,]]></a:t>
+              <a:t><![CDATA[9. Thus speaks the LORD of hosts, saying, Execute true judgment, and show mercy and compassions every man to his brother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீங்கள் உண்மையாய் நியாயந்தீர்த்து, அவனவன் தன்தன் சகோதரனுக்குத் தயவும் இரக்கமும் செய்து,]]></a:t>
+              <a:t><![CDATA[9. Thus speaks the LORD of hosts, saying, Execute true judgment, and show mercy and compassions every man to his brother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தரியு ராஜா அரசாண்ட நாலாம் வருஷம், கிஸ்லே என்னும் ஒன்பதாம் மாதம், நாலாந்தேதியிலே, சகரியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the fourth year of king Darius, that the word of the LORD came unto Zechariah in the fourth day of the ninth month, even in Chisleu;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விதவையையும் திக்கற்ற பிள்ளையையும் பரதேசியையும் சிறுமையானவனையும் ஒடுக்காமலும், உங்களில் ஒருவனும் தன் சகோதரனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And oppress not the widow, nor the fatherless, the stranger, nor the poor; and let none of you imagine evil against his brother in your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விதவையையும் திக்கற்ற பிள்ளையையும் பரதேசியையும் சிறுமையானவனையும் ஒடுக்காமலும், உங்களில் ஒருவனும் தன் சகோதரனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And oppress not the widow, nor the fatherless, the stranger, nor the poor; and let none of you imagine evil against his brother in your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களோ கவனிக்க மனதில்லாமல் தங்கள் தோளை முரட்டுத்தனமாய் விலக்கி, கேளாதபடிக்குத் தங்கள்செவிகளை அடைத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But they refused to hearken, and pulled away the shoulder, and stopped their ears, that they should not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களோ கவனிக்க மனதில்லாமல் தங்கள் தோளை முரட்டுத்தனமாய் விலக்கி, கேளாதபடிக்குத் தங்கள்செவிகளை அடைத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But they refused to hearken, and pulled away the shoulder, and stopped their ears, that they should not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வேதத்தையும் சேனைகளின் கர்த்தர் தம்முடைய ஆவியின் மூலமாய் முந்தின தீர்க்கதரிசிகளைக்கொண்டு சொல்லியனுப்பின வார்த்தைகளையும் கேளாதபடிக்குத் தங்கள் இருதயத்தை வைராக்கியமாக்கினார்கள்; ஆகையால் மகா கடுங்கோபம் சேனைகளின் கர்த்தரிடத்திலிருந்து உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Yea, they made their hearts as an adamant stone, lest they should hear the law, and the words which the LORD of hosts has sent in his spirit by the former prophets: therefore came a great wrath from the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வேதத்தையும் சேனைகளின் கர்த்தர் தம்முடைய ஆவியின் மூலமாய் முந்தின தீர்க்கதரிசிகளைக்கொண்டு சொல்லியனுப்பின வார்த்தைகளையும் கேளாதபடிக்குத் தங்கள் இருதயத்தை வைராக்கியமாக்கினார்கள்; ஆகையால் மகா கடுங்கோபம் சேனைகளின் கர்த்தரிடத்திலிருந்து உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Yea, they made their hearts as an adamant stone, lest they should hear the law, and the words which the LORD of hosts has sent in his spirit by the former prophets: therefore came a great wrath from the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வேதத்தையும் சேனைகளின் கர்த்தர் தம்முடைய ஆவியின் மூலமாய் முந்தின தீர்க்கதரிசிகளைக்கொண்டு சொல்லியனுப்பின வார்த்தைகளையும் கேளாதபடிக்குத் தங்கள் இருதயத்தை வைராக்கியமாக்கினார்கள்; ஆகையால் மகா கடுங்கோபம் சேனைகளின் கர்த்தரிடத்திலிருந்து உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Yea, they made their hearts as an adamant stone, lest they should hear the law, and the words which the LORD of hosts has sent in his spirit by the former prophets: therefore came a great wrath from the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் நான் கூப்பிட்டபோது, அவர்கள் எப்படி கேளாமற்போனார்களோ அப்படியே அவர்கள் கூப்பிட்டபோது நானும் கேளாமலிருந்தேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Therefore it has come to pass, that as he cried, and they would not hear; so they cried, and I would not hear, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் நான் கூப்பிட்டபோது, அவர்கள் எப்படி கேளாமற்போனார்களோ அப்படியே அவர்கள் கூப்பிட்டபோது நானும் கேளாமலிருந்தேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Therefore it has come to pass, that as he cried, and they would not hear; so they cried, and I would not hear, says the LORD of hosts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைப் பறக்கடித்தேன்; அதினால் அவர்கள் பின்வைத்துப்போன தேசம் போக்குவரத்தில்லாமல் பாழாய்ப்போயிற்று; அவர்களின் இன்பமான தேசத்தைப் பாழாய்ப்போகப் பண்ணினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. But I scattered them with a whirlwind among all the nations whom they knew not. Thus the land was desolate after them, that no man passed through nor returned: for they laid the pleasant land desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தரியு ராஜா அரசாண்ட நாலாம் வருஷம், கிஸ்லே என்னும் ஒன்பதாம் மாதம், நாலாந்தேதியிலே, சகரியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the fourth year of king Darius, that the word of the LORD came unto Zechariah in the fourth day of the ninth month, even in Chisleu;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைப் பறக்கடித்தேன்; அதினால் அவர்கள் பின்வைத்துப்போன தேசம் போக்குவரத்தில்லாமல் பாழாய்ப்போயிற்று; அவர்களின் இன்பமான தேசத்தைப் பாழாய்ப்போகப் பண்ணினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. But I scattered them with a whirlwind among all the nations whom they knew not. Thus the land was desolate after them, that no man passed through nor returned: for they laid the pleasant land desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைப் பறக்கடித்தேன்; அதினால் அவர்கள் பின்வைத்துப்போன தேசம் போக்குவரத்தில்லாமல் பாழாய்ப்போயிற்று; அவர்களின் இன்பமான தேசத்தைப் பாழாய்ப்போகப் பண்ணினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. But I scattered them with a whirlwind among all the nations whom they knew not. Thus the land was desolate after them, that no man passed through nor returned: for they laid the pleasant land desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும்,]]></a:t>
+              <a:t><![CDATA[2. When they had sent unto the house of God Sherezer and Regemmelech, and their men, to pray before the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும்,]]></a:t>
+              <a:t><![CDATA[3. And to speak unto the priests which were in the house of the LORD of hosts, and to the prophets, saying, Should I weep in the fifth month, separating myself, as I have done these so many years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் இத்தனை வருஷம்வரையிலே செய்ததுபோல ஐந்தாம் மாதத்திலே அழுது ஒடுக்கத்திலிருக்கவேண்டுமோ என்று சேனைகளுடைய கர்த்தரின் ஆலயத்திலிருக்கும் ஆசாரியரிடத்திலும் தீர்க்கதரிசிகளிடத்திலும் கேட்கவும், சரேத்சேரும் ரெகெம்மெலேகும் அவனுடைய மனுஷரும் தேவனுடைய ஆலயத்துக்கு அனுப்பப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And to speak unto the priests which were in the house of the LORD of hosts, and to the prophets, saying, Should I weep in the fifth month, separating myself, as I have done these so many years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் இத்தனை வருஷம்வரையிலே செய்ததுபோல ஐந்தாம் மாதத்திலே அழுது ஒடுக்கத்திலிருக்கவேண்டுமோ என்று சேனைகளுடைய கர்த்தரின் ஆலயத்திலிருக்கும் ஆசாரியரிடத்திலும் தீர்க்கதரிசிகளிடத்திலும் கேட்கவும், சரேத்சேரும் ரெகெம்மெலேகும் அவனுடைய மனுஷரும் தேவனுடைய ஆலயத்துக்கு அனுப்பப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And to speak unto the priests which were in the house of the LORD of hosts, and to the prophets, saying, Should I weep in the fifth month, separating myself, as I have done these so many years?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சேனைகளுடைய கர்த்தரின் வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[4. Then came the word of the LORD of hosts unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ தேசத்தின் எல்லா ஜனத்தோடும் ஆசாரியர்களோடும் சொல்லவேண்டியது என்னவென்றால், நீங்கள் இந்த எழுபது வருஷமாக ஐந்தாம் மாதத்திலும் ஏழாம் மாதத்திலும் உபாவாசம்பண்ணி துக்கங்கொண்டாடினபோது நீங்கள் எனக்கென்றுதானா உபவாசம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Speak unto all the people of the land, and to the priests, saying, When all of you fasted and mourned in the fifth and seventh month, even those seventy years, did all of you at all fast unto me, even to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414187" r:id="rId1"/>
+    <p:sldLayoutId id="2478619073" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mourned in the fifth and seventh month, even those seventy years, did all of you at all fast unto]]></a:t>
+              <a:t><![CDATA[வருஷமாக ஐந்தாம் மாதத்திலும் ஏழாம் மாதத்திலும் உபாவாசம்பண்ணி துக்கங்கொண்டாடினபோது நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, even to me?]]></a:t>
+              <a:t><![CDATA[எனக்கென்றுதானா உபவாசம்பண்ணினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when all of you did eat, and when all of you did drink, did not all of you eat for]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் புசிக்கிறபோதும் குடிக்கிறபோதும் உங்களுக்கென்றல்லவா புசிக்கிறீர்கள்? உங்களுக்கென்றல்லவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves, and drink for yourselves?]]></a:t>
+              <a:t><![CDATA[குடிக்கிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Should all of you not hear the words which the LORD has cried by the former prophets, when]]></a:t>
+              <a:t><![CDATA[7. எருசலேமும் அதைச் சுற்றிலுமிருந்த பட்டணங்களும் குடிநிறைந்து சுகமாயிருந்தகாலத்திலும், தெற்குநாடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem was inhabited and in prosperity, and the cities thereof round about her, when men]]></a:t>
+              <a:t><![CDATA[சமபூமியும் குடியேறியிருந்த காலத்திலும் முன்னிருந்த தீர்க்கதரிசிகளைக்கொண்டு கர்த்தர் கூறின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabited the south and the plain?]]></a:t>
+              <a:t><![CDATA[வார்த்தைகள் இவைகள் அல்லவோ என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the word of the LORD came unto Zechariah, saying,]]></a:t>
+              <a:t><![CDATA[8. பின்பு கர்த்தருடைய வார்த்தை சகரியாவுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Thus speaks the LORD of hosts, saying, Execute true judgment, and show mercy and compassions]]></a:t>
+              <a:t><![CDATA[9. சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீங்கள் உண்மையாய் நியாயந்தீர்த்து, அவனவன் தன்தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every man to his brother:]]></a:t>
+              <a:t><![CDATA[சகோதரனுக்குத் தயவும் இரக்கமும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the fourth year of king Darius, that the word of the LORD came unto]]></a:t>
+              <a:t><![CDATA[1. தரியு ராஜா அரசாண்ட நாலாம் வருஷம், கிஸ்லே என்னும் ஒன்பதாம் மாதம், நாலாந்தேதியிலே, சகரியாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And oppress not the widow, nor the fatherless, the stranger, nor the poor; and let none of you]]></a:t>
+              <a:t><![CDATA[10. விதவையையும் திக்கற்ற பிள்ளையையும் பரதேசியையும் சிறுமையானவனையும் ஒடுக்காமலும், உங்களில் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[imagine evil against his brother in your heart.]]></a:t>
+              <a:t><![CDATA[தன் சகோதரனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும் இருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But they refused to hearken, and pulled away the shoulder, and stopped their ears, that they]]></a:t>
+              <a:t><![CDATA[11. அவர்களோ கவனிக்க மனதில்லாமல் தங்கள் தோளை முரட்டுத்தனமாய் விலக்கி, கேளாதபடிக்குத் தங்கள்செவிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should not hear.]]></a:t>
+              <a:t><![CDATA[அடைத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Yea, they made their hearts as an adamant stone, lest they should hear the law, and the words]]></a:t>
+              <a:t><![CDATA[12. வேதத்தையும் சேனைகளின் கர்த்தர் தம்முடைய ஆவியின் மூலமாய் முந்தின தீர்க்கதரிசிகளைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD of hosts has sent in his spirit by the former prophets: therefore came a great wrath]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பின வார்த்தைகளையும் கேளாதபடிக்குத் தங்கள் இருதயத்தை வைராக்கியமாக்கினார்கள்; ஆகையால் மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[கடுங்கோபம் சேனைகளின் கர்த்தரிடத்திலிருந்து உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore it has come to pass, that as he cried, and they would not hear; so they cried, and I]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் நான் கூப்பிட்டபோது, அவர்கள் எப்படி கேளாமற்போனார்களோ அப்படியே அவர்கள் கூப்பிட்டபோது நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[would not hear, says the LORD of hosts:]]></a:t>
+              <a:t><![CDATA[கேளாமலிருந்தேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But I scattered them with a whirlwind among all the nations whom they knew not. Thus the land]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைப் பறக்கடித்தேன்; அதினால் அவர்கள் பின்வைத்துப்போன தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zechariah in the fourth day of the ninth month, even in Chisleu;]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was desolate after them, that no man passed through nor returned: for they laid the pleasant land]]></a:t>
+              <a:t><![CDATA[போக்குவரத்தில்லாமல் பாழாய்ப்போயிற்று; அவர்களின் இன்பமான தேசத்தைப் பாழாய்ப்போகப் பண்ணினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolate.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. When they had sent unto the house of God Sherezer and Regemmelech, and their men, to pray before]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD,]]></a:t>
+              <a:t><![CDATA[3. நாங்கள் இத்தனை வருஷம்வரையிலே செய்ததுபோல ஐந்தாம் மாதத்திலே அழுது ஒடுக்கத்திலிருக்கவேண்டுமோ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And to speak unto the priests which were in the house of the LORD of hosts, and to the prophets,]]></a:t>
+              <a:t><![CDATA[சேனைகளுடைய கர்த்தரின் ஆலயத்திலிருக்கும் ஆசாரியரிடத்திலும் தீர்க்கதரிசிகளிடத்திலும் கேட்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Should I weep in the fifth month, separating myself, as I have done these so many years?]]></a:t>
+              <a:t><![CDATA[சரேத்சேரும் ரெகெம்மெலேகும் அவனுடைய மனுஷரும் தேவனுடைய ஆலயத்துக்கு அனுப்பப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then came the word of the LORD of hosts unto me, saying,]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சேனைகளுடைய கர்த்தரின் வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Speak unto all the people of the land, and to the priests, saying, When all of you fasted and]]></a:t>
+              <a:t><![CDATA[5. நீ தேசத்தின் எல்லா ஜனத்தோடும் ஆசாரியர்களோடும் சொல்லவேண்டியது என்னவென்றால், நீங்கள் இந்த எழுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>