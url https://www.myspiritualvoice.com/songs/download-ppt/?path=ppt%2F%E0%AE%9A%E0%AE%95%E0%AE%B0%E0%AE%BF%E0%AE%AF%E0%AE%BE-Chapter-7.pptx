--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619073" r:id="rId1"/>
+    <p:sldLayoutId id="2482539768" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>